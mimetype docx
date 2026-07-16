--- v0 (2026-01-06)
+++ v1 (2026-07-16)
@@ -12,3073 +12,4068 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="07178970" w14:textId="77777777" w:rsidR="009C4178" w:rsidRDefault="009C4178" w:rsidP="009C4178">
+    <w:p w14:paraId="06E63B38" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00B67B48">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:sectPr w:rsidR="009C4178" w:rsidSect="00705AB7">
+        <w:sectPr w:rsidR="00B67B48" w:rsidSect="00B67B48">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
-          <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
+          <w:pgMar w:top="2977" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="2D003C5F" w14:textId="77777777" w:rsidR="009C4178" w:rsidRDefault="009C4178" w:rsidP="00D328AC">
+    <w:p w14:paraId="497A7FDA" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00B67B48">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-285"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B87A3FC" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00B67B48">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-285"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DAAF9ED" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00B67B48">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-285"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prioritering och svarsbrev vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>cervixdysplasi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7D18C234" w14:textId="77777777" w:rsidR="009C4178" w:rsidRDefault="009C4178" w:rsidP="009C4178">
+    <w:p w14:paraId="4342CAD8" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00B67B48">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00705AB7">
         <w:t>Revidering i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B03927" w14:textId="6CC42F28" w:rsidR="00557F67" w:rsidRPr="001F3D91" w:rsidRDefault="00557F67" w:rsidP="00557F67">
-      <w:pPr>
+    <w:p w14:paraId="746CA0D3" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="001F3D91" w:rsidRDefault="00B67B48" w:rsidP="00B67B48">
+      <w:pPr>
+        <w:ind w:right="-427"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F3D91">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Tillägg</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> och brev.</w:t>
+        <w:t>Tillägg avvikelser och brev.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39DF3FD9" w14:textId="77777777" w:rsidR="009C4178" w:rsidRPr="00705AB7" w:rsidRDefault="009C4178" w:rsidP="009C4178">
+    <w:p w14:paraId="0662AF20" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="00705AB7" w:rsidRDefault="00B67B48" w:rsidP="00B67B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44A14485" w14:textId="77777777" w:rsidR="009C4178" w:rsidRPr="00A83656" w:rsidRDefault="009C4178" w:rsidP="009C4178">
+    <w:p w14:paraId="12E50478" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00B67B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A83656">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Avvikande GCK-prov (svar till patient och kallelse)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8329" w:type="dxa"/>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="8506" w:type="dxa"/>
         <w:tblInd w:w="562" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4966"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="938"/>
+        <w:gridCol w:w="3537"/>
+        <w:gridCol w:w="1295"/>
+        <w:gridCol w:w="2142"/>
+        <w:gridCol w:w="1532"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C4178" w:rsidRPr="007619B0" w14:paraId="4F3F4972" w14:textId="77777777" w:rsidTr="00C53BD9">
-[...17 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tr w:rsidR="00B67B48" w14:paraId="71F7A824" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76E918A7" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007619B0">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Avvikelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...11 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6763AD2F" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-            </w:pPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Prio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F7E147" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Vem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="418A4EA3" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Brev</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="6629F186" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44FA609E" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Persisterande HPV </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007619B0">
-[...4 lines deleted...]
-              <w:t>Prio</w:t>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>pos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...15 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Hög/Medel/Låg onkogen och </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Cyt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> neg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54596AD5" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
-[...25 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05645AA1" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>spec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F57F84" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>5 H/M/L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="1E8D13DE" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72238435" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:b/>
-[...7 lines deleted...]
-              <w:t>Brev</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Ej bedömbart prov inom GCK (andra gången)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5793DFFC" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F04B4C4" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>spec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5297A476" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C4178" w:rsidRPr="007619B0" w14:paraId="1E0121B2" w14:textId="77777777" w:rsidTr="00C53BD9">
-[...16 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="5FF79D9C" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="253FECB0" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007619B0">
-[...20 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HPV </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>pos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och ASCUS/LSIL </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cyt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2067E8E4" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007619B0">
-[...20 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5E3B35" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>spec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33124BED" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="3390D95A" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="396653B2" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HSIL </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007619B0">
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cyt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>, ASC-H, Körtelcellsatypi, Atypi i celler av oklar/annan celltyp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A5AE54" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="601D9E1C" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>spec</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007619B0">
-[...20 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4790F4" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="691971B2" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56EF1D26" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007619B0">
-[...3 lines deleted...]
-              <w:t>35</w:t>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Misstanke om skivepitelcancer,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>adenocarcinom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>, maligna celler oklar/annan celltyp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3E1146" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Filterbesök SVF cervix</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E29756F" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>spec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="378AF658" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C4178" w:rsidRPr="007619B0" w14:paraId="1AD3BA28" w14:textId="77777777" w:rsidTr="00C53BD9">
-[...16 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="4489934B" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="102BB0CE" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:lang w:val="nb-NO"/>
-[...24 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Adenocarcinom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in situ/AIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="772A7AF7" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007619B0">
-[...20 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33BC5569" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>spec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B256466" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="67FA408C" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE46FD9" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HPV </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007619B0">
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>pos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 16/18 oavsett cytologi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A3BC3D" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7932EC" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>spec</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="938" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA35B80" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="4F7E0A75" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="068B2F3A" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007619B0">
-[...3 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behandlingskontroll ASCUS/LSIL </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cyt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> HPV neg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="249F7AEB" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>6 mån</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="153B61B7" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>bm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ssk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="222062E1" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>13C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C4178" w:rsidRPr="007619B0" w14:paraId="7851B249" w14:textId="77777777" w:rsidTr="00C53BD9">
-[...16 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="4F33785F" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3164179A" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007619B0">
-[...21 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Behandlingskontroll eller KEB-U</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">HPV </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>pos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (45-/Medel/Låg onkogen) och </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Cyt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> neg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67EA3467" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007619B0">
-[...21 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>6 mån</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EE93BDF" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007619B0">
-[...3 lines deleted...]
-              <w:t>spec</w:t>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>bm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...111 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007619B0">
-[...3 lines deleted...]
-              <w:t>spec</w:t>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ssk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="938" w:type="dxa"/>
-[...1534 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74AA956D" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>13_45/M/L</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="049DC56F" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00B67B48">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
-        <w:tblW w:w="8366" w:type="dxa"/>
-        <w:tblInd w:w="846" w:type="dxa"/>
+        <w:tblW w:w="8506" w:type="dxa"/>
+        <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4961"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="3537"/>
+        <w:gridCol w:w="1295"/>
+        <w:gridCol w:w="2142"/>
+        <w:gridCol w:w="1532"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C4178" w14:paraId="1DB1EFC4" w14:textId="77777777" w:rsidTr="00471528">
-[...6 lines deleted...]
-              <w:keepNext/>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="6594F582" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33ABDC89" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Avvikelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="633849DC" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Prio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="017671D0" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Vem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F8F9D3" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Brev</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="28BF898B" w14:textId="77777777" w:rsidTr="00880335">
+        <w:trPr>
+          <w:trHeight w:val="1591"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9B6A13" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Behandlingskontroll eller KEB-U</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B411951" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="0091280D" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091280D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HSIL </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0091280D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cyt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0091280D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oavsett HPV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B751E08" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="0091280D" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091280D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16/18 oavsett </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0091280D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cyt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="770DD811" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="0091280D" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091280D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASCUS/LSIL </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0091280D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cyt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0091280D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och LONK ≥33 år, MONK el HPV 45</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69270919" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="0091280D" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:pStyle w:val="Liststycke"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091280D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Persisterande </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0091280D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cytavvikelse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0091280D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i uppföljande prov hos barnmorska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1994E6EA" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="006B68E4" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>spec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33A3AA0D" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>14C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="0C69A000" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="570C7026" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Behandlingskontroll eller KEB-U</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1337516A" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>HPV persisterande uppföljande prov hos barnmorska</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C3B0502" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3BEBBB" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>spec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08CF1BC9" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>14P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="49148173" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B2BD965" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Kolp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>px</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> u a. HPV </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>pos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och ASCUS/LSIL </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cyt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C3FD6C6" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1 år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="681F5706" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>bm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ssk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="155A6D01" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="54A720F4" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B6FA8F" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HPV neg och </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Cyt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> neg, återgång till GCK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B71B5D" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA18956" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Info provtagning inom GCK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1E9E2D" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="133AA367" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA80D2E" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HPV </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>pos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Hög/Medel/Låg onkogen) och </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Cyt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> neg åter GCK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0E5DB4" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2D7A84" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Info om kallelse till GCK inom 18 mån, 3 år eller 5 år (K-fil HPV)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C1CF4D" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>25 H/M/L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="05D63BDA" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9B6582" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HPV </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>pos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Medelonkogen och </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Cyt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> neg - yngre än 28 år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="239203D2" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33A94FBA" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Info om kallelse till GCK inom 5 år (inte K-fil HPV)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01647481" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>M&lt;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="2AF76FE1" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C2DC83" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HPV </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>pos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lågonkogen och </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Cyt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> neg – yngre än 33 år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C92430B" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1222F970" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Info om kallelse till GCK inom 5 år (inte K-fil HPV)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62C7EDB7" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>L&lt;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="46F00206" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="718BE1E1" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>HPV neg och ASCUS/LSIL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E655818" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F1652A" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Åter GCK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C2CAEF" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="716F35E2" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="008A79CC" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LSIL HPV </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>pos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6F43E0" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1 år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="568BCE21" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>spec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6FA08E" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>27_12 mån</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="2CF95353" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5273182F" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>HSIL/CIN2, högonkogen under 25 år eller medelonkogen under 30 år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2473B14C" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>6 mån eller 12 mån</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05656B82" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>spec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EDA04DD" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>28_12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>28_6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="09C0EBEC" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73FE641A" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>HSIL som ska behandlas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01532832" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E39A542" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>spec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3485BD6E" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>kallelse till behandling (lokal info om behandling bör bifogas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="17D2885F" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="492770BC" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Kolp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>px</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> u a efter tidigare körtelcellsatypi utredning nr 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="091CB863" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1 år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DDA6A82" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>spec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F34CE13" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="50473EAB" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C65359" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Kolp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och LSIL efter tidigare körtelcellsatypi utredning nr 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D781E9B" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1 år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="543AC64C" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>spec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD645F8" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="583BFE76" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00B67B48">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="8506" w:type="dxa"/>
+        <w:tblInd w:w="562" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="1284"/>
+        <w:gridCol w:w="9"/>
+        <w:gridCol w:w="2142"/>
+        <w:gridCol w:w="1532"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="6417599E" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="109DD4A1" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="32"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00780E19">
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Avvikelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1293" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11F2DD36" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:kern w:val="32"/>
-[...11 lines deleted...]
-              <w:keepNext/>
+              </w:rPr>
+              <w:t>Prio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1D275A" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Vem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="527B6D27" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009764D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Brev</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="2FE9194D" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED5E42D" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Körtelcellsatypi u a, utredning nr 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Behandlingskontroll AIS 6 mån u a</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E9F9420" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:outlineLvl w:val="0"/>
-[...62 lines deleted...]
-                <w:kern w:val="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:kern w:val="32"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">HPV </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Utredning HSIL </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:kern w:val="32"/>
-[...1 lines deleted...]
-              <w:t>pos</w:t>
+              </w:rPr>
+              <w:t>cyt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:kern w:val="32"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t xml:space="preserve"> u a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1293" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B025A2D" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>1 år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="544A6649" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:kern w:val="32"/>
-[...1 lines deleted...]
-              <w:t>cyt</w:t>
+              </w:rPr>
+              <w:t>bm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:kern w:val="32"/>
-[...94 lines deleted...]
-              <w:t xml:space="preserve">HPV </w:t>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:kern w:val="32"/>
-[...1 lines deleted...]
-              <w:t>pos</w:t>
+              </w:rPr>
+              <w:t>ssk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4542D4C3" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>32_12m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="630FC1AF" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7C7E5C" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Körtelcellsatypi u a utredning nr 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1293" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F084BA9" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>2 år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2142" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C4B9419" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>bm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:kern w:val="32"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> medelonkogen och </w:t>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:kern w:val="32"/>
-[...1 lines deleted...]
-              <w:t>cyt</w:t>
+              </w:rPr>
+              <w:t>ssk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A7D46BD" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>32_24m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="742EAD92" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E864E88" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HPV </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>pos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:kern w:val="32"/>
-[...98 lines deleted...]
-              <w:t xml:space="preserve">HPV </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> och </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:kern w:val="32"/>
-[...1 lines deleted...]
-              <w:t>pos</w:t>
+              </w:rPr>
+              <w:t>Cyt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:kern w:val="32"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> lågonkogen och </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> neg/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:kern w:val="32"/>
-[...1 lines deleted...]
-              <w:t>cyt</w:t>
+              </w:rPr>
+              <w:t>pos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:kern w:val="32"/>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, eller HSIL </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cyt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och HPV neg/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>pos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, eller </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Cyt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>pos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (efter körtelcellsatypi)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="317FB031" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:outlineLvl w:val="0"/>
-[...4 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2151" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A971A27" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:kern w:val="32"/>
-[...12 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              </w:rPr>
+              <w:t>spec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61D2EF2E" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="1F97FF8D" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC5AF87" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:outlineLvl w:val="0"/>
-[...2 lines deleted...]
-                <w:kern w:val="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:kern w:val="32"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t xml:space="preserve">HPV neg eller LONK &lt;33 och </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:kern w:val="32"/>
+              </w:rPr>
+              <w:t>Cyt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> neg vid behandlingskontroll 6 mån HSIL eller 18 mån AIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63EBA0B0" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2151" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="61806730" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Info om vikten av att delta vid nästa provtagningstillfälle om 3 år inom GCK. Remiss till KEB-U</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="160381D2" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="33A1DCF7" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="253388C9" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Gravid med avvikande analys</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45134237" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2151" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EDFFE7E" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>spec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4232D854" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="1D052B79" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63A6D063" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HPV </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>pos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> självprovtagning </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Uteblivare</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11954BF2" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2151" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="278F3E8F" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>spec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5FBDE7" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="76252039" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A6191A7" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Kolp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>px</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> visar LSIL oavsett HPV.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C1DA58F" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>12 mån</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2151" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="58653C62" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>bm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ssk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-            <w:proofErr w:type="gramStart"/>
+              <w:t>cellprov med triage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ECA68D9" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009764D9" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:kern w:val="32"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B67B48" w:rsidRPr="007913D9" w14:paraId="28B4985D" w14:textId="77777777" w:rsidTr="00880335">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09523148" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:kern w:val="32"/>
-[...14 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MONK, LONK och </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cyt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> neg ASCUS eller LSIL </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>cyt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> efter 12 mån uppföljning hos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>bm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1284" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31395353" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
-              <w:outlineLvl w:val="0"/>
-[...2 lines deleted...]
-                <w:kern w:val="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2151" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3E6B85" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-123"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18AFBB64" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00880335">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:kern w:val="32"/>
-[...49 lines deleted...]
-              <w:t>26</w:t>
+              </w:rPr>
+              <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15707163" w14:textId="77777777" w:rsidR="009C4178" w:rsidRPr="00705AB7" w:rsidRDefault="009C4178" w:rsidP="009C4178">
+    <w:p w14:paraId="3345E1A2" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00B67B48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AEDC006" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00B67B48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DEC5430" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00B67B48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Indexprov = självtest; det datum provet registreras på laboratoriet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E667D24" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00B67B48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vårdgivartaget prov; det datum som provtagningen sker.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDBC7C4" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="006E6052" w:rsidRDefault="00B67B48" w:rsidP="00B67B48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Priotiden räknas från datumet för indexprovet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368B5D15" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="00705AB7" w:rsidRDefault="00B67B48" w:rsidP="00B67B48">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="15BAB2C4" w14:textId="77777777" w:rsidR="009C4178" w:rsidRPr="00536A5A" w:rsidRDefault="009C4178" w:rsidP="009C4178">
+    <w:p w14:paraId="1B7EAEEC" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="00536A5A" w:rsidRDefault="00B67B48" w:rsidP="00B67B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40AA233F" w14:textId="5BF565CC" w:rsidR="009C6C0C" w:rsidRPr="009C4178" w:rsidRDefault="009C6C0C" w:rsidP="009C4178"/>
-    <w:sectPr w:rsidR="009C6C0C" w:rsidRPr="009C4178" w:rsidSect="00B96AFF">
+    <w:p w14:paraId="6609415D" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="009C4178" w:rsidRDefault="00B67B48" w:rsidP="00B67B48"/>
+    <w:p w14:paraId="40AA233F" w14:textId="5BF565CC" w:rsidR="009C6C0C" w:rsidRPr="00871293" w:rsidRDefault="009C6C0C" w:rsidP="00871293"/>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidRPr="00871293" w:rsidSect="00B96AFF">
       <w:headerReference w:type="even" r:id="rId17"/>
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="even" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:headerReference w:type="first" r:id="rId21"/>
       <w:footerReference w:type="first" r:id="rId22"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F421302" w14:textId="77777777" w:rsidR="00ED1F45" w:rsidRDefault="00ED1F45">
+    <w:p w14:paraId="2CE620C6" w14:textId="77777777" w:rsidR="00364A9A" w:rsidRDefault="00364A9A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EB8106A" w14:textId="77777777" w:rsidR="00ED1F45" w:rsidRDefault="00ED1F45">
+    <w:p w14:paraId="4C9ECB49" w14:textId="77777777" w:rsidR="00364A9A" w:rsidRDefault="00364A9A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="596853C8" w14:textId="77777777" w:rsidR="00ED1F45" w:rsidRDefault="00ED1F45">
+    <w:p w14:paraId="54D9F97F" w14:textId="77777777" w:rsidR="00364A9A" w:rsidRDefault="00364A9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Fet">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0B805360" w14:textId="77777777" w:rsidR="009C4178" w:rsidRDefault="009C4178" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31CA274C" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="550B2ED0" w14:textId="77777777" w:rsidR="009C4178" w:rsidRDefault="009C4178" w:rsidP="00C43BDD">
+  <w:p w14:paraId="33525079" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1825692506"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="5EBCEBBF" w14:textId="77777777" w:rsidR="009C4178" w:rsidRPr="00EC0A68" w:rsidRDefault="009C4178" w:rsidP="00EC0A68">
+      <w:p w14:paraId="4D6E1927" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="00EC0A68" w:rsidRDefault="00B67B48" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
@@ -3091,74 +4086,74 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6DCD8811" w14:textId="77777777" w:rsidR="009C4178" w:rsidRDefault="009C4178" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34D7CA54" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675649" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C4BDAAF" wp14:editId="75113500">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675649" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CE565B8" wp14:editId="277BF3A7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="1641230799" name="Bildobjekt 1641230799">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
@@ -3169,90 +4164,90 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="4DE31FAD" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="38E2EF48" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="38E2EF48" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00364A9A" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
@@ -3330,51 +4325,51 @@
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="78DE982E" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -3408,331 +4403,331 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C86E981" w14:textId="77777777" w:rsidR="00ED1F45" w:rsidRDefault="00ED1F45"/>
+    <w:p w14:paraId="2F67505F" w14:textId="77777777" w:rsidR="00364A9A" w:rsidRDefault="00364A9A"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58419CA6" w14:textId="77777777" w:rsidR="00ED1F45" w:rsidRDefault="00ED1F45">
+    <w:p w14:paraId="2380891E" w14:textId="77777777" w:rsidR="00364A9A" w:rsidRDefault="00364A9A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="34A761DC" w14:textId="77777777" w:rsidR="00ED1F45" w:rsidRDefault="00ED1F45">
+    <w:p w14:paraId="7ABCE533" w14:textId="77777777" w:rsidR="00364A9A" w:rsidRDefault="00364A9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="63E95903" w14:textId="77777777" w:rsidR="009C4178" w:rsidRPr="00DA65C4" w:rsidRDefault="009C4178" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C3F5FD7" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRPr="00DA65C4" w:rsidRDefault="00B67B48" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677697" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29C42566" wp14:editId="64DB8522">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677697" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C87EA3E" wp14:editId="4532150E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="322BE074" w14:textId="77777777" w:rsidR="009C4178" w:rsidRDefault="009C4178" w:rsidP="00DA65C4">
+                        <w:p w14:paraId="0C1D7E61" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="29C42566" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="3C87EA3E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251677697;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="322BE074" w14:textId="77777777" w:rsidR="009C4178" w:rsidRDefault="009C4178" w:rsidP="00DA65C4">
+                  <w:p w14:paraId="0C1D7E61" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="568D6597" w14:textId="77777777" w:rsidR="009C4178" w:rsidRDefault="009C4178" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75778360" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676673" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="548F4ED7" wp14:editId="18D07C67">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676673" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D5E8D55" wp14:editId="1F60C827">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5A66C1FE" w14:textId="77777777" w:rsidR="009C4178" w:rsidRDefault="009C4178">
+                        <w:p w14:paraId="628610CC" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="548F4ED7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="2D5E8D55" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251676673;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="5A66C1FE" w14:textId="77777777" w:rsidR="009C4178" w:rsidRDefault="009C4178">
+                  <w:p w14:paraId="628610CC" w14:textId="77777777" w:rsidR="00B67B48" w:rsidRDefault="00B67B48">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674625" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11413D48" wp14:editId="0ED8C009">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674625" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EEB4493" wp14:editId="02B2B564">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="8" name="Bildobjekt 8">
+          <wp:docPr id="742618966" name="Bildobjekt 742618966">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -3762,61 +4757,61 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B4E36BB" w14:textId="16758F66" w:rsidR="0057277B" w:rsidRDefault="0057277B">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="0648E73B" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -3894,51 +4889,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="75EE6C9A" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666433" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4101,51 +5096,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4942,50 +5937,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2125367D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E264D358"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5081,51 +6189,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5195,51 +6303,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5308,51 +6416,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5449,51 +6557,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5562,51 +6670,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5676,51 +6784,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5789,51 +6897,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -5902,51 +7010,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6015,51 +7123,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6129,114 +7237,115 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1909921896">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1367871050">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="164058872">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="861477783">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1280868239">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="444931515">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="739910959">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="391579451">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1296368398">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="689646344">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1979215945">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="830874331">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="57095060">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="36130748">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="560679449">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1420566503">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="256527698">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1090539201">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1846439597">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="617763118">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
@@ -6292,92 +7401,94 @@
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="001F3D91"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="00220666"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
+    <w:rsid w:val="00364A9A"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
@@ -6468,50 +7579,51 @@
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00871293"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
@@ -6560,50 +7672,51 @@
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B67B48"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
@@ -6699,55 +7812,56 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{0CD73C68-C421-4B1E-8BC1-04FC9498D1B4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6868,51 +7982,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -7676,50 +8790,51 @@
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
+    <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
@@ -8035,51 +9150,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
-    <w:uiPriority w:val="59"/>
+    <w:uiPriority w:val="39"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
@@ -9209,51 +10324,51 @@
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9612,71 +10727,71 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1307</Characters>
+  <Pages>3</Pages>
+  <Words>504</Words>
+  <Characters>2408</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>240</Lines>
+  <Paragraphs>153</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1550</CharactersWithSpaces>
+  <CharactersWithSpaces>2759</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Prioritering och svarsbrev vid cervixdysplasi</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>