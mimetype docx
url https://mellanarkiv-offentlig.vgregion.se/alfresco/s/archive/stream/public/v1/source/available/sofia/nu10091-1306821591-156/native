--- v0 (2025-12-13)
+++ v1 (2026-06-06)
@@ -6,93 +6,87 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="061914D4" w14:textId="4CCBF822" w:rsidR="00184167" w:rsidRDefault="00C0718F" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r>
         <w:t>Bulkamid - behandling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc100327184"/>
       <w:bookmarkStart w:id="2" w:name="_Toc106874287"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="4EA6C4B6" w14:textId="63351AFC" w:rsidR="009A32ED" w:rsidRPr="00C0718F" w:rsidRDefault="00C0718F" w:rsidP="009A32ED">
+    <w:p w14:paraId="4EA6C4B6" w14:textId="398EAFDA" w:rsidR="009A32ED" w:rsidRPr="00C0718F" w:rsidRDefault="00943A5D" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C0718F">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inga ändringar i denna version. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BCFD87" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc100327185"/>
       <w:bookmarkStart w:id="4" w:name="_Toc106874288"/>
       <w:bookmarkStart w:id="5" w:name="_Toc72840807"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="305361E2" w14:textId="22BC12E1" w:rsidR="009A32ED" w:rsidRPr="00D010C2" w:rsidRDefault="00343EB2" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D010C2">
         <w:rPr>
@@ -240,154 +234,192 @@
         </w:rPr>
         <w:t>Urinblåsa rymmer cirka 3 dl</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="474F244B" w14:textId="00BA4C07" w:rsidR="00E57B30" w:rsidRPr="00E57B30" w:rsidRDefault="00E57B30" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ingen åldersgräns</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47CBED0F" w14:textId="4739B63D" w:rsidR="00E57B30" w:rsidRPr="00CC11F9" w:rsidRDefault="00CC11F9" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Positivt hosttest</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Positivt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hosttest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="06B9C5B2" w14:textId="642C6FB9" w:rsidR="00CC11F9" w:rsidRPr="00CC11F9" w:rsidRDefault="00CC11F9" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Patient som fått strålbehandling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="479BE7B1" w14:textId="2FFA0B6E" w:rsidR="00CC11F9" w:rsidRPr="0078142D" w:rsidRDefault="00CC11F9" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid eventuell </w:t>
       </w:r>
       <w:r w:rsidR="00F603CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>försämrad effekt av TVT-band kan bulkamid provas innan eventuell ny operation med nytt band</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06F96114" w14:textId="5E41A7A1" w:rsidR="0078142D" w:rsidRDefault="0078142D" w:rsidP="0078142D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Förberedelser</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08C02A94" w14:textId="216BC03D" w:rsidR="0078142D" w:rsidRPr="00ED12E0" w:rsidRDefault="0078142D" w:rsidP="0078142D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Miktionslistor för två dygn</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Miktionslistor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för två dygn</w:t>
       </w:r>
       <w:r w:rsidR="00ED12E0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> och hälsodeklaration ska vara ifyllda innan behandling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F0F6392" w14:textId="76E9781F" w:rsidR="00ED12E0" w:rsidRPr="0053090D" w:rsidRDefault="00ED12E0" w:rsidP="0078142D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Urinodling tas minst två veckor innan behandling</w:t>
       </w:r>
       <w:r w:rsidR="004272B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, då eventuell urinvägsinfektion (UVI) behöver behandlas</w:t>
       </w:r>
       <w:r w:rsidR="0053090D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> innan behandling med bulkamid</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F2F6F88" w14:textId="2CD4C0E4" w:rsidR="0053090D" w:rsidRPr="00F267EC" w:rsidRDefault="0053090D" w:rsidP="0078142D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Dagen innan behandling läggs NaCl spoldropp 500 ml, Klorhexidin</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Dagen innan behandling läggs </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NaCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spoldropp 500 ml, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Klorhexidin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F267EC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> lösning 2 mg/ml in i värmeskåpet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78983D12" w14:textId="473C9242" w:rsidR="00F267EC" w:rsidRDefault="00F267EC" w:rsidP="00F267EC">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">På </w:t>
       </w:r>
       <w:r w:rsidR="00D222EF">
         <w:t>operationsdagen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C60EAE5" w14:textId="3755B8A0" w:rsidR="00901C3F" w:rsidRDefault="00901C3F" w:rsidP="00901C3F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
@@ -407,52 +439,60 @@
         </w:rPr>
         <w:t xml:space="preserve">till gynmottagningen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>cirka en timma innan planerat ingrepp för förberedelser</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7226B31B" w14:textId="1B0C2FF5" w:rsidR="00AE1CDF" w:rsidRDefault="00AE1CDF" w:rsidP="00901C3F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>EMLA över uretra</w:t>
-      </w:r>
+        <w:t xml:space="preserve">EMLA över </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uretra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="215A0398" w14:textId="02BD2807" w:rsidR="00AE1CDF" w:rsidRDefault="00AE1CDF" w:rsidP="00901C3F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ge </w:t>
       </w:r>
       <w:r w:rsidR="00BD4972">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">tablett Alvedon 1,5 g </w:t>
       </w:r>
       <w:r w:rsidR="00D62A55">
@@ -461,63 +501,105 @@
         </w:rPr>
         <w:t>till patient när denna komm</w:t>
       </w:r>
       <w:r w:rsidR="00F83E1A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>er till gynmottagningen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0BDFD4" w14:textId="784BFE2F" w:rsidR="00F83E1A" w:rsidRDefault="00F83E1A" w:rsidP="00901C3F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Antibiotikaprofylax med 1 tablett Bactrim forte</w:t>
+        <w:t xml:space="preserve">Antibiotikaprofylax med 1 tablett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bactrim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> forte</w:t>
       </w:r>
       <w:r w:rsidR="00861207">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 800 mg/160mg engångsdos ges på gynmottagningen när patienten kommer</w:t>
       </w:r>
       <w:r w:rsidR="00A13271">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>. Vid allergi ge istället Ciprofloxacin 500 mg</w:t>
+        <w:t xml:space="preserve">. Vid allergi ge </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A13271">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>istället</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A13271">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A13271">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ciprofloxacin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A13271">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 500 mg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F81A275" w14:textId="7B79BBAA" w:rsidR="00BD76AC" w:rsidRDefault="00BD76AC" w:rsidP="00901C3F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Urinsticka</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="065F84B3" w14:textId="2E002D7A" w:rsidR="00BD76AC" w:rsidRDefault="00BD76AC" w:rsidP="00901C3F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -527,200 +609,282 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ID-band</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64AB5E02" w14:textId="5AC0CB78" w:rsidR="00BD76AC" w:rsidRDefault="00BD76AC" w:rsidP="00901C3F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Inte behov av utsättning av eventuell antikolinergika</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Inte behov av utsättning av eventuell </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>antikolinergika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008F4D48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>, prolapsring utan kula, NOAK, Waran eller Trombyl inför bulkamidbehandling</w:t>
+        <w:t xml:space="preserve">, prolapsring utan kula, NOAK, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F4D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Waran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F4D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F4D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Trombyl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F4D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inför bulkamidbehandling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AB142A8" w14:textId="6E68F19E" w:rsidR="000B64EF" w:rsidRDefault="000B64EF" w:rsidP="000B64EF">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Förberedelser på MOP-rum</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F189E7D" w14:textId="640AE303" w:rsidR="000B64EF" w:rsidRPr="002873A5" w:rsidRDefault="002873A5" w:rsidP="000B64EF">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>En förpackning med Hegarstift storlek 4 – 8 ska finnas på rummet</w:t>
+        <w:t xml:space="preserve">En förpackning med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hegarstift</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> storlek 4 – 8 ska finnas på rummet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="608F1829" w14:textId="513FB84C" w:rsidR="002873A5" w:rsidRPr="001706D8" w:rsidRDefault="002873A5" w:rsidP="000B64EF">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ta ut allt som inte ska användas under behandling</w:t>
       </w:r>
       <w:r w:rsidR="001706D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>en, rummet ska vara så ”rent” som möjigt</w:t>
-      </w:r>
+        <w:t xml:space="preserve">en, rummet ska vara så ”rent” som </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001706D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>möjigt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2BDF172C" w14:textId="5FB5B58D" w:rsidR="001706D8" w:rsidRPr="001706D8" w:rsidRDefault="001706D8" w:rsidP="000B64EF">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Uppsamlingspåse läggs på gynstol</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Uppsamlingspåse läggs på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gynstol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="5D92EE54" w14:textId="7BBB5621" w:rsidR="001706D8" w:rsidRPr="00751CAF" w:rsidRDefault="001706D8" w:rsidP="000B64EF">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Blått underlägg läggs på golvet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66E34FCD" w14:textId="7DD5DA5D" w:rsidR="00751CAF" w:rsidRPr="00751CAF" w:rsidRDefault="00751CAF" w:rsidP="000B64EF">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ren/steril metod</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E2A902" w14:textId="606E33BB" w:rsidR="00751CAF" w:rsidRPr="000A4B09" w:rsidRDefault="00751CAF" w:rsidP="000B64EF">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Bedövning med Citanest dental 1,8 ml (2 ampuller)</w:t>
+        <w:t xml:space="preserve">Bedövning med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Citanest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dental 1,8 ml (2 ampuller)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5683C128" w14:textId="685BBC62" w:rsidR="000A4B09" w:rsidRDefault="000A4B09" w:rsidP="000A4B09">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Uppdukning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583DAEBC" w14:textId="36CD0181" w:rsidR="0099139A" w:rsidRPr="0099139A" w:rsidRDefault="0099139A" w:rsidP="000A4B09">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Dubbla handskar till läkare</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D9F6429" w14:textId="056A409E" w:rsidR="000A4B09" w:rsidRPr="000B7378" w:rsidRDefault="000A4B09" w:rsidP="000A4B09">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Klorhexidin</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000B7378">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> lösning 2 mg/ml</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51FA0D33" w14:textId="5A4DB6AE" w:rsidR="000B7378" w:rsidRPr="000B7378" w:rsidRDefault="000B7378" w:rsidP="000A4B09">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Steril grön engångsduk på bordet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50EDB5F2" w14:textId="4B98B972" w:rsidR="000B7378" w:rsidRPr="00CA0959" w:rsidRDefault="000B7378" w:rsidP="000A4B09">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
@@ -743,76 +907,92 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Bulkamidsprutor, 2 s</w:t>
       </w:r>
       <w:r w:rsidR="0025209F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>tyck</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50DB6A37" w14:textId="42B026A6" w:rsidR="00CA0959" w:rsidRPr="0025209F" w:rsidRDefault="00CA0959" w:rsidP="000A4B09">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Xylocain gel 1 st</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Xylocain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gel 1 st</w:t>
       </w:r>
       <w:r w:rsidR="0025209F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>yck</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D9EDE59" w14:textId="68A737B4" w:rsidR="0025209F" w:rsidRPr="0025209F" w:rsidRDefault="0025209F" w:rsidP="000A4B09">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>NaCl 500 ml</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NaCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 500 ml</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E7BC8CB" w14:textId="1238E989" w:rsidR="0025209F" w:rsidRPr="00873405" w:rsidRDefault="00873405" w:rsidP="000A4B09">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>5 ml sprutor, 2 styck</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D17B426" w14:textId="0ED41F06" w:rsidR="00873405" w:rsidRPr="00873405" w:rsidRDefault="00873405" w:rsidP="000A4B09">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
@@ -901,102 +1081,118 @@
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Steril peang, 1 styck</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3472D7AD" w14:textId="6F3F714B" w:rsidR="00D50A79" w:rsidRPr="00F336AE" w:rsidRDefault="00D50A79" w:rsidP="000A4B09">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Steril peang mosqito</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Steril peang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mosqito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F336AE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, 1 styck, fästes i avrinningsslangen från bulkamidaggregatet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="070C53FF" w14:textId="3E9AFD6B" w:rsidR="00F336AE" w:rsidRPr="00F336AE" w:rsidRDefault="00F336AE" w:rsidP="000A4B09">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kabelskydd</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14950356" w14:textId="6C84CA97" w:rsidR="00F336AE" w:rsidRPr="00F336AE" w:rsidRDefault="00F336AE" w:rsidP="000A4B09">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Tappningskateter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3200C294" w14:textId="4310E0B1" w:rsidR="00F336AE" w:rsidRPr="00127F84" w:rsidRDefault="00F336AE" w:rsidP="000A4B09">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Uretroskop 0°</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uretroskop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0°</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7375EA72" w14:textId="246E3B84" w:rsidR="00127F84" w:rsidRPr="00127F84" w:rsidRDefault="00127F84" w:rsidP="000A4B09">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Skärm och skärmstapel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D40E1DA" w14:textId="133C7828" w:rsidR="00127F84" w:rsidRPr="00127F84" w:rsidRDefault="00127F84" w:rsidP="000A4B09">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
@@ -1037,139 +1233,247 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="005D4562" w:rsidRPr="0024245B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>bilaga</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="12328BE7" w14:textId="3777EA35" w:rsidR="005B122E" w:rsidRDefault="005B122E" w:rsidP="00127F84">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Xylocain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gel i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uretra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7064F161" w14:textId="1BDCC936" w:rsidR="00D93645" w:rsidRDefault="00D93645" w:rsidP="00127F84">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Tvätta med Klorhexidin lösning runt uretra</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Tvätta med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Klorhexidin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lösning runt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uretra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="636A2D41" w14:textId="1E61037F" w:rsidR="00D93645" w:rsidRDefault="00D93645" w:rsidP="00127F84">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Tappa urinblåsa med tappningskateter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63EC0A64" w14:textId="2DA8924B" w:rsidR="00D93645" w:rsidRDefault="00D93645" w:rsidP="00127F84">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Lägg lokalbedövning vid kl 3 och 9 med Citanest dental 30 mg/ml</w:t>
+        <w:t xml:space="preserve">Lägg lokalbedövning vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 och 9 med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Citanest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dental 30 mg/ml</w:t>
       </w:r>
       <w:r w:rsidR="00AB3C78">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Prilokainhydroklorid + 0,5 µg Felpressin. Effekt efter 2 – 3 minuter</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB3C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Prilokainhydroklorid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB3C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + 0,5 µg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB3C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Felpressin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB3C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Effekt efter 2 – 3 minuter</w:t>
       </w:r>
       <w:r w:rsidR="003325C5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, ibland upp till 5 minuter, och verkar i 45 minuter – 2 timmar. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B2E5016" w14:textId="297A8F47" w:rsidR="00245215" w:rsidRDefault="00245215" w:rsidP="00127F84">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Koppla aggregatet till NaCl i väntan på</w:t>
+        <w:t xml:space="preserve">Koppla aggregatet till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NaCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i väntan på</w:t>
       </w:r>
       <w:r w:rsidR="00286B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> effekt av </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>lokalbedövning</w:t>
       </w:r>
       <w:r w:rsidR="00286B30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C762F1F" w14:textId="38BC9B62" w:rsidR="00286B30" w:rsidRDefault="00286B30" w:rsidP="00127F84">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1179,111 +1483,147 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Starta behandling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D4AEAD" w14:textId="0C9D07A6" w:rsidR="00006B9B" w:rsidRDefault="00006B9B" w:rsidP="00006B9B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Fäst hylsan på uretroskop</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Fäst hylsan på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uretroskop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1877E315" w14:textId="16541E6E" w:rsidR="00006B9B" w:rsidRDefault="00006B9B" w:rsidP="00006B9B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Dra kabelskydd</w:t>
       </w:r>
       <w:r w:rsidR="00A71747">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> på optiken</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E8713FD" w14:textId="1B8E9CE2" w:rsidR="00A71747" w:rsidRDefault="00A71747" w:rsidP="00006B9B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Fästa uretroskop på optiken</w:t>
+        <w:t xml:space="preserve">Fästa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uretroskop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på optiken</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33F1D15D" w14:textId="1EDAD7E0" w:rsidR="00A71747" w:rsidRDefault="00A71747" w:rsidP="00006B9B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Koppla ljuskälla och NaCl 500 ml</w:t>
+        <w:t xml:space="preserve">Koppla ljuskälla och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NaCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 500 ml</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F56C0B4" w14:textId="34947C35" w:rsidR="00A71747" w:rsidRDefault="00A71747" w:rsidP="00006B9B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Sätt liten peang på utflöde (</w:t>
       </w:r>
       <w:r w:rsidR="00292C2C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>röd)</w:t>
       </w:r>
@@ -1335,57 +1675,99 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Fyll urinblåsan med 100 – 150 ml</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BA71B80" w14:textId="77D54BBB" w:rsidR="001E7D4E" w:rsidRDefault="001E7D4E" w:rsidP="00006B9B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Starta behandling under pågående flöde med att lägga bulkamid distalt från inre uretramunnen 1 – 1,5</w:t>
+        <w:t xml:space="preserve">Starta behandling under pågående flöde med att lägga bulkamid distalt från inre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uretramunnen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 – 1,5</w:t>
       </w:r>
       <w:r w:rsidR="00275F7E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cm i mukosa vid kl 7, 11, 2 och 5 eller tvärtom</w:t>
+        <w:t xml:space="preserve"> cm i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00275F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mukosa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00275F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00275F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00275F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7, 11, 2 och 5 eller tvärtom</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FE5AD3B" w14:textId="5C9039D6" w:rsidR="00275F7E" w:rsidRDefault="00275F7E" w:rsidP="00006B9B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Tappning av full urinblåsa vid behov och lämna cirka 3 dl</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C4FA628" w14:textId="0279DBF4" w:rsidR="00356A31" w:rsidRDefault="00356A31" w:rsidP="00006B9B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -1436,106 +1818,176 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Patient urinerar direkt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E060231" w14:textId="543B23E1" w:rsidR="002202F6" w:rsidRDefault="002202F6" w:rsidP="00356A31">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Patient kontrolleras med bladderscan så att </w:t>
+        <w:t xml:space="preserve">Patient kontrolleras med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bladderscan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> så att </w:t>
       </w:r>
       <w:r w:rsidR="0091606C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>det inte föreligger någon resurin innan hemgång. Om resurin &gt;150 ml</w:t>
+        <w:t xml:space="preserve">det inte föreligger någon </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0091606C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>resurin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0091606C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> innan hemgång. Om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0091606C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>resurin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0091606C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &gt;150 ml</w:t>
       </w:r>
       <w:r w:rsidR="007F4FEA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, ska patient urinera igen och därefter </w:t>
       </w:r>
       <w:r w:rsidR="000E23D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>gå hem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5045DFFE" w14:textId="3D3D8C73" w:rsidR="000E23D9" w:rsidRDefault="000E23D9" w:rsidP="00356A31">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Om behov av KAD, får denna inte vara större än 8 CH för att inte pressa ut impl</w:t>
       </w:r>
       <w:r w:rsidR="00F839F5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">antat. Patient kan klippa av och dra ut KAD </w:t>
       </w:r>
       <w:r w:rsidR="00E97881">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>dagen efter vid 6 – 7-tiden och uppföljning sker via uroterapi</w:t>
+        <w:t xml:space="preserve">dagen efter vid 6 – 7-tiden och uppföljning sker via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E97881">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uroterapi</w:t>
       </w:r>
       <w:r w:rsidR="00F62986">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">mottagning vid kl 9 – 10. </w:t>
+        <w:t>mottagning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F62986">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F62986">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F62986">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9 – 10. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="674DA2B0" w14:textId="434E2BFD" w:rsidR="005B4890" w:rsidRDefault="005B4890" w:rsidP="00356A31">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Patientinformation lämnas till patient postoperativt</w:t>
       </w:r>
       <w:r w:rsidR="009D478B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -1548,161 +2000,207 @@
           <w:t>se bilaga</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A82EFA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F669D1A" w14:textId="458094D0" w:rsidR="005B4890" w:rsidRDefault="005B4890" w:rsidP="00356A31">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Läkare fyller i GynOp</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Läkare fyller i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>GynOp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00306DEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>-registret och dikterar operationsberättelse i Melior</w:t>
-      </w:r>
+        <w:t xml:space="preserve">-registret och dikterar operationsberättelse i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00306DEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Melior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6D8EEBE8" w14:textId="69B0DA2C" w:rsidR="00306DEB" w:rsidRDefault="005A2719" w:rsidP="00356A31">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Vid behov kan patient sjukskrivas två veckor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF42C19" w14:textId="4EA8D2A3" w:rsidR="005A2719" w:rsidRDefault="005A2719" w:rsidP="005A2719">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Komplikationer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168EF72C" w14:textId="42023F52" w:rsidR="005A2719" w:rsidRDefault="00A03BC8" w:rsidP="005A2719">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Residualurin (kortvarigt)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Residualurin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (kortvarigt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E45E310" w14:textId="5C6017F6" w:rsidR="00A03BC8" w:rsidRDefault="00A03BC8" w:rsidP="005A2719">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>UVI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E6AD08B" w14:textId="108497C7" w:rsidR="00A03BC8" w:rsidRDefault="00A03BC8" w:rsidP="005A2719">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Sveda vid miktion</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Sveda vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>miktion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4C6668F5" w14:textId="4FB397E8" w:rsidR="00A03BC8" w:rsidRDefault="00A03BC8" w:rsidP="005A2719">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Om patient inte kan </w:t>
       </w:r>
       <w:r w:rsidR="00000FF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>kissa (väldigt ovanligt) ska en av kuddarna pressas ut via uretroskop med hjälp av nål</w:t>
+        <w:t xml:space="preserve">kissa (väldigt ovanligt) ska en av kuddarna pressas ut via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00000FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uretroskop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00000FF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med hjälp av nål</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25BC0609" w14:textId="5157AC63" w:rsidR="00B0280B" w:rsidRDefault="00B0280B" w:rsidP="00B0280B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r>
         <w:t>Utvärdering</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B9074CF" w14:textId="16B05B46" w:rsidR="00B0280B" w:rsidRDefault="00B0280B" w:rsidP="00B0280B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -1720,52 +2218,74 @@
         </w:rPr>
         <w:t xml:space="preserve"> veckor</w:t>
       </w:r>
       <w:r w:rsidR="003A4DDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, där patient </w:t>
       </w:r>
       <w:r w:rsidR="00167AC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ska ha </w:t>
       </w:r>
       <w:r w:rsidR="003A4DDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">fyllt i och skickat </w:t>
       </w:r>
       <w:r w:rsidR="005A355D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>två miktionslistor till uroterapimottagningen</w:t>
-      </w:r>
+        <w:t xml:space="preserve">två </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005A355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>miktionslistor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005A355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005A355D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uroterapimottagningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6F91A0B7" w14:textId="30AC382C" w:rsidR="00C428B5" w:rsidRDefault="00C428B5" w:rsidP="00B0280B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Vid utebliven effekt kan påfyllning göras efter fyra månader, tidigast efter sex veckor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C2E0D3A" w14:textId="73EC620D" w:rsidR="00080BC5" w:rsidRDefault="00080BC5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1889,248 +2409,255 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Operationen är inget hinder för patient att föda vaginalt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F1F0C1" w14:textId="21B04C3C" w:rsidR="00157FA8" w:rsidRPr="0072557E" w:rsidRDefault="00157FA8" w:rsidP="0072557E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Vid behov kan patient ta kontakt med uroterapimottagning</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Vid behov kan patient ta kontakt med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uroterapimottagning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00847CFF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> NÄL</w:t>
       </w:r>
       <w:r w:rsidR="00B77A23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, telefonnummer 010-435</w:t>
       </w:r>
       <w:r w:rsidR="0072205F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 22 00</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00157FA8" w:rsidRPr="0072557E" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="68A0FAB0" w14:textId="77777777" w:rsidR="009111EA" w:rsidRDefault="009111EA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="50AE3944" w14:textId="77777777" w:rsidR="009111EA" w:rsidRDefault="009111EA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="5D7784B2" w14:textId="77777777" w:rsidR="009111EA" w:rsidRDefault="009111EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="202AFF24" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -2159,51 +2686,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2237,73 +2764,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="742E7C44" w14:textId="77777777" w:rsidR="009111EA" w:rsidRDefault="009111EA"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6FED1770" w14:textId="77777777" w:rsidR="009111EA" w:rsidRDefault="009111EA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="7542CE9A" w14:textId="77777777" w:rsidR="009111EA" w:rsidRDefault="009111EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2381,51 +2908,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="0FD65030" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666433" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2588,51 +3115,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5717,53 +6244,54 @@
   <w:num w:numId="22" w16cid:durableId="1343514627">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="738870949">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="232736475">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="2107386611">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2087872004">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="789738703">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1575355952">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -5914,50 +6442,51 @@
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A4DDE"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="004272B3"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="00461594"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00523CDF"/>
     <w:rsid w:val="0053090D"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
@@ -6069,50 +6598,51 @@
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F4D48"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00901C3F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="009111EA"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="009150FF"/>
     <w:rsid w:val="0091606C"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="00943A5D"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="0099139A"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D06A7"/>
     <w:rsid w:val="009D478B"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
@@ -6309,51 +6839,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8827,51 +9357,51 @@
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A82EFA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9226,71 +9756,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>714</Words>
-  <Characters>4603</Characters>
+  <Words>717</Words>
+  <Characters>4194</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>130</Lines>
+  <Paragraphs>98</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5307</CharactersWithSpaces>
+  <CharactersWithSpaces>4897</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Bulkamid - behandling</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
-  <revision>105</revision>
+  <revision>107</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>