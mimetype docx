--- v0 (2025-12-13)
+++ v1 (2026-08-25)
@@ -6,2262 +6,2310 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="061914D4" w14:textId="73F7B931" w:rsidR="00184167" w:rsidRDefault="008010C3" w:rsidP="00184167">
+    <w:p w14:paraId="2A54F61B" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r>
         <w:t>Schemaregler för omvårdnadspersonal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48CA70BB" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRDefault="00D30A76" w:rsidP="00DF49DF">
+    <w:p w14:paraId="187239E9" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Revidering i denna version</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712459C9" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="008F74DF" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F74DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ändrat antal helgpass på 10 veckor för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F74DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F74DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F74DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ssk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F74DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med veckoarbetstid på 40 timmar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A95726D" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="00DB5956" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F74DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ändrad information om i vilket system som medarbetare planerar schema och lägger semesterönskemål.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7253838E" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="7223E6D2">
         <w:t>Schemaperioder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19539864" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="00DF49DF" w:rsidRDefault="00D30A76" w:rsidP="00922E0E">
+    <w:p w14:paraId="08EAD520" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="00DF49DF" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF49DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Kliniken följer sjukhusets beslutade schemaperioder. Varje period ska vara minst tio (10) veckor lång.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370A01BB" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+    <w:p w14:paraId="33FEEDE3" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="7223E6D2">
         <w:t>Rotation dag/natt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609BC1C9" w14:textId="55585583" w:rsidR="00D30A76" w:rsidRDefault="00D30A76" w:rsidP="00922E0E">
+    <w:p w14:paraId="55F8FF52" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF49DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Schemarotation dag/kväll/natt används på kliniken. </w:t>
       </w:r>
-      <w:r w:rsidR="003F6D64">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DF49DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Antal nätter/schemaperiod varierar utifrån veckoarbetstid</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="6884" w:type="dxa"/>
         <w:tblInd w:w="988" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2294"/>
         <w:gridCol w:w="2295"/>
         <w:gridCol w:w="2295"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D30A76" w14:paraId="0833C0CF" w14:textId="77777777" w:rsidTr="003F6D64">
+      <w:tr w:rsidR="00CC503F" w14:paraId="22109BDD" w14:textId="77777777" w:rsidTr="00047720">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2294" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="526618C8" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="003F6D64" w:rsidRDefault="00D30A76" w:rsidP="00DF49DF">
+          <w:p w14:paraId="4C67CF2B" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="003F6D64" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0" w:right="-81"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Yrkeskategori</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31D1858D" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="003F6D64" w:rsidRDefault="00D30A76" w:rsidP="00DF49DF">
+          <w:p w14:paraId="4583916B" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="003F6D64" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Veckoarbetstid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DFD4458" w14:textId="3D01A04E" w:rsidR="00D30A76" w:rsidRPr="003F6D64" w:rsidRDefault="00D30A76" w:rsidP="00DF49DF">
+          <w:p w14:paraId="636E85D1" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="003F6D64" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0" w:right="-23"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Antal nätter/ 10</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> veckor</w:t>
+              <w:t>Antal nätter/ 10 veckor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30A76" w14:paraId="36723474" w14:textId="77777777" w:rsidTr="003F6D64">
+      <w:tr w:rsidR="00CC503F" w14:paraId="2B3A28EC" w14:textId="77777777" w:rsidTr="00047720">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2294" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44787AB3" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="003F6D64" w:rsidRDefault="00D30A76" w:rsidP="00DF49DF">
+          <w:p w14:paraId="72382734" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="003F6D64" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>BM/SSK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D07F307" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="003F6D64" w:rsidRDefault="00D30A76" w:rsidP="00DF49DF">
+          <w:p w14:paraId="6F44DF63" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="003F6D64" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>40,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="150330C2" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="003F6D64" w:rsidRDefault="00D30A76" w:rsidP="00DF49DF">
+          <w:p w14:paraId="403ACF94" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="003F6D64" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Inga nätter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30A76" w14:paraId="1B36B386" w14:textId="77777777" w:rsidTr="003F6D64">
+      <w:tr w:rsidR="00CC503F" w14:paraId="650ED907" w14:textId="77777777" w:rsidTr="00047720">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2294" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="565325E6" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="003F6D64" w:rsidRDefault="00D30A76" w:rsidP="00DF49DF">
+          <w:p w14:paraId="7140BC80" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="003F6D64" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>BM/SSK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EE1C7A3" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="003F6D64" w:rsidRDefault="00D30A76" w:rsidP="00DF49DF">
+          <w:p w14:paraId="5B8C6160" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="003F6D64" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>38,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46B4A54F" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="003F6D64" w:rsidRDefault="00D30A76" w:rsidP="00DF49DF">
+          <w:p w14:paraId="338088DA" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="003F6D64" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Inga nätter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30A76" w14:paraId="6FF69EEB" w14:textId="77777777" w:rsidTr="003F6D64">
+      <w:tr w:rsidR="00CC503F" w14:paraId="36C1D286" w14:textId="77777777" w:rsidTr="00047720">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2294" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C91DDC5" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="003F6D64" w:rsidRDefault="00D30A76" w:rsidP="00DF49DF">
+          <w:p w14:paraId="05A8C67A" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="003F6D64" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>BM/SSK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22F589FD" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="003F6D64" w:rsidRDefault="00D30A76" w:rsidP="00DF49DF">
+          <w:p w14:paraId="36D2DD22" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="003F6D64" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>36,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40BB63F6" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="003F6D64" w:rsidRDefault="00D30A76" w:rsidP="00DF49DF">
+          <w:p w14:paraId="527A3EA3" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="003F6D64" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>8–11 nätter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30A76" w14:paraId="36510FA0" w14:textId="77777777" w:rsidTr="003F6D64">
+      <w:tr w:rsidR="00CC503F" w14:paraId="2AAAC311" w14:textId="77777777" w:rsidTr="00047720">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2294" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="633B934E" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="003F6D64" w:rsidRDefault="00D30A76" w:rsidP="00DF49DF">
+          <w:p w14:paraId="44B63A51" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="003F6D64" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>BM/SSK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F8F13F0" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="003F6D64" w:rsidRDefault="00D30A76" w:rsidP="00DF49DF">
+          <w:p w14:paraId="1DE814E3" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="003F6D64" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>34,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EFCE104" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="003F6D64" w:rsidRDefault="00D30A76" w:rsidP="003F6D64">
+          <w:p w14:paraId="6B760BAC" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="003F6D64" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0" w:right="-33"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minst 12 nätter </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30A76" w14:paraId="0FFC1C0D" w14:textId="77777777" w:rsidTr="003F6D64">
+      <w:tr w:rsidR="00CC503F" w14:paraId="5151D136" w14:textId="77777777" w:rsidTr="00047720">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2294" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED1374D" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="003F6D64" w:rsidRDefault="00D30A76" w:rsidP="00DF49DF">
+          <w:p w14:paraId="740A2722" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="003F6D64" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>USK/BSK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B437E6F" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="003F6D64" w:rsidRDefault="00D30A76" w:rsidP="00DF49DF">
+          <w:p w14:paraId="448C39E3" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="003F6D64" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>40,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07562CAA" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="003F6D64" w:rsidRDefault="00D30A76" w:rsidP="00DF49DF">
+          <w:p w14:paraId="5295A117" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="003F6D64" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Inga nätter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30A76" w14:paraId="78B50BBC" w14:textId="77777777" w:rsidTr="003F6D64">
+      <w:tr w:rsidR="00CC503F" w14:paraId="2086B301" w14:textId="77777777" w:rsidTr="00047720">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2294" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55CCCB3B" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="003F6D64" w:rsidRDefault="00D30A76" w:rsidP="00DF49DF">
+          <w:p w14:paraId="4AD3E6FF" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="003F6D64" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>USK/BSK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C9D6C3A" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="003F6D64" w:rsidRDefault="00D30A76" w:rsidP="00DF49DF">
+          <w:p w14:paraId="3E51B16F" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="003F6D64" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>37,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E4DC616" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="003F6D64" w:rsidRDefault="00D30A76" w:rsidP="00DF49DF">
+          <w:p w14:paraId="5F10BF45" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="003F6D64" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inga nätter </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30A76" w14:paraId="74F62A85" w14:textId="77777777" w:rsidTr="003F6D64">
+      <w:tr w:rsidR="00CC503F" w14:paraId="4372893D" w14:textId="77777777" w:rsidTr="00047720">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2294" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54903204" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="003F6D64" w:rsidRDefault="00D30A76" w:rsidP="00DF49DF">
+          <w:p w14:paraId="6A8DE748" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="003F6D64" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>USK/BSK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADBB412" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="003F6D64" w:rsidRDefault="00D30A76" w:rsidP="00DF49DF">
+          <w:p w14:paraId="60EE9EA7" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="003F6D64" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>34,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1997F09B" w14:textId="7BBA3455" w:rsidR="00D30A76" w:rsidRPr="003F6D64" w:rsidRDefault="00D30A76" w:rsidP="003F6D64">
+          <w:p w14:paraId="3D496348" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="003F6D64" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0" w:right="-33"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minst 12 </w:t>
             </w:r>
-            <w:r w:rsidR="003F6D64">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>nätter</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6D64">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22CA23B5" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRDefault="00D30A76" w:rsidP="00D30A76"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="0586B19E" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRDefault="00D30A76" w:rsidP="003F6D64">
+    <w:p w14:paraId="1C07B8F6" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F"/>
+    <w:p w14:paraId="6F4F7A00" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F"/>
+    <w:p w14:paraId="57083A86" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="26EC9A37">
         <w:lastRenderedPageBreak/>
         <w:t>Helgtjänstgöring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D93C1B" w14:textId="37A27F61" w:rsidR="00D30A76" w:rsidRDefault="00D30A76" w:rsidP="00922E0E">
+    <w:p w14:paraId="71BA0F80" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F6D64">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Som arbetad helg räknas ett arbetspass på lördagen och ett på söndagen. Kvällspass fredag och/eller nattsöndag-måndag räknas som helgpass om det görs tillsammans med annan tur på samma helg men inte annars.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="8079" w:type="dxa"/>
         <w:tblInd w:w="988" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D30A76" w14:paraId="370FFB45" w14:textId="77777777" w:rsidTr="000378AE">
+      <w:tr w:rsidR="00CC503F" w14:paraId="24B953DD" w14:textId="77777777" w:rsidTr="00047720">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46E39CBE" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+          <w:p w14:paraId="09F1A620" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000378AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Yrkeskategori</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2501030F" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+          <w:p w14:paraId="167EE096" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000378AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Veckoarbetstid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32DF2EB7" w14:textId="1C8661D7" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+          <w:p w14:paraId="1C7A8E7F" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0" w:right="-15"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000378AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Antal helgpass/</w:t>
-[...8 lines deleted...]
-              <w:t>10 veckor</w:t>
+              <w:t>Antal helgpass/10 veckor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30A76" w14:paraId="095D645A" w14:textId="77777777" w:rsidTr="000378AE">
+      <w:tr w:rsidR="00CC503F" w14:paraId="2C7237D1" w14:textId="77777777" w:rsidTr="00047720">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B276945" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+          <w:p w14:paraId="74D301D3" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000378AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>BM/SSK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31FE68CA" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+          <w:p w14:paraId="5DF9F2DD" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000378AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>40,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0806D671" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+          <w:p w14:paraId="58E6E1D3" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000378AE">
+            <w:r w:rsidRPr="008F74DF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30A76" w14:paraId="25D155BC" w14:textId="77777777" w:rsidTr="000378AE">
+      <w:tr w:rsidR="00CC503F" w14:paraId="6951C100" w14:textId="77777777" w:rsidTr="00047720">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EDF861E" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+          <w:p w14:paraId="34D41070" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000378AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>BM/SSK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40291A4B" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+          <w:p w14:paraId="4687656A" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000378AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>38,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03E29095" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+          <w:p w14:paraId="534A6D59" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000378AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30A76" w14:paraId="5DA72904" w14:textId="77777777" w:rsidTr="000378AE">
+      <w:tr w:rsidR="00CC503F" w14:paraId="0D0E9ACA" w14:textId="77777777" w:rsidTr="00047720">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AD2CA36" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+          <w:p w14:paraId="00661CC2" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000378AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>BM/SSK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33A46D4F" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+          <w:p w14:paraId="6869E656" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000378AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>36,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4602348F" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+          <w:p w14:paraId="41B6635C" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000378AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30A76" w14:paraId="316E3409" w14:textId="77777777" w:rsidTr="000378AE">
+      <w:tr w:rsidR="00CC503F" w14:paraId="099717FC" w14:textId="77777777" w:rsidTr="00047720">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70DD5AD6" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+          <w:p w14:paraId="0454ED1C" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000378AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>BM/SSK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76F2C285" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+          <w:p w14:paraId="491907B7" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000378AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>34,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A1D4F0B" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+          <w:p w14:paraId="6049C854" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000378AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30A76" w14:paraId="11903F30" w14:textId="77777777" w:rsidTr="000378AE">
+      <w:tr w:rsidR="00CC503F" w14:paraId="5F379925" w14:textId="77777777" w:rsidTr="00047720">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BCF0B58" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+          <w:p w14:paraId="047FCD62" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000378AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>USK/BSK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00F31327" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+          <w:p w14:paraId="35F6C9DF" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000378AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>40,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08326D1A" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+          <w:p w14:paraId="57AB3C5D" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000378AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30A76" w14:paraId="1E1893E0" w14:textId="77777777" w:rsidTr="000378AE">
+      <w:tr w:rsidR="00CC503F" w14:paraId="757060AA" w14:textId="77777777" w:rsidTr="00047720">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65D4D104" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+          <w:p w14:paraId="72FB06B7" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000378AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>USK/BSK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30636DF8" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+          <w:p w14:paraId="233D985D" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000378AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>37,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="717E8747" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+          <w:p w14:paraId="0D0AE142" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000378AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30A76" w14:paraId="0C1F8A83" w14:textId="77777777" w:rsidTr="000378AE">
+      <w:tr w:rsidR="00CC503F" w14:paraId="02365863" w14:textId="77777777" w:rsidTr="00047720">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FEDAD33" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+          <w:p w14:paraId="733942BB" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000378AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>USK/BSK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C1A598A" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+          <w:p w14:paraId="76C1EC34" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000378AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>34,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29E9DF12" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+          <w:p w14:paraId="088F72DE" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000378AE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6FE07D46" w14:textId="77777777" w:rsidR="000378AE" w:rsidRDefault="000378AE" w:rsidP="00D30A76">
+    <w:p w14:paraId="79E9881B" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E91B4E8" w14:textId="6D31DE1A" w:rsidR="00D30A76" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+    <w:p w14:paraId="0F177238" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000378AE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>För sommarperioden upprättas särskilt regelverk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D5F0E2" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+    <w:p w14:paraId="118582DF" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="07E59F99">
         <w:t>Sammanhållen helgtjänstgöring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08870EAF" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="00922E0E">
+    <w:p w14:paraId="49FA6526" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000378AE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>När helgtjänstgöringen är sammanhållen (det vill säga att tjänstgöring sker en hel helg) skapas förutsättningar för helt arbetsfria helger. Grundschema läggs med sammanhållen helg. Vid ISP-planering kan delad helgtjänst godkännas om bemanningsmålen uppnås.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17006F92" w14:textId="59A3AC70" w:rsidR="00D30A76" w:rsidRDefault="00D30A76" w:rsidP="00922E0E">
+    <w:p w14:paraId="26074F3A" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000378AE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Vid helgtjänstgöring kan med fördel fyra sammanhängande arbetsdagar planeras i följd (torsdag-söndag, fredag-måndag eller lördag-tisdag). Detta möjliggör längre sammanhängande ledighet i samband med arbetsfri helg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C50424" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRDefault="00D30A76" w:rsidP="000378AE">
+    <w:p w14:paraId="0177378B" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="07E59F99">
         <w:t>Veto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3C9339" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="000378AE" w:rsidRDefault="00D30A76" w:rsidP="00922E0E">
+    <w:p w14:paraId="559A904F" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="000378AE" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000378AE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Veto innebär ett förstärkt önskemål och kan brytas om bemanningsmålen inte nås. Veto får inte önskas på storhelger. Varje schemaperiod a´10 veckor får max innehålla 4 vetoturer uppdelat på minst två tillfällen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E8C9BF" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRDefault="00D30A76" w:rsidP="00D30A76">
+    <w:p w14:paraId="259F051D" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A908EA3" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRDefault="00D30A76" w:rsidP="00D30A76">
+    <w:p w14:paraId="6093E361" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12ECEFDD" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRDefault="00D30A76" w:rsidP="00D30A76">
+    <w:p w14:paraId="2486E2C5" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26BAA55D" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRDefault="00D30A76" w:rsidP="00A71F24">
+    <w:p w14:paraId="65B673EF" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="07E59F99">
         <w:lastRenderedPageBreak/>
         <w:t>Planeringssaldo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B4301B" w14:textId="3191810D" w:rsidR="00D30A76" w:rsidRDefault="00D30A76" w:rsidP="00D30A76">
+    <w:p w14:paraId="238A85E5" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A71F24">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Största möjliga ramar för planeringssaldo regleras i kollektivavtal</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="8079" w:type="dxa"/>
         <w:tblInd w:w="988" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D30A76" w14:paraId="6FE37064" w14:textId="77777777" w:rsidTr="00D44F1B">
+      <w:tr w:rsidR="00CC503F" w14:paraId="4FF9A61D" w14:textId="77777777" w:rsidTr="00047720">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73A64D07" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="00D44F1B" w:rsidRDefault="00D30A76" w:rsidP="00352270">
+          <w:p w14:paraId="143F7584" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="00D44F1B" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D44F1B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Yrkeskategori</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE601D9" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="00D44F1B" w:rsidRDefault="00D30A76" w:rsidP="00AD1B0D">
+          <w:p w14:paraId="618BFBD4" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="00D44F1B" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0" w:right="-107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D44F1B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Planeringssaldo max</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BE1C8DD" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="00D44F1B" w:rsidRDefault="00D30A76" w:rsidP="00AD1B0D">
+          <w:p w14:paraId="5248DAAB" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="00D44F1B" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D44F1B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Planeringssaldo minimum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30A76" w14:paraId="12A56CAB" w14:textId="77777777" w:rsidTr="00D44F1B">
+      <w:tr w:rsidR="00CC503F" w14:paraId="64180DE6" w14:textId="77777777" w:rsidTr="00047720">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="035BAFAE" w14:textId="72F1A42B" w:rsidR="00D30A76" w:rsidRPr="00D44F1B" w:rsidRDefault="00D30A76" w:rsidP="00431D29">
+          <w:p w14:paraId="37669821" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="00D44F1B" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D44F1B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>BM/SSK (VF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F6F69B8" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="00D44F1B" w:rsidRDefault="00D30A76" w:rsidP="00CE1776">
+          <w:p w14:paraId="75E6EB8C" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="00D44F1B" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D44F1B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>20h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2037AAF0" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="00D44F1B" w:rsidRDefault="00D30A76" w:rsidP="00CE1776">
+          <w:p w14:paraId="36E75797" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="00D44F1B" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D44F1B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>20h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30A76" w14:paraId="425D4B6F" w14:textId="77777777" w:rsidTr="00D44F1B">
+      <w:tr w:rsidR="00CC503F" w14:paraId="16A124A5" w14:textId="77777777" w:rsidTr="00047720">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F46876D" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="00D44F1B" w:rsidRDefault="00D30A76" w:rsidP="00431D29">
+          <w:p w14:paraId="09DA2CCA" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="00D44F1B" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D44F1B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>BM (SRAT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC66059" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="00D44F1B" w:rsidRDefault="00D30A76" w:rsidP="00CE1776">
+          <w:p w14:paraId="11F4FB01" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="00D44F1B" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D44F1B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>30h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="786B2AFE" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="00D44F1B" w:rsidRDefault="00D30A76" w:rsidP="00CE1776">
+          <w:p w14:paraId="7E4E22FC" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="00D44F1B" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D44F1B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>30h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D30A76" w14:paraId="6B30F5D0" w14:textId="77777777" w:rsidTr="00D44F1B">
+      <w:tr w:rsidR="00CC503F" w14:paraId="69EF8E99" w14:textId="77777777" w:rsidTr="00047720">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1023B03A" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="00D44F1B" w:rsidRDefault="00D30A76" w:rsidP="00431D29">
+          <w:p w14:paraId="3F079499" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="00D44F1B" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D44F1B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>USK/BSK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="442C5ED0" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="00D44F1B" w:rsidRDefault="00D30A76" w:rsidP="00CE1776">
+          <w:p w14:paraId="20DC9670" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="00D44F1B" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D44F1B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>11h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="753E1ED0" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="00D44F1B" w:rsidRDefault="00D30A76" w:rsidP="00CE1776">
+          <w:p w14:paraId="49840CE5" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="00D44F1B" w:rsidRDefault="00CC503F" w:rsidP="00047720">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D44F1B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>11h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50532E43" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRDefault="00D30A76" w:rsidP="00D30A76">
+    <w:p w14:paraId="263E6285" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2222AA5E" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRDefault="00D30A76" w:rsidP="0023208D">
+    <w:p w14:paraId="4256411D" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="07E59F99">
         <w:t>Frånvaro/semester</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26EE8C73" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="0023208D" w:rsidRDefault="00D30A76" w:rsidP="00922E0E">
+    <w:p w14:paraId="020CC33D" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="0023208D" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023208D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Medarbetare ska meddela önskemål om ledighet med så god framförhållning som möjligt (särskilt vid längre ledighet utanför sommarperioden). Semesterönskemål meddelas via sökning i Heroma. Om ISP-schema används söks semestern först på liggande grundschema och därefter åter i samband med schemaplanering. För en veckas semester kan man i planeringen lägga max en </w:t>
+        <w:t xml:space="preserve">Medarbetare ska meddela önskemål om ledighet med så god framförhållning som möjligt (särskilt vid längre ledighet utanför sommarperioden). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F74DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Semesterönskemål meddelas via sökning i TESSA. Om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023208D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ISP-schema används söks semestern först på liggande grundschema och därefter åter i samband med schemaplanering. För en veckas semester kan man i planeringen lägga max en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0023208D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>helgtur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0023208D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> och en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0023208D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>nattur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0023208D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. För sommarperioden upprättas särskilt regelverk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288EE960" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRDefault="00D30A76" w:rsidP="0023208D">
+    <w:p w14:paraId="3EAABC7F" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="07E59F99">
         <w:t>Planeringsprocessen ISP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9BDA4D" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="00345F32" w:rsidRDefault="00D30A76" w:rsidP="00345F32">
+    <w:p w14:paraId="370E3CF7" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="00345F32" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00345F32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Planeringsperiod</w:t>
       </w:r>
       <w:r w:rsidRPr="00345F32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>: Medarbetaren planerar sitt schema i självservice. Om schema inte är planerat under planeringsperioden tilldelas medarbetaren ett schema.</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F74DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Medarbetaren planerar sitt schema i TESSA.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00345F32">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Om schema inte är planerat under planeringsperioden tilldelas medarbetaren ett schema.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1267F5" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="00345F32" w:rsidRDefault="00D30A76" w:rsidP="00345F32">
+    <w:p w14:paraId="38459EA1" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="00345F32" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00345F32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Justeringsperiod</w:t>
       </w:r>
       <w:r w:rsidRPr="00345F32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>: Arbetsgruppen ansvarar för att vara aktiv under justeringsperioden och att alla arbetspass är täckta med rätt kompetens, samt att det finns en jämn planering avseende under- och överturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702AED61" w14:textId="2438E827" w:rsidR="00D30A76" w:rsidRPr="00345F32" w:rsidRDefault="00D30A76" w:rsidP="00345F32">
+    <w:p w14:paraId="61E36A97" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="00345F32" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00345F32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Slutjustering</w:t>
       </w:r>
       <w:r w:rsidRPr="00345F32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>: Schemajusterare säkerställer en jämn schemaplanering och kontrollerar att tillräcklig kompetens finns på arbetspassen och påtalar ändringar som måste göras. Chef ansvarar för att schemat har planerats så att det täcker verksamhetens behov. Om så inte är fallet görs slutjustering samt kontroll av följsamhet till lagar och regler.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E1981A" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="00345F32" w:rsidRDefault="00D30A76" w:rsidP="00345F32">
+    <w:p w14:paraId="6C7D1678" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="00345F32" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00345F32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Fastställande av schema</w:t>
       </w:r>
       <w:r w:rsidRPr="00345F32">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>: Chef/teamledare godkänner/fastställer schema senast 2 veckor innan schemat ska gälla</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD919E6" w14:textId="003D8B75" w:rsidR="001F50A8" w:rsidRDefault="001F50A8">
+    <w:p w14:paraId="15D3DDDA" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B4E872" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRDefault="00D30A76" w:rsidP="001F50A8">
+    <w:p w14:paraId="7BF2A92B" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="07E59F99">
         <w:lastRenderedPageBreak/>
         <w:t>Ändring efter fastställande av ISP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07461251" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="001F50A8" w:rsidRDefault="00D30A76" w:rsidP="00922E0E">
+    <w:p w14:paraId="2750C092" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="001F50A8" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F50A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Om behov av kortare ledighet uppkommer under fastställd schemaperiod används i första hand byte av arbetspass med kollega.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26396A0B" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRDefault="00D30A76" w:rsidP="001F50A8">
+    <w:p w14:paraId="5FF874E2" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="07E59F99">
         <w:t>Storhelger</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A5FFD1" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="001F50A8" w:rsidRDefault="00D30A76" w:rsidP="00922E0E">
+    <w:p w14:paraId="59A8E5C1" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="001F50A8" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F50A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Ett särskilt storhelgsschema upprättas. Detta bör inkludera vilka storhelgdagar som planeras separat, antal storhelgsdagar medarbetaren ska tjänstgöra, hur tjänstgöring ska planeras dessa dagar och med vilken frekvens man förväntas arbeta till exempel julafton.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1253A3E9" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRPr="001F50A8" w:rsidRDefault="00D30A76" w:rsidP="00922E0E">
+    <w:p w14:paraId="3F830D48" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="001F50A8" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00470E49">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Om grundschema används istället för ISP så gäller det schema fullt ut och inget speciellt storhelgsschema tillskapas.</w:t>
+        <w:t xml:space="preserve">Om grundschema används </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00470E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>istället</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00470E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för ISP så gäller det schema fullt ut och inget speciellt storhelgsschema tillskapas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E3B5033" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRDefault="00D30A76" w:rsidP="00D30A76">
+    <w:p w14:paraId="21A159C7" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4480A2BF" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRDefault="00D30A76" w:rsidP="00D30A76">
+    <w:p w14:paraId="45FDD9DF" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15F05AB9" w14:textId="77777777" w:rsidR="00D30A76" w:rsidRDefault="00D30A76" w:rsidP="00D30A76">
+    <w:p w14:paraId="369C0ACB" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRDefault="00CC503F" w:rsidP="00CC503F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="2621699C" w14:textId="77777777" w:rsidR="008010C3" w:rsidRPr="008010C3" w:rsidRDefault="008010C3" w:rsidP="008010C3"/>
-    <w:sectPr w:rsidR="008010C3" w:rsidRPr="008010C3" w:rsidSect="00330F6A">
+    <w:p w14:paraId="1B56CBDD" w14:textId="77777777" w:rsidR="00CC503F" w:rsidRPr="008010C3" w:rsidRDefault="00CC503F" w:rsidP="00CC503F"/>
+    <w:p w14:paraId="2621699C" w14:textId="77777777" w:rsidR="008010C3" w:rsidRPr="00CC503F" w:rsidRDefault="008010C3" w:rsidP="00CC503F"/>
+    <w:sectPr w:rsidR="008010C3" w:rsidRPr="00CC503F" w:rsidSect="00330F6A">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="332FC9E6" w14:textId="77777777" w:rsidR="00D35DBC" w:rsidRDefault="00D35DBC">
+    <w:p w14:paraId="03395051" w14:textId="77777777" w:rsidR="00E86E77" w:rsidRDefault="00E86E77">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E1FCAAD" w14:textId="77777777" w:rsidR="00D35DBC" w:rsidRDefault="00D35DBC">
+    <w:p w14:paraId="2D02E6D5" w14:textId="77777777" w:rsidR="00E86E77" w:rsidRDefault="00E86E77">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5FC6ED87" w14:textId="77777777" w:rsidR="00D35DBC" w:rsidRDefault="00D35DBC">
+    <w:p w14:paraId="32D6D219" w14:textId="77777777" w:rsidR="00E86E77" w:rsidRDefault="00E86E77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Geneva"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="2D4C1147" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -2290,51 +2338,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2368,73 +2416,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F92792C" w14:textId="77777777" w:rsidR="00D35DBC" w:rsidRDefault="00D35DBC"/>
+    <w:p w14:paraId="22D6052F" w14:textId="77777777" w:rsidR="00E86E77" w:rsidRDefault="00E86E77"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14142F79" w14:textId="77777777" w:rsidR="00D35DBC" w:rsidRDefault="00D35DBC">
+    <w:p w14:paraId="76BB6033" w14:textId="77777777" w:rsidR="00E86E77" w:rsidRDefault="00E86E77">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="436108AC" w14:textId="77777777" w:rsidR="00D35DBC" w:rsidRDefault="00D35DBC">
+    <w:p w14:paraId="327FFA5A" w14:textId="77777777" w:rsidR="00E86E77" w:rsidRDefault="00E86E77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2512,51 +2560,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="5C36AAEB" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666433" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2719,51 +2767,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5155,54 +5203,54 @@
   <w:num w:numId="16" w16cid:durableId="744104467">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="530999007">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1069495873">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="780800799">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1858932480">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2123373553">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1078672403">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -5330,50 +5378,51 @@
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D1129"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F6D64"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="00431D29"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="00465028"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470E49"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="00481839"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
@@ -5563,82 +5612,84 @@
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC503F"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE1776"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D30A76"/>
     <w:rsid w:val="00D35DBC"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D44F1B"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF49DF"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
+    <w:rsid w:val="00E86E77"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
@@ -5668,51 +5719,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8083,51 +8134,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8469,71 +8520,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>594</Words>
-  <Characters>3151</Characters>
+  <Words>524</Words>
+  <Characters>3382</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>137</Lines>
+  <Paragraphs>90</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Schemaregler för omvårdnadspersonal</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3738</CharactersWithSpaces>
+  <CharactersWithSpaces>3825</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Schemaregler för omvårdnadspersonal</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Ewelyn Persson</lastModifiedBy>
-  <revision>40</revision>
+  <revision>41</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>