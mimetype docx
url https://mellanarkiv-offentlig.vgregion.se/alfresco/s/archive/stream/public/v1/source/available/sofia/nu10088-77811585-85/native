--- v0 (2026-03-19)
+++ v1 (2026-06-13)
@@ -1,45 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="37717082" w14:textId="77777777" w:rsidR="00A90090" w:rsidRDefault="00A90090" w:rsidP="00A90090">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="48"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE0D4E">
         <w:rPr>
           <w:sz w:val="48"/>
@@ -121,69 +125,70 @@
         <w:t>Beredning, dispensering och administrering av radiofarmaka dokumenteras vanligtvis i IBC-NM. Om systemet eller någon del av systemet inte fungerar behöver en reservrutin finnas som beskriver hur dokumentation ska utföras så kraven på spårbarhet uppfylls.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AB5E6A6" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00FE0D4E" w:rsidRDefault="00A90090" w:rsidP="00A90090">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
           <w:kern w:val="32"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE0D4E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
           <w:kern w:val="32"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Förändring sedan föregående version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5E3436" w14:textId="77777777" w:rsidR="00A90090" w:rsidRDefault="00A90090" w:rsidP="00A90090">
+    <w:p w14:paraId="48076C49" w14:textId="77CABB90" w:rsidR="00602E56" w:rsidRDefault="00602E56" w:rsidP="00A90090">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="565"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC497B">
-[...4 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>Lagt blanketter som bilaga.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Skrivit in placering av pärmar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C05E783" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00FE0D4E" w:rsidRDefault="00A90090" w:rsidP="00A90090">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
           <w:kern w:val="32"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE0D4E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
           <w:kern w:val="32"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Rutin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="698F7C02" w14:textId="77777777" w:rsidR="00A90090" w:rsidRDefault="00A90090" w:rsidP="00A90090">
@@ -227,129 +232,167 @@
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">IBC-NM ska alltid användas då det är möjligt, denna reservrutin ska bara användas i nödfall. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37544FC1" w14:textId="77777777" w:rsidR="00A90090" w:rsidRDefault="00A90090" w:rsidP="00A90090">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="565" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>För att upprätthålla kompetensen ska reservrutinen testas av all beredande personal en gång om året.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38846625" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="000276B0" w:rsidRDefault="00A90090" w:rsidP="00A90090">
+    <w:p w14:paraId="28F556C5" w14:textId="3E864547" w:rsidR="00AA748B" w:rsidRDefault="006D4507" w:rsidP="00A90090">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="565" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Problem med IBC-NM anmäls genom att ringa IT-</w:t>
+      </w:r>
+      <w:r w:rsidR="00824DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>support (010-473 71 00)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC00C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. S</w:t>
+      </w:r>
+      <w:r w:rsidR="00824DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>äg gärna att systemet är en viktig del av patientflödet och behöver fungera igen så snart som möjligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38846625" w14:textId="6907B653" w:rsidR="00A90090" w:rsidRPr="000276B0" w:rsidRDefault="00A90090" w:rsidP="00A90090">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="133" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000276B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">När reservrutin används ska en avvikelse skrivas i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000276B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>MedControl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000276B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>. Problem med IBC-NM anmäls via Serviceportalen (skriv IBC-NM i rubriken).</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A4F7AC6" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="000276B0" w:rsidRDefault="00A90090" w:rsidP="00A90090">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="565" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Meddela sektionsledare, sakkunnig farmaceut samt sjukhusfysiker när reservrutin används.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="548B9578" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00FE0D4E" w:rsidRDefault="00A90090" w:rsidP="00A90090">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
           <w:kern w:val="32"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE0D4E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
           <w:kern w:val="32"/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Beredning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09F21049" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Aktivitetsmätning utförs i IBC-Lite (se bilaga 1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26678561" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -425,97 +468,107 @@
         <w:t>I Uddevalla i genomräckningsskåp, på NÄL en i beredningsrum och en i dispenseringsrum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752766B2" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Beredningen utförs enligt beredningskort för respektive kit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039BA85D" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidDel="00D149B3" w:rsidRDefault="00A90090" w:rsidP="00A90090">
+    <w:p w14:paraId="039BA85D" w14:textId="09336ABF" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidDel="00D149B3" w:rsidRDefault="00A90090" w:rsidP="00A90090">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fyll i blanketten </w:t>
-[...20 lines deleted...]
-      </w:hyperlink>
+        <w:t>Fyll i blanketten</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2D49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE588D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Eluering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE588D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och beredning av radiofarmaka</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2D49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (bilaga 3).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0596A845" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Fyll i etikett med uppgift om aktivitet, aktivitetskoncentration, datum, tid, versionsnummer och signatur. Placera etiketten på blyskyddet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FC2002E" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
@@ -657,51 +710,51 @@
         <w:t>OBS!</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> Boka ej in som kit utan som aktivt preparat med </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99m</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Tc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703763DF" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="000276B0" w:rsidRDefault="00A90090" w:rsidP="00A90090">
+    <w:p w14:paraId="703763DF" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00577CB7" w:rsidRDefault="00A90090" w:rsidP="00A90090">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Korrigera lagret i IBC-NM (se </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00DC497B">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -739,589 +792,797 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>elueringsflaskor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> och kit som har använts vid beredningen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17FF4E83" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="000276B0" w:rsidRDefault="00A90090" w:rsidP="00A90090">
-[...49 lines deleted...]
-    <w:p w14:paraId="76D3B958" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
+    <w:p w14:paraId="079D5E57" w14:textId="08D08AB0" w:rsidR="00577CB7" w:rsidRDefault="00577CB7" w:rsidP="00A90090">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577CB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>fylld</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blankett sätts in i pärm:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BCC596" w14:textId="22F4AA63" w:rsidR="00C37B30" w:rsidRDefault="00C37B30" w:rsidP="00C37B30">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NÄL: </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC00C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skåpet i dispenseringen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB135EE" w14:textId="773A9B40" w:rsidR="00C37B30" w:rsidRPr="00577CB7" w:rsidRDefault="00C37B30" w:rsidP="00C37B30">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uddevalla: </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC00C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> injektionsrummet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FF4E83" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="000276B0" w:rsidRDefault="00A90090" w:rsidP="00A90090">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3873ABAA" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00FE0D4E" w:rsidRDefault="00A90090" w:rsidP="00A90090">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>Dispensering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488D7BD0" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text2"/>
-[...1 lines deleted...]
-        <w:t>Utför manuell kontroll av aktivitetsmätare i IBC-Lite enligt bilaga 1.</w:t>
+        </w:rPr>
+        <w:t>Aktivitetsmätning utförs i IBC-Lite (se bilaga 1).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337A5C8E" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
+    <w:p w14:paraId="76D3B958" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>Blanketter, beredningskort, doseringstabeller och etiketter finns på intranätet samt samlat i pärm. I Uddevalla i genomräckningsskåp, på NÄL en i beredningsrum och en i dispenseringsrum.</w:t>
+        <w:t>Utför manuell kontroll av aktivitetsmätare i IBC-Lite enligt bilaga 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783D8987" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
+    <w:p w14:paraId="337A5C8E" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>Kontrollera vilken dos patienten ska få i aktuellt beredningskort eller doseringstabell</w:t>
+        <w:t>Blanketter, beredningskort, doseringstabeller och etiketter finns på intranätet samt samlat i pärm. I Uddevalla i genomräckningsskåp, på NÄL en i beredningsrum och en i dispenseringsrum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD1E6FE" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
+    <w:p w14:paraId="783D8987" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dra upp sprutan. Kompensera för tid och det som fastnar i sprutan (50% för </w:t>
-[...15 lines deleted...]
-        <w:t>, 10% för övriga)</w:t>
+        <w:t>Kontrollera vilken dos patienten ska få i aktuellt beredningskort eller doseringstabell</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E978E4A" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
+    <w:p w14:paraId="6BD1E6FE" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fyll i blanketten: </w:t>
-[...10 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">Dra upp sprutan. Kompensera för tid och det som fastnar i sprutan (50% för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>NanoHSA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>, 10% för övriga)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473A9C00" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
+    <w:p w14:paraId="6E978E4A" w14:textId="61CFBE7A" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>Märk uppdragen spruta med etikett med uppgift om personnummer, namn, radiofarmaka, aktivitet och klockslag vid dispensering, datum, sprutnummer och signatur. Personnummer och namn behöver inte noteras om administrering sker i direkt anslutning till dispenseringen.</w:t>
+        <w:t xml:space="preserve">Fyll i blanketten: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Dispensering av radiofarmaka</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (bilaga 4).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7F943A" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
+    <w:p w14:paraId="473A9C00" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>Eftermätning utförs manuellt i IBC-Lite och dras bort från den dragna dosen. Korrigering för tid behöver ej göras.</w:t>
+        <w:t xml:space="preserve">Märk uppdragen spruta med etikett med uppgift om personnummer, namn, radiofarmaka, aktivitet och klockslag vid dispensering, datum, sprutnummer och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>signatur. Personnummer och namn behöver inte noteras om administrering sker i direkt anslutning till dispenseringen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6641F2" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
+    <w:p w14:paraId="2E7F943A" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>Vid dokumentation i IDS7 skriv en kommentar om att reservrutin använts.</w:t>
+        <w:t>Eftermätning utförs manuellt i IBC-Lite och dras bort från den dragna dosen. Korrigering för tid behöver ej göras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FCC8B1" w14:textId="77777777" w:rsidR="00A90090" w:rsidRDefault="00A90090" w:rsidP="00A90090">
-[...78 lines deleted...]
-    <w:p w14:paraId="0295381B" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
+    <w:p w14:paraId="6F6641F2" w14:textId="77777777" w:rsidR="00A90090" w:rsidRDefault="00A90090" w:rsidP="00A90090">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>Tjänstgörande biomedicinsk analytiker ansvarar för dokumentationen.</w:t>
+        <w:t>Vid dokumentation i IDS7 skriv en kommentar om att reservrutin använts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319609A6" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
+    <w:p w14:paraId="59C7B004" w14:textId="77777777" w:rsidR="00D94C9E" w:rsidRDefault="00D94C9E" w:rsidP="00D94C9E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC497B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sektionsledare ansvarar för att aktuella etiketter och dokument finns i pärmarna. Sök efter ”Etikett” i SOFIA </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DC497B">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577CB7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>Sharepoint</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DC497B">
+        <w:t>fylld</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Klinisk fysiologi/</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DC497B">
+        <w:t xml:space="preserve"> blankett sätts in i pärm:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB87400" w14:textId="7DC122E3" w:rsidR="00D94C9E" w:rsidRDefault="00D94C9E" w:rsidP="00D94C9E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>NuklearAdministrering</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DC497B">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">NÄL: </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3BCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skåpet i dispenseringen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FCF4BB" w14:textId="3C679381" w:rsidR="00A90090" w:rsidRDefault="00A90090" w:rsidP="00A90090">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="42A547FE" w14:textId="49B76456" w:rsidR="00D94C9E" w:rsidRPr="002E26B4" w:rsidRDefault="00D94C9E" w:rsidP="002E26B4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uddevalla: </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3BCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> injektionsrummet</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2185CFA2" w14:textId="77777777" w:rsidR="00D1322D" w:rsidRDefault="00D1322D" w:rsidP="00A90090">
-[...27 lines deleted...]
-    <w:p w14:paraId="3BEF8072" w14:textId="61F261B9" w:rsidR="0002232A" w:rsidRPr="00FE0D4E" w:rsidRDefault="0002232A" w:rsidP="0002232A">
+    <w:p w14:paraId="3CABF7CE" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00FE0D4E" w:rsidRDefault="00A90090" w:rsidP="00A90090">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
           <w:kern w:val="32"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE0D4E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
           <w:kern w:val="32"/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>BILAGA 1</w:t>
+        <w:t>Generatorhiss ur funktion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E1F5E77" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00FE0D4E" w:rsidRDefault="0002232A" w:rsidP="0002232A">
+    <w:p w14:paraId="2C4E7AF2" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Om generatorhissen är ur funktion kan den öppnas som vid generatorbyte och generatorn elueras. Om mer än en dag, kontakta sjukhusfysiker för att diskutera strålskyddsaspekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CF58F9" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00FE0D4E" w:rsidRDefault="00A90090" w:rsidP="00A90090">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
           <w:kern w:val="32"/>
           <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="637ECD30">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>Ansvar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0295381B" w14:textId="77777777" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Tjänstgörande biomedicinsk analytiker ansvarar för dokumentationen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319609A6" w14:textId="0266B229" w:rsidR="00A90090" w:rsidRPr="00DC497B" w:rsidRDefault="00A90090" w:rsidP="00A90090">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sektionsledare ansvarar för att aktuella etiketter och dokument finns i pärmarna. Sök efter ”Etikett” i SOFIA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Sharepoint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kliniskfysiologi/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>NuklearAdministrering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2185CFA2" w14:textId="77777777" w:rsidR="00D1322D" w:rsidRDefault="00D1322D" w:rsidP="00A90090">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A9BEF5E" w14:textId="77777777" w:rsidR="0002232A" w:rsidRDefault="0002232A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEF8072" w14:textId="61F261B9" w:rsidR="0002232A" w:rsidRPr="00FE0D4E" w:rsidRDefault="0002232A" w:rsidP="0002232A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>BILAGA 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1F5E77" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00FE0D4E" w:rsidRDefault="0002232A" w:rsidP="0002232A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
           <w:kern w:val="32"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="637ECD30">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Reservrutin Användning av aktivitetsmätare i IBC Lite</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BC154E8" w14:textId="51080F53" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="00BB2049">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EEF8761" wp14:editId="109F228B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EEF8761" wp14:editId="109F228B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5113655</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>212090</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="381000" cy="405130"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="256779815" name="Bildobjekt 1" descr="En bild som visar text, Teckensnitt, Grafik, logotyp&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="256779815" name="Bildobjekt 1" descr="En bild som visar text, Teckensnitt, Grafik, logotyp&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15"/>
+                    <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="381000" cy="405130"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
@@ -1546,68 +1807,68 @@
         <w:t>Cs-källan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3275C58B" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="0002232A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Välj nuklid Cs-137 i IBC Lite enligt bilden nedan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2841BB" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="0002232A">
+    <w:p w14:paraId="6B2841BB" w14:textId="77C3418B" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="0002232A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="1304" w:firstLine="1304"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="200334D6" wp14:editId="360EA745">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="200334D6" wp14:editId="360EA745">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2366645</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>959485</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1152525" cy="464820"/>
                 <wp:effectExtent l="76200" t="19050" r="85725" b="87630"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2038822142" name="Grupp 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1152525" cy="464820"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="1152525" cy="464820"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
@@ -1711,51 +1972,51 @@
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                 </w:rPr>
                                 <w:t>Cs-137</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="200334D6" id="Grupp 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:186.35pt;margin-top:75.55pt;width:90.75pt;height:36.6pt;z-index:251658241;mso-width-relative:margin" coordsize="11525,4648" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtaWRQKwQAAHMMAAAOAAAAZHJzL2Uyb0RvYy54bWzsV11v2zYUfR+w/0DovbEl2bFlxCmCpA4G&#10;ZG2wdMgzJVEfAyVyJB07/fU7l5IcOU6HosX2MCwBFJG8uh+H9xwyF+/3jWRPwthatesgPJsGTLSZ&#10;yuu2XAe/f968WwbMOt7mXKpWrINnYYP3lz//dLHTKxGpSslcGAYnrV3t9DqonNOrycRmlWi4PVNa&#10;tFgslGm4w9CUk9zwHbw3chJNp+eTnTK5NioT1mL2plsMLr3/ohCZ+1QUVjgm1wFyc/5p/DOl5+Ty&#10;gq9Kw3VVZ30a/DuyaHjdIujB1Q13nG1NfeKqqTOjrCrcWaaaiSqKOhO+BlQTTl9Vc2vUVvtaytWu&#10;1AeYAO0rnL7bbfbx6dboB31vgMROl8DCj6iWfWEa+oss2d5D9nyATOwdyzAZhvMIvwHLsDY7ny2j&#10;HtOsAvAnn2XVh7//cDKEnRwls9NoD/uCgP0xBB4qroUH1q6AwL1hdY5aZtPlNImnyyhgLW/QrR+k&#10;rLVlMbUJpQDbA1R2ZYHaV3GK59EMuPj+OoC1CGdzdCFhFYZRnPj1Q8l8pY11t0I1jF7WgfDhKVG+&#10;4k931sEbrAcrmm7VppbSR5Et262DaDlf0HZwkKmQ3OG10SjOtmXAuCzB0swZ79IqWef0OTmypkyv&#10;pWFPHEzZbKb4oeQR7siMYt9wW3V2fqk3ky25EZ5zSJUGauuEeajyHUvl1vzGkcbMO2Z5TfVFMUXB&#10;AISc+xWMjHKPtav8FlG7nSRHHvAZzXOpK96lEs9pss+4q8Vnf8jBj0bpocGGLaS3VOXP6ANE951u&#10;dbapUesdt+6eG2gCUoPOuU94FFIBadW/BaxS5stb82SPRsVqwHbQGOzCn1tuRMDkLy1aOAlnM7h1&#10;fjCbL8AdZsYr6Xil3TbXCpsTQlF15l/J3snhtTCqeYQcXlFULPE2Q+xuv/vBteu0D4KaiasrbwYh&#10;0tzdtQ86I+eEK+3y5/0jN7rvRIcW/qgG2px0Y2dLX7bqautUUftWfcEV4NMAFO6I9I9z+TxKomQR&#10;hoCho/K94S7dpqnkK2Z4zkLqFcrpmzgd44dodSqAyzAJB07H4XKxGJpwUM+BrT2SKTZImGsuJTqz&#10;Q9tTm8Ar8z5Znv+BXS4aib4DIVl0Hi19wsc20KkXmxDd43Vg7CU+sgiTefKG0Wxs9C5eJOGiJ1Kf&#10;2SvNwXHpZeMVVbtiStuTv7RMKzT5mwzG9ix9p7m6dR2Bw47WvgRb8Vy8Mc3dryrv50k7Bqx78fIU&#10;L62Hso/ee6WpI4XD1eE0BZKQHp9vyMArztcyAGQHJGTdgn44tMNzXFkoBLMZlyIncDrFGiClPDsd&#10;T7pT9YdkfFTkqJ5kUEpAMgZ0OsyT5o8U1Iv8cEz8Z/Xf7dN9rwj/HwX/1lHgL3m42XbE7W7hdHUe&#10;j/3R8fK/wuVfAAAA//8DAFBLAwQUAAYACAAAACEANdgTdeEAAAALAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPUUvDMBSF3wX/Q7iCby5NujqpTccY6tMQ3ATxLWvu2rImKU3Wdv/e65M+Xs7HOd8t1rPt&#10;2IhDaL1TIBYJMHSVN62rFXweXh+egIWondGdd6jgigHW5e1NoXPjJ/eB4z7WjEpcyLWCJsY+5zxU&#10;DVodFr5HR9nJD1ZHOoeam0FPVG47LpPkkVvdOlpodI/bBqvz/mIVvE162qTiZdydT9vr9yF7/9oJ&#10;VOr+bt48A4s4xz8YfvVJHUpyOvqLM4F1CtKVXBFKQSYEMCKybCmBHRVIuUyBlwX//0P5AwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG1pZFArBAAAcwwAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADXYE3XhAAAACwEAAA8AAAAAAAAAAAAAAAAAhQYA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACTBwAAAAA=&#10;">
+              <v:group w14:anchorId="200334D6" id="Grupp 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:186.35pt;margin-top:75.55pt;width:90.75pt;height:36.6pt;z-index:251658240;mso-width-relative:margin" coordsize="11525,4648" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtaWRQKwQAAHMMAAAOAAAAZHJzL2Uyb0RvYy54bWzsV11v2zYUfR+w/0DovbEl2bFlxCmCpA4G&#10;ZG2wdMgzJVEfAyVyJB07/fU7l5IcOU6HosX2MCwBFJG8uh+H9xwyF+/3jWRPwthatesgPJsGTLSZ&#10;yuu2XAe/f968WwbMOt7mXKpWrINnYYP3lz//dLHTKxGpSslcGAYnrV3t9DqonNOrycRmlWi4PVNa&#10;tFgslGm4w9CUk9zwHbw3chJNp+eTnTK5NioT1mL2plsMLr3/ohCZ+1QUVjgm1wFyc/5p/DOl5+Ty&#10;gq9Kw3VVZ30a/DuyaHjdIujB1Q13nG1NfeKqqTOjrCrcWaaaiSqKOhO+BlQTTl9Vc2vUVvtaytWu&#10;1AeYAO0rnL7bbfbx6dboB31vgMROl8DCj6iWfWEa+oss2d5D9nyATOwdyzAZhvMIvwHLsDY7ny2j&#10;HtOsAvAnn2XVh7//cDKEnRwls9NoD/uCgP0xBB4qroUH1q6AwL1hdY5aZtPlNImnyyhgLW/QrR+k&#10;rLVlMbUJpQDbA1R2ZYHaV3GK59EMuPj+OoC1CGdzdCFhFYZRnPj1Q8l8pY11t0I1jF7WgfDhKVG+&#10;4k931sEbrAcrmm7VppbSR5Et262DaDlf0HZwkKmQ3OG10SjOtmXAuCzB0swZ79IqWef0OTmypkyv&#10;pWFPHEzZbKb4oeQR7siMYt9wW3V2fqk3ky25EZ5zSJUGauuEeajyHUvl1vzGkcbMO2Z5TfVFMUXB&#10;AISc+xWMjHKPtav8FlG7nSRHHvAZzXOpK96lEs9pss+4q8Vnf8jBj0bpocGGLaS3VOXP6ANE951u&#10;dbapUesdt+6eG2gCUoPOuU94FFIBadW/BaxS5stb82SPRsVqwHbQGOzCn1tuRMDkLy1aOAlnM7h1&#10;fjCbL8AdZsYr6Xil3TbXCpsTQlF15l/J3snhtTCqeYQcXlFULPE2Q+xuv/vBteu0D4KaiasrbwYh&#10;0tzdtQ86I+eEK+3y5/0jN7rvRIcW/qgG2px0Y2dLX7bqautUUftWfcEV4NMAFO6I9I9z+TxKomQR&#10;hoCho/K94S7dpqnkK2Z4zkLqFcrpmzgd44dodSqAyzAJB07H4XKxGJpwUM+BrT2SKTZImGsuJTqz&#10;Q9tTm8Ar8z5Znv+BXS4aib4DIVl0Hi19wsc20KkXmxDd43Vg7CU+sgiTefKG0Wxs9C5eJOGiJ1Kf&#10;2SvNwXHpZeMVVbtiStuTv7RMKzT5mwzG9ix9p7m6dR2Bw47WvgRb8Vy8Mc3dryrv50k7Bqx78fIU&#10;L62Hso/ee6WpI4XD1eE0BZKQHp9vyMArztcyAGQHJGTdgn44tMNzXFkoBLMZlyIncDrFGiClPDsd&#10;T7pT9YdkfFTkqJ5kUEpAMgZ0OsyT5o8U1Iv8cEz8Z/Xf7dN9rwj/HwX/1lHgL3m42XbE7W7hdHUe&#10;j/3R8fK/wuVfAAAA//8DAFBLAwQUAAYACAAAACEANdgTdeEAAAALAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPUUvDMBSF3wX/Q7iCby5NujqpTccY6tMQ3ATxLWvu2rImKU3Wdv/e65M+Xs7HOd8t1rPt&#10;2IhDaL1TIBYJMHSVN62rFXweXh+egIWondGdd6jgigHW5e1NoXPjJ/eB4z7WjEpcyLWCJsY+5zxU&#10;DVodFr5HR9nJD1ZHOoeam0FPVG47LpPkkVvdOlpodI/bBqvz/mIVvE162qTiZdydT9vr9yF7/9oJ&#10;VOr+bt48A4s4xz8YfvVJHUpyOvqLM4F1CtKVXBFKQSYEMCKybCmBHRVIuUyBlwX//0P5AwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG1pZFArBAAAcwwAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADXYE3XhAAAACwEAAA8AAAAAAAAAAAAAAAAAhQYA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACTBwAAAAA=&#10;">
                 <v:oval id="Ellips 3" o:spid="_x0000_s1027" style="position:absolute;top:3524;width:1714;height:1124;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDR3xRcxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8X9h3CDfYiM5mTUatRxkAcDJQ5P8DR3Jpqc6lNrPXbm4Gwx/v9v/myd7XoqA2VZw0vIwWCuPCm&#10;4lLD/mf1nIEIEdlg7Zk0XCnAcvEwmGNu/IW/qdvFUqQQDjlqsDE2uZShsOQwjHxDnLhf3zqM6WxL&#10;aVq8pHBXy7FSb9JhxanBYkMflorj7uw0yEO1Ptp9nH5tN9uN9+Y07FYnrZ8e+/cZiEh9/Bff3Z8m&#10;zZ+oTE1fVTaGv58SAHJxAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANHfFFzHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" strokecolor="red" strokeweight="2.25pt">
                   <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
                 </v:oval>
                 <v:shapetype id="_x0000_t47" coordsize="21600,21600" o:spt="47" adj="-8280,24300,-1800,4050" path="m@0@1l@2@3nfem,l21600,r,21600l,21600xe">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="val #0"/>
                     <v:f eqn="val #1"/>
                     <v:f eqn="val #2"/>
                     <v:f eqn="val #3"/>
                   </v:formulas>
                   <v:path arrowok="t" o:extrusionok="f" gradientshapeok="t" o:connecttype="custom" o:connectlocs="@0,@1;10800,0;10800,21600;0,10800;21600,10800"/>
                   <v:handles>
                     <v:h position="#0,#1"/>
                     <v:h position="#2,#3"/>
                   </v:handles>
                   <o:callout v:ext="edit" type="oneSegment" on="t"/>
                 </v:shapetype>
                 <v:shape id="Pratbubbla: rad 1" o:spid="_x0000_s1028" type="#_x0000_t47" style="position:absolute;left:3333;width:8192;height:3187;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBfJmODywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LasMw&#10;EEX3hfyDmEB3jWwXksaNEvoKFEIXdpKuB2tqm1ojYymx+/edRaHL4c49l7PZTa5TVxpC69lAukhA&#10;EVfetlwbOB33dw+gQkS22HkmAz8UYLed3Wwwt37kgq5lrJVAOORooImxz7UOVUMOw8L3xJJ9+cFh&#10;lHOotR1wFLjrdJYkS+2wZVlosKeXhqrv8uKE8vZZlK9FkaWXVb0/338cxufzwZjb+fT0CCrSFP+f&#10;/9rv1sAyW2frVZqKhCiJDujtLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBfJmODywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" adj="-8190,25831,26,5677" fillcolor="#0069af" strokecolor="#006198">
                   <v:fill color2="#9dc0f2" rotate="t" angle="180" focus="100%" type="gradient">
                     <o:fill v:ext="view" type="gradientUnscaled"/>
                   </v:fill>
                   <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
                   <v:textbox>
                     <w:txbxContent>
@@ -1785,123 +2046,129 @@
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B33DE60" wp14:editId="3FE700B0">
             <wp:extent cx="2258170" cy="1693691"/>
             <wp:effectExtent l="0" t="0" r="8890" b="1905"/>
             <wp:docPr id="580353259" name="Bildobjekt 2" descr="En bild som visar text, skärmbild, nummer, Teckensnitt&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="580353259" name="Bildobjekt 2" descr="En bild som visar text, skärmbild, nummer, Teckensnitt&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2372196" cy="1779213"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:r w:rsidR="008D4A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="026E93C8" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="0002232A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Om den inte finns i snabblistan, klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C122480" wp14:editId="7F0EFDB1">
             <wp:extent cx="368935" cy="332740"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="260469389" name="Bildobjekt 1" descr="En bild som visar symbol&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="260469389" name="Bildobjekt 1" descr="En bild som visar symbol&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="368935" cy="332740"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> och välj </w:t>
       </w:r>
@@ -1952,10132 +2219,4747 @@
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Cs</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> -flaskan i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>dippern</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> och sänk ned i aktivitetsmätaren. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E36E84" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="0002232A">
+    <w:p w14:paraId="04E36E84" w14:textId="1C692D44" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="0002232A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Läs av värdet och kontrollera att det är inom godkänt intervall i tabellerna på nästkommande sidor. Läs av för aktuellt kvartal och år. Godkänd aktivitet är ± 5 % från aktiviteten, se ”Godkänt intervall” i tabellen.</w:t>
+        <w:t>Läs av värdet och kontrollera att det är inom godkänt intervall i tabelle</w:t>
+      </w:r>
+      <w:r w:rsidR="00283B55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> på näst</w:t>
+      </w:r>
+      <w:r w:rsidR="00283B55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sid</w:t>
+      </w:r>
+      <w:r w:rsidR="00283B55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Läs av för aktuellt kvartal och år. Godkänd aktivitet är ± 5 % från aktiviteten, se ”Godkänt intervall” i tabellen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24137481" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="0002232A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ta bort </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>137</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Cs</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>-flaskan från aktivitetsmätaren.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19693555" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="0002232A">
+    <w:p w14:paraId="19693555" w14:textId="3B3EEAD2" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="005A2D8B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="-285" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Om godkänt, fyll i OK i Blanketten</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A2D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Eluering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A2D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och beredning av radiofarmaka</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(beredningsrum) alternativt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Dispensering av radiofarmaka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Dispenseringsrum). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742FC7C1" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="0002232A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...21 lines deleted...]
-      </w:hyperlink>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Välj åter Tc-99m i snabblistan. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text2"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (Dispenseringsrum). </w:t>
+        </w:rPr>
+        <w:t>Skriv upp bakgrundsvärdet i respektive blankett. Nu kan aktivitetsmätaren användas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="742FC7C1" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="0002232A">
+    <w:p w14:paraId="680F3B0F" w14:textId="77777777" w:rsidR="0002232A" w:rsidRDefault="0002232A" w:rsidP="0002232A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Om underkänd, Kontrollera att inga andra strålkällor finns i närheten som kan störa mätningen, Starta om IBC-Lite, och prova igen. Om fortfarande underkänd, Använd inte aktivitetsmätaren. Kontakta sjukhusfysiker/MT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F00BD9" w14:textId="24E07008" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="0002232A" w:rsidP="002C30BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2141ADDD" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002C30BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Välj åter Tc-99m i snabblistan. </w:t>
-[...46 lines deleted...]
-        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002C30BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sönderfallstabell </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC497B">
+      <w:r w:rsidRPr="002C30BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>137</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC497B">
+      <w:r w:rsidRPr="002C30BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Cs Uddevalla </w:t>
+        <w:t xml:space="preserve">Cs </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D586F7B" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="0002232A">
+    <w:p w14:paraId="6FB7AF68" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002C30BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC497B">
+      <w:r w:rsidRPr="002C30BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Käll-nr: 2090-100-18 </w:t>
+        <w:t xml:space="preserve">Käll-nr: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C30BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NÄL: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C30BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2609-81-13 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C30BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Uddevalla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C30BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 2609-81-17 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B98FAF" w14:textId="16F05715" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="0002232A">
+    <w:p w14:paraId="74D11247" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002C30BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC497B">
+      <w:r w:rsidRPr="002C30BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Referensaktivitet: 7,781 </w:t>
+        <w:t xml:space="preserve">Referensaktivitet: 7,55 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DC497B">
+      <w:r w:rsidRPr="002C30BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>MBq</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4DCA09C9" w14:textId="202BB8B6" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="00271E9C" w:rsidP="7F106DC2">
+    <w:p w14:paraId="13B72468" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002C30BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...226 lines deleted...]
-      <w:r w:rsidR="0002232A" w:rsidRPr="00DC497B">
+      <w:r w:rsidRPr="002C30BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Referensdatum: 2020-03-01</w:t>
+        <w:t>Referensdatum: 2026-07-01</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5519" w:type="dxa"/>
-[...5320 lines deleted...]
-        <w:tblW w:w="5377" w:type="dxa"/>
+        <w:tblW w:w="6333" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="44B3E1"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="44B3E1"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2763"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1610"/>
+        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="33"/>
+        <w:gridCol w:w="1335"/>
+        <w:gridCol w:w="33"/>
+        <w:gridCol w:w="1927"/>
+        <w:gridCol w:w="33"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="71877C6B" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="46A8D598" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
+            <w:tcW w:w="3005" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="156082" w:fill="156082"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73FC71EF" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kvartal och år</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="156082" w:fill="156082"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B577F57" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
+          <w:p w14:paraId="36ABDAF5" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Kvartal och år</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="156082"/>
+              <w:t>Aktivitet (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MBq</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="156082" w:fill="156082"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76BD14AB" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="79FBA9AA" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Aktivitet (</w:t>
+              <w:t>Godkänt intervall (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MBq</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...32 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="762CA957" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="75B6C6D0" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75BD009D" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="5617055B" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q1 januari-</w:t>
-[...19 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+              <w:t>Q2 april-juni 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6ECD8F07" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...25 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+          <w:p w14:paraId="4C35456E" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7,59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EF4F375" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>6,65 - 7,35</w:t>
+          <w:p w14:paraId="32B570D7" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7,21 - 7,97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="0679CB54" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="46F0FC04" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A6966A4" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="7FF60A2D" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q2 april-juni 2026</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1004" w:type="dxa"/>
+              <w:t>Q3 juli-september 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28937B1F" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...24 lines deleted...]
-            <w:tcW w:w="1610" w:type="dxa"/>
+          <w:p w14:paraId="1CF160DA" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7,55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CE70A10" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>6,61 - 7,31</w:t>
+          <w:p w14:paraId="731D5273" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7,17 - 7,93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="6CC50513" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="5E6AE9F2" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0979FBE2" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="2600F135" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q3 juli-september 2026</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+              <w:t>Q4 oktober-december 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27C0C094" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...25 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+          <w:p w14:paraId="0D324A3C" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7,51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28A8BF70" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>6,57 - 7,27</w:t>
+          <w:p w14:paraId="5D569A50" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7,13 - 7,88</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="270216B3" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="4FCA4604" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D609E7D" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="469DBE8F" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q4 oktober-december 2026</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1004" w:type="dxa"/>
+              <w:t>Q1 januari-mars 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EAD1386" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...24 lines deleted...]
-            <w:tcW w:w="1610" w:type="dxa"/>
+          <w:p w14:paraId="2CA43F07" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7,46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30D2EE06" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>6,54 - 7,22</w:t>
+          <w:p w14:paraId="3412C988" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7,09 - 7,84</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="455EC3B1" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="320CE28C" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="162DA58D" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="1DECD89A" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q1 januari-</w:t>
-[...19 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+              <w:t>Q2 april-juni 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7034C180" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...25 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+          <w:p w14:paraId="223E5AEC" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7,42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32F03CF1" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>6,50 - 7,18</w:t>
+          <w:p w14:paraId="4D32D471" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7,05 - 7,79</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="7C526CD0" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="0D4A727B" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F86247B" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="335BD320" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q2 april-juni 2027</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1004" w:type="dxa"/>
+              <w:t>Q3 juli-september 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="383271F4" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...24 lines deleted...]
-            <w:tcW w:w="1610" w:type="dxa"/>
+          <w:p w14:paraId="64BF4A4A" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7,38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="024A6D5E" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>6,46 - 7,14</w:t>
+          <w:p w14:paraId="1991E6A8" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7,01 - 7,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="1B6F0F56" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="0D212B22" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01255437" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="7C169C0A" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q3 juli-september 2027</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+              <w:t>Q4 oktober-december 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="101C74B6" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...25 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+          <w:p w14:paraId="0A6D3727" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7,34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2EB61C79" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>6,42 - 7,10</w:t>
+          <w:p w14:paraId="1AE98F0A" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,97 - 7,70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="4A74324E" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="5C520D5A" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EAC0902" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="4C80692E" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q4 oktober-december 2027</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1004" w:type="dxa"/>
+              <w:t>Q1 januari-mars 2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78E25ABE" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...24 lines deleted...]
-            <w:tcW w:w="1610" w:type="dxa"/>
+          <w:p w14:paraId="754FDB88" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7,29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EC01862" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>6,38 - 7,06</w:t>
+          <w:p w14:paraId="13A5D7BC" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,93 - 7,66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="73484269" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="32B857DC" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66BAB7D8" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="52D72F87" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q1 januari-</w:t>
-[...19 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+              <w:t>Q2 april-juni 2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="242BCDAF" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...25 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+          <w:p w14:paraId="24473539" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F7E81D9" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>6,35 - 7,01</w:t>
+          <w:p w14:paraId="5AD183C1" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,89 - 7,61</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="0E5AF155" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="6C0528CF" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3628BB85" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="650F571B" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q2 april-juni 2028</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1004" w:type="dxa"/>
+              <w:t>Q3 juli-september 2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53AE9D14" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...24 lines deleted...]
-            <w:tcW w:w="1610" w:type="dxa"/>
+          <w:p w14:paraId="188D8BE4" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7,21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CCCF835" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>6,32 - 6,98</w:t>
+          <w:p w14:paraId="093C5E95" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,85 - 7,57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="079285AF" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="231EE38F" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51E908E5" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="1CFB6D43" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q3 juli-september 2028</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+              <w:t>Q4 oktober-december 2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="740709D0" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...25 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+          <w:p w14:paraId="749B51B8" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7,17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D105B7C" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>6,28 - 6,94</w:t>
+          <w:p w14:paraId="059AEA65" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,81 - 7,53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="66CAE865" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="47DED6C3" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B1F31B0" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="730CA7A2" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q4 oktober-december 2028</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1004" w:type="dxa"/>
+              <w:t>Q1 januari-mars 2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16C1FFBC" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...24 lines deleted...]
-            <w:tcW w:w="1610" w:type="dxa"/>
+          <w:p w14:paraId="4787E504" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7,13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B7C9E1F" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>6,24 - 6,90</w:t>
+          <w:p w14:paraId="4369AB56" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,77 - 7,48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="720BD328" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="2656B3A5" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1142626E" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="4AE1CC7C" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q1 januari-</w:t>
-[...19 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+              <w:t>Q2 april-juni 2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AC6D37A" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...25 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+          <w:p w14:paraId="536E7C20" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7,09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78ABCE07" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>6,20 - 6,86</w:t>
+          <w:p w14:paraId="509CB19D" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,73 - 7,44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="32870320" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="776E29FC" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AB0A608" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="67369216" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q2 april-juni 2029</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1004" w:type="dxa"/>
+              <w:t>Q3 juli-september 2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75DE6E86" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...24 lines deleted...]
-            <w:tcW w:w="1610" w:type="dxa"/>
+          <w:p w14:paraId="338F4B55" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7,04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="714300EA" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>6,17 - 6,81</w:t>
+          <w:p w14:paraId="1B49C097" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,69 - 7,40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="2F74481E" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="025AA6A0" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="008FAEAE" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="584D8D2D" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q3 juli-september 2029</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+              <w:t>Q4 oktober-december 2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="232D0AB3" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...25 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+          <w:p w14:paraId="322DCF17" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1200456E" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>6,14 - 6,78</w:t>
+          <w:p w14:paraId="226E73BC" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,65 - 7,35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="1190357F" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="4760E9E8" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AFF7D1B" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="6AB70BDC" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q4 oktober-december 2029</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1004" w:type="dxa"/>
+              <w:t>Q1 januari-mars 2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="566F3A9A" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...24 lines deleted...]
-            <w:tcW w:w="1610" w:type="dxa"/>
+          <w:p w14:paraId="0B4ED88F" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04281A93" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>6,10 - 6,74</w:t>
+          <w:p w14:paraId="6AD6A410" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,62 - 7,31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="17F838E7" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="7C88E771" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64611689" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="6BFA38ED" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q1 januari-</w:t>
-[...19 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+              <w:t>Q2 april-juni 2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BAA77F5" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...25 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+          <w:p w14:paraId="7966DF85" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55C8EB50" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>6,06 - 6,70</w:t>
+          <w:p w14:paraId="7A99E23B" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,58 - 7,27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="7129E80B" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="1F5A79AF" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28ABAB6B" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="2B23DD8D" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q2 april-juni 2030</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1004" w:type="dxa"/>
+              <w:t>Q3 juli-september 2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CDBF5DF" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...24 lines deleted...]
-            <w:tcW w:w="1610" w:type="dxa"/>
+          <w:p w14:paraId="19F73BAC" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D744938" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>6,03 - 6,67</w:t>
+          <w:p w14:paraId="3CB8F9F8" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,54 - 7,23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="650814A7" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="5F847C74" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FB7F431" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="6CFAF933" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q3 juli-september 2030</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+              <w:t>Q4 oktober-december 2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F1FE1ED" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...25 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+          <w:p w14:paraId="7337166E" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="052B311F" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>5,99 - 6,63</w:t>
+          <w:p w14:paraId="2364725F" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,50 - 7,19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="4A0A6FDF" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="3ABC6EDC" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="020D32D3" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="78A75517" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q4 oktober-december 2030</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1004" w:type="dxa"/>
+              <w:t>Q1 januari-mars 2031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F636832" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...24 lines deleted...]
-            <w:tcW w:w="1610" w:type="dxa"/>
+          <w:p w14:paraId="46784339" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33A13210" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>5,96 - 6,58</w:t>
+          <w:p w14:paraId="0EB7C2E4" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,46 - 7,14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="19DC94BE" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="277D0272" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D72929C" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="69F5B314" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q1 januari-</w:t>
-[...19 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+              <w:t>Q2 april-juni 2031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F6F20EB" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...25 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+          <w:p w14:paraId="11E3F935" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="654EC4B1" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>5,93 - 6,55</w:t>
+          <w:p w14:paraId="71DC3227" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,43 - 7,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="288A770B" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="135865A2" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E42F9B7" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="01D3A80F" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q2 april-juni 2031</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1004" w:type="dxa"/>
+              <w:t>Q3 juli-september 2031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A72C044" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...24 lines deleted...]
-            <w:tcW w:w="1610" w:type="dxa"/>
+          <w:p w14:paraId="2FE2F65B" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F46C1EE" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>5,89 - 6,51</w:t>
+          <w:p w14:paraId="3111CFA9" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,39 - 7,06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="6E2D7D72" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="1CEF9641" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6305A195" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="413FA628" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q3 juli-september 2031</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+              <w:t>Q4 oktober-december 2031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A14C0FF" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...25 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+          <w:p w14:paraId="41D6301C" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="393CD7BF" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>5,86 - 6,48</w:t>
+          <w:p w14:paraId="51008B5F" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,35 - 7,02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="7BFABBA7" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="3CCE8B9A" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62326E0E" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="2E63EDD1" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q4 oktober-december 2031</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1004" w:type="dxa"/>
+              <w:t>Q1 januari-mars 2032</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43B501CD" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...24 lines deleted...]
-            <w:tcW w:w="1610" w:type="dxa"/>
+          <w:p w14:paraId="4AA7393A" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1212F2D6" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>5,82 - 6,44</w:t>
+          <w:p w14:paraId="0C4B38CB" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,32 - 6,98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="43C88AAC" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="3D60679A" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CFDF38C" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="5ACE7433" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q1 januari-</w:t>
-[...19 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+              <w:t>Q2 april-juni 2032</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="157521B2" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...25 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+          <w:p w14:paraId="3D4CBFE3" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="499A695A" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>5,80 - 6,41</w:t>
+          <w:p w14:paraId="446A4EDE" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,28 - 6,94</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="69421907" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="1D010049" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F7CAE50" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="36734754" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q2 april-juni 2032</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1004" w:type="dxa"/>
+              <w:t>Q3 juli-september 2032</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D383E5A" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...24 lines deleted...]
-            <w:tcW w:w="1610" w:type="dxa"/>
+          <w:p w14:paraId="7F8426D2" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21BCF650" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>5,76 - 6,36</w:t>
+          <w:p w14:paraId="0BD2472B" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,24 - 6,90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="49517B05" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="2E0819D0" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27C703B3" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="4A74A4D2" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q3 juli-september 2032</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+              <w:t>Q4 oktober-december 2032</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18E5C1EC" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...25 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+          <w:p w14:paraId="77E3DDE2" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="414D30AF" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>5,73 - 6,33</w:t>
+          <w:p w14:paraId="7BC41FE2" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,21 - 6,86</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="73A204E8" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="079610AF" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55E959AA" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="07D30C05" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q4 oktober-december 2032</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1004" w:type="dxa"/>
+              <w:t>Q1 januari-mars 2033</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7421A958" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...24 lines deleted...]
-            <w:tcW w:w="1610" w:type="dxa"/>
+          <w:p w14:paraId="4680CBEC" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A6A85F6" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>5,69 - 6,29</w:t>
+          <w:p w14:paraId="561BE7BD" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,17 - 6,82</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="0AF224AB" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="0A256FB3" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29A3309E" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="230AC6F1" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q1 januari-</w:t>
-[...19 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+              <w:t>Q2 april-juni 2033</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="748CEC72" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...25 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+          <w:p w14:paraId="6F7EDC52" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D57C374" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>5,66 - 6,26</w:t>
+          <w:p w14:paraId="70D72EA5" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,14 - 6,78</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="76BF55B2" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="63AB03E4" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06755A57" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="593ACDF7" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q2 april-juni 2033</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1004" w:type="dxa"/>
+              <w:t>Q3 juli-september 2033</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F176125" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...24 lines deleted...]
-            <w:tcW w:w="1610" w:type="dxa"/>
+          <w:p w14:paraId="3FFC4F74" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EF6A25C" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>5,62 - 6,22</w:t>
+          <w:p w14:paraId="4D80DCFF" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,10 - 6,74</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="60C02859" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="16F4CDD5" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2547894C" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="32C13931" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q3 juli-september 2033</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+              <w:t>Q4 oktober-december 2033</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="446AF75C" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...25 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+          <w:p w14:paraId="39BBCDD7" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56A05A97" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>5,60 - 6,18</w:t>
+          <w:p w14:paraId="74D47E0E" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,07 - 6,70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="0E039E9F" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="6089FB8A" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46D8C1D6" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="488929D6" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q4 oktober-december 2033</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1004" w:type="dxa"/>
+              <w:t>Q1 januari-mars 2034</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="049110FA" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...24 lines deleted...]
-            <w:tcW w:w="1610" w:type="dxa"/>
+          <w:p w14:paraId="5116DF31" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C44FF51" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>5,56 - 6,14</w:t>
+          <w:p w14:paraId="757D3C94" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,03 - 6,67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="7F73003E" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="7ABDD4EA" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BE8E539" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="2883CE0D" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q1 januari-</w:t>
-[...19 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+              <w:t>Q2 april-juni 2034</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70AE7CAB" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...25 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+          <w:p w14:paraId="6384984B" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70F19877" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>5,53 - 6,11</w:t>
+          <w:p w14:paraId="70D371B3" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,00 - 6,63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="280B7857" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="6CD77D09" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79DD43D4" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="5F9DFCA2" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q2 april-juni 2034</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1004" w:type="dxa"/>
+              <w:t>Q3 juli-september 2034</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38801F37" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...24 lines deleted...]
-            <w:tcW w:w="1610" w:type="dxa"/>
+          <w:p w14:paraId="4AF1B4C8" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="263A5CEB" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>5,50 - 6,08</w:t>
+          <w:p w14:paraId="35B14602" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5,96 - 6,59</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="13FF92CD" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="0A72C637" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B147AB2" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="21E4B8F5" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q3 juli-september 2034</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+              <w:t>Q4 oktober-december 2034</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BB3D761" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...25 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+          <w:p w14:paraId="5E985E0D" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D5A8079" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>5,46 - 6,04</w:t>
+          <w:p w14:paraId="165D0AC4" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5,93 - 6,55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="37B25AEF" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="1A738EF9" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EAF8B3A" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="702AEA9E" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q4 oktober-december 2034</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1004" w:type="dxa"/>
+              <w:t>Q1 januari-mars 2035</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F7D1839" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...24 lines deleted...]
-            <w:tcW w:w="1610" w:type="dxa"/>
+          <w:p w14:paraId="3977A9E8" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D17089E" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>5,43 - 6,01</w:t>
+          <w:p w14:paraId="3EBE0285" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5,89 - 6,51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="1D9EAD81" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="002C30BA" w14:paraId="386F8587" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50574BE1" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="5E409416" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q1 januari-</w:t>
-[...19 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+              <w:t>Q2 april-juni 2035</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4006D466" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...25 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+          <w:p w14:paraId="6E7E0195" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="610F28D7" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>5,41 - 5,97</w:t>
+          <w:p w14:paraId="730F990D" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5,86 - 6,48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="4801AE51" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="000D7496" w14:paraId="6E640694" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B72E8D4" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="296264FC" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q2 april-juni 2035</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1004" w:type="dxa"/>
+              <w:t>Q3 juli-september 2035</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="325B0B59" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...24 lines deleted...]
-            <w:tcW w:w="1610" w:type="dxa"/>
+          <w:p w14:paraId="3EC8E253" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69CF1265" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>5,38 - 5,94</w:t>
+          <w:p w14:paraId="3B9F6EA2" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5,83 - 6,44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="1B5294AB" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="000D7496" w14:paraId="28FD95C3" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03893C69" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="0E5D51C8" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q3 juli-september 2035</w:t>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+              <w:t>Q4 oktober-december 2035</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42DF3999" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...25 lines deleted...]
-            <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
+          <w:p w14:paraId="2D171C6E" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08B177EE" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>5,34 - 5,90</w:t>
+          <w:p w14:paraId="6AAA7955" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5,79 - 6,40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002232A" w:rsidRPr="00DC497B" w14:paraId="467BC69B" w14:textId="77777777" w:rsidTr="001A7367">
+      <w:tr w:rsidR="002C30BA" w:rsidRPr="000D7496" w14:paraId="25BB235D" w14:textId="77777777" w:rsidTr="00A95ECB">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="33" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2763" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A1E283B" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
+          <w:p w14:paraId="23671230" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="00A95ECB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC497B">
+            <w:r w:rsidRPr="002C30BA">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Q4 oktober-december 2035</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1004" w:type="dxa"/>
+              <w:t>Q1 januari-mars 2036</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01FA3D8C" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...24 lines deleted...]
-            <w:tcW w:w="1610" w:type="dxa"/>
+          <w:p w14:paraId="443185B1" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="002F2D4C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6,06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7817DCBA" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="001A7367">
-[...17 lines deleted...]
-              <w:t>5,31 - 5,87</w:t>
+          <w:p w14:paraId="3AE2B15D" w14:textId="77777777" w:rsidR="002C30BA" w:rsidRPr="002C30BA" w:rsidRDefault="002C30BA" w:rsidP="009328E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C30BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5,76 - 6,37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="157EFC9B" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="0002232A">
-[...16 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7322AECC" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00FE0D4E" w:rsidRDefault="0002232A" w:rsidP="0002232A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
           <w:kern w:val="32"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE0D4E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
           <w:kern w:val="32"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>BILAGA 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1498C757" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00FE0D4E" w:rsidRDefault="0002232A" w:rsidP="0002232A">
       <w:pPr>
@@ -12149,74 +7031,74 @@
         </w:rPr>
         <w:t xml:space="preserve">Mo mäts i med metallhållaren och blyskydd. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37CF42DA" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="0002232A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="377CEAE8" wp14:editId="4E4CA524">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="377CEAE8" wp14:editId="4E4CA524">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4347210</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>13970</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="381000" cy="405130"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="256716496" name="Bildobjekt 1" descr="En bild som visar text, Teckensnitt, Grafik, logotyp&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="256779815" name="Bildobjekt 1" descr="En bild som visar text, Teckensnitt, Grafik, logotyp&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15"/>
+                    <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="381000" cy="405130"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
@@ -12644,51 +7526,51 @@
         <w:t xml:space="preserve">Välj nuklid Mo-99 i IBC Lite enligt bilden nedan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C55027" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="0002232A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D682E44" wp14:editId="50C3DEE3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D682E44" wp14:editId="50C3DEE3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2490470</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>962660</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="971550" cy="464820"/>
                 <wp:effectExtent l="76200" t="19050" r="76200" b="87630"/>
                 <wp:wrapNone/>
                 <wp:docPr id="976676612" name="Grupp 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="971550" cy="464820"/>
                           <a:chOff x="116167" y="0"/>
                           <a:chExt cx="971550" cy="464820"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
@@ -12792,55 +7674,55 @@
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                 </w:rPr>
                                 <w:t>Mo-99</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="6D682E44" id="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:196.1pt;margin-top:75.8pt;width:76.5pt;height:36.6pt;z-index:251658244;mso-width-relative:margin" coordorigin="1161" coordsize="9715,4648" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfaHOKOgQAAIMMAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9tu4zYQfS/QfyD0vrEpW/IFcRZBsgkK&#10;pLtBs0WeaYm6FJTIknTs7df3DCXZyqXFYhftQ1E/KLwMh2cOZw6Z8/eHRrEnaV2t203Ez6YRk22m&#10;87otN9Gvn2/eLSPmvGhzoXQrN9EX6aL3Fz/+cL43axnrSqtcWgYnrVvvzSaqvDfrycRllWyEO9NG&#10;tpgstG2ER9eWk9yKPbw3ahJPp+lkr21urM6kcxi97iaji+C/KGTmPxWFk56pTQRsPnxt+G7pO7k4&#10;F+vSClPVWQ9DfAOKRtQtNj26uhZesJ2tX7lq6sxqpwt/lulmoouizmSIAdHw6Ytobq3emRBLud6X&#10;5kgTqH3B0ze7zT4+3VrzYO4tmNibElyEHsVyKGxDf4GSHQJlX46UyYNnGQZXC54kIDbD1DydL+Oe&#10;0qwC77SK85Sni4idlmbVh79dPBl2njzDszfIEHciwX0fCQ+VMDJw69Yg4d6yOt9EMeeLNJ0l81nE&#10;WtEgYT8oVRvHZpQpBAG2R7bc2oG4N6gaBT1L4nmcdHk2kMYXfD6Qxnk8W4X5Y9xibazzt1I3jBqb&#10;SAYMhFasxdOd88AC68GKhlt9UysVslm1bI9IlskiwbkIFFWhhEezMYjQtWXEhCpRrZm3waXTqs5p&#10;OTlyttxeKcueBCrm5maKH4HHds/MaO9r4arOLkz1ZqolNzLUHqBSR++8tA9VvmdbtbO/CMCYB8cs&#10;rym+eEa7oIPCTMIMelb7x9pX4Zwo7V6BIw9YRuNCmUp0UGYJDfaIu1gC+iOG0BvBQ5YN50itrc6/&#10;IBmwe8h4Z7KbGrHeCefvhYU2ABr0zn/Cp1AaTOu+FbFK2z/eGid7ZCtmI7aH1uAUft8JKyOmfmqR&#10;xys+n8OtD515skARMTue2Y5n2l1zpXE4HMpqstAke6+GZmF18whZvKRdMSXaDHt35913rnyngRDW&#10;TF5eBjMIkhH+rn0wGTknXumUPx8ehTV9Jnqk8Ec91M6rbOxsaWWrL3deF3VI1ROvIJ86qOOumv7x&#10;gubTxSKNkxlKsC/oeyv8drfdKrFmVuSMU7IQqK+q7Bl+KXyd5Gwo6gVEI4k7JZzx5WIxZOEgo0O5&#10;9lRucULSXgmlkJod3aG2ib0y78GK/Dccc9EoJB4qksVpvAyAn9tg25MNR/oEIRh7gZ6NLDjnb7mZ&#10;j43e8WU6XfaV1CN7ITq4N4NuvKjVLpjS9dVfOmY0svzNEk7j1TKkmq9b31Uw7+o6hOAqkcs3hoX/&#10;Wef9OInHwHWvXqHGSxeo7HfvvdLQM4nDG+I1BNKQnsSvQBAk568QgLIjE6puUX+4vXmKtwttwVwm&#10;lMyJnE6yBkoJZyfkq4Ry9/t0fBTkKJ7VIJWgZEzodBgn0R9JaFD54Z74z14A/rA9hLfA8cr//0r4&#10;t66E8OLDS7er3+5VTk/pcT9cIaf/HS7+BAAA//8DAFBLAwQUAAYACAAAACEAHel1VOEAAAALAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74LvsIzgzW6SNqXGbEop6qkItoJ422anSWh2NmS3&#10;Sfr2jid7nPk//vkmX0+2FQP2vnGkIJ5FIJBKZxqqFHwd3p5WIHzQZHTrCBVc0cO6uL/LdWbcSJ84&#10;7EMluIR8phXUIXSZlL6s0Wo/cx0SZyfXWx147Ctpej1yuW1lEkVLaXVDfKHWHW5rLM/7i1XwPupx&#10;M49fh935tL3+HNKP712MSj0+TJsXEAGn8A/Dnz6rQ8FOR3ch40WrYP6cJIxykMZLEEyki5Q3RwVJ&#10;sliBLHJ5+0PxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ9oc4o6BAAAgwwAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB3pdVThAAAACwEAAA8A&#10;AAAAAAAAAAAAAAAAlAYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACiBwAAAAA=&#10;">
-                <v:oval id="Ellips 3" o:spid="_x0000_s1032" style="position:absolute;left:1161;top:3524;width:1715;height:1124;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDW4n+BzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfBf9huYW+SN1Ea9qmriIFsSAotX7AJXubTc3ejdk1pn/fLRR8HGbmDDNf9rYWHbW+cqwgHScg&#10;iAunKy4VHD/XD88gfEDWWDsmBT/kYbkYDuaYa3flD+oOoRQRwj5HBSaEJpfSF4Ys+rFriKP35VqL&#10;Icq2lLrFa4TbWk6SJJMWK44LBht6M1ScDherQH5Xm5M5hpftfrffOafPo259Vur+rl+9ggjUh1v4&#10;v/2uFUzS9CnLprPHKfx9in9ALn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1uJ/gcwA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="2.25pt">
+              <v:group w14:anchorId="6D682E44" id="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:196.1pt;margin-top:75.8pt;width:76.5pt;height:36.6pt;z-index:251658243;mso-width-relative:margin" coordorigin="1161" coordsize="9715,4648" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCna0JKOgQAAIMMAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9tu4zYQfS/QfyD0vrEpW/IFcRZBsgkK&#10;pLtBs0WeaYm6FJTIknTs7df3DCXZyqXFYhftQ1E/KLwMh2cOZw6Z8/eHRrEnaV2t203Ez6YRk22m&#10;87otN9Gvn2/eLSPmvGhzoXQrN9EX6aL3Fz/+cL43axnrSqtcWgYnrVvvzSaqvDfrycRllWyEO9NG&#10;tpgstG2ER9eWk9yKPbw3ahJPp+lkr21urM6kcxi97iaji+C/KGTmPxWFk56pTQRsPnxt+G7pO7k4&#10;F+vSClPVWQ9DfAOKRtQtNj26uhZesJ2tX7lq6sxqpwt/lulmoouizmSIAdHw6Ytobq3emRBLud6X&#10;5kgTqH3B0ze7zT4+3VrzYO4tmNibElyEHsVyKGxDf4GSHQJlX46UyYNnGQZXC54kIDbD1DydL+Oe&#10;0qwC77SK85Sni4idlmbVh79dPBl2njzDszfIEHciwX0fCQ+VMDJw69Yg4d6yOt9EMeeLNJ0l81nE&#10;WtEgYT8oVRvHZpQpBAG2R7bc2oG4N6gaBT1L4nmcdHk2kMYXfD6Qxnk8W4X5Y9xibazzt1I3jBqb&#10;SAYMhFasxdOd88AC68GKhlt9UysVslm1bI9IlskiwbkIFFWhhEezMYjQtWXEhCpRrZm3waXTqs5p&#10;OTlyttxeKcueBCrm5maKH4HHds/MaO9r4arOLkz1ZqolNzLUHqBSR++8tA9VvmdbtbO/CMCYB8cs&#10;rym+eEa7oIPCTMIMelb7x9pX4Zwo7V6BIw9YRuNCmUp0UGYJDfaIu1gC+iOG0BvBQ5YN50itrc6/&#10;IBmwe8h4Z7KbGrHeCefvhYU2ABr0zn/Cp1AaTOu+FbFK2z/eGid7ZCtmI7aH1uAUft8JKyOmfmqR&#10;xys+n8OtD515skARMTue2Y5n2l1zpXE4HMpqstAke6+GZmF18whZvKRdMSXaDHt35913rnyngRDW&#10;TF5eBjMIkhH+rn0wGTknXumUPx8ehTV9Jnqk8Ec91M6rbOxsaWWrL3deF3VI1ROvIJ86qOOumv7x&#10;gubTxSKNkxlKsC/oeyv8drfdKrFmVuSMU7IQqK+q7Bl+KXyd5Gwo6gVEI4k7JZzx5WIxZOEgo0O5&#10;9lRucULSXgmlkJod3aG2ib0y78GK/Dccc9EoJB4qksVpvAyAn9tg25MNR/oEIRh7gZ6NLDjnb7mZ&#10;j43e8WU6XfaV1CN7ITq4N4NuvKjVLpjS9dVfOmY0svzNEk7j1TKkmq9b31Uw7+o6hOAqkcs3hoX/&#10;Wef9OInHwHWvXqHGSxeo7HfvvdLQM4nDG+I1BNKQnsSvQBAk568QgLIjE6puUX+4vXmKtwttwVwm&#10;lMyJnE6yBkoJZyfkq4Ry9/t0fBTkKJ7VIJWgZEzodBgn0R9JaFD54Z74z14A/rA9hLfAURj+vxL+&#10;rSshvPjw0u3qt3uV01N63A9XyOl/h4s/AQAA//8DAFBLAwQUAAYACAAAACEAHel1VOEAAAALAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74LvsIzgzW6SNqXGbEop6qkItoJ422anSWh2NmS3&#10;Sfr2jid7nPk//vkmX0+2FQP2vnGkIJ5FIJBKZxqqFHwd3p5WIHzQZHTrCBVc0cO6uL/LdWbcSJ84&#10;7EMluIR8phXUIXSZlL6s0Wo/cx0SZyfXWx147Ctpej1yuW1lEkVLaXVDfKHWHW5rLM/7i1XwPupx&#10;M49fh935tL3+HNKP712MSj0+TJsXEAGn8A/Dnz6rQ8FOR3ch40WrYP6cJIxykMZLEEyki5Q3RwVJ&#10;sliBLHJ5+0PxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKdrQko6BAAAgwwAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB3pdVThAAAACwEAAA8A&#10;AAAAAAAAAAAAAAAAlAYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACiBwAAAAA=&#10;">
+                <v:oval id="Ellips 3" o:spid="_x0000_s1030" style="position:absolute;left:1161;top:3524;width:1715;height:1124;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDW4n+BzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfBf9huYW+SN1Ea9qmriIFsSAotX7AJXubTc3ejdk1pn/fLRR8HGbmDDNf9rYWHbW+cqwgHScg&#10;iAunKy4VHD/XD88gfEDWWDsmBT/kYbkYDuaYa3flD+oOoRQRwj5HBSaEJpfSF4Ys+rFriKP35VqL&#10;Icq2lLrFa4TbWk6SJJMWK44LBht6M1ScDherQH5Xm5M5hpftfrffOafPo259Vur+rl+9ggjUh1v4&#10;v/2uFUzS9CnLprPHKfx9in9ALn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1uJ/gcwA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" filled="f" strokecolor="red" strokeweight="2.25pt">
                   <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
                 </v:oval>
-                <v:shape id="Pratbubbla: rad 1" o:spid="_x0000_s1033" type="#_x0000_t47" style="position:absolute;left:3333;width:7544;height:3187;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAdqiVuyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dSsMw&#10;FL4X9g7hDLxziZWu0i0bY6AoQ5jVBzhrjm1ok3RJXKtPbwTBy/P9n/V2Mj27kA/aWQm3CwGMbO2U&#10;to2E97eHm3tgIaJV2DtLEr4owHYzu1pjqdxoX+lSxYalEBtKlNDGOJSch7olg2HhBrKJ+3DeYEyn&#10;b7jyOKZw0/NMiCU3qG1qaHGgfUt1V30aCS/d4+m587vvXJ91MR7FoTrSQcrr+bRbAYs0xX/xn/tJ&#10;pfmiKJZZfpfl8PtTAoBvfgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAdqiVuyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" adj="-4019,24015,26,5677" fillcolor="#0069af" strokecolor="#006198">
+                <v:shape id="Pratbubbla: rad 1" o:spid="_x0000_s1031" type="#_x0000_t47" style="position:absolute;left:3333;width:7544;height:3187;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAdqiVuyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dSsMw&#10;FL4X9g7hDLxziZWu0i0bY6AoQ5jVBzhrjm1ok3RJXKtPbwTBy/P9n/V2Mj27kA/aWQm3CwGMbO2U&#10;to2E97eHm3tgIaJV2DtLEr4owHYzu1pjqdxoX+lSxYalEBtKlNDGOJSch7olg2HhBrKJ+3DeYEyn&#10;b7jyOKZw0/NMiCU3qG1qaHGgfUt1V30aCS/d4+m587vvXJ91MR7FoTrSQcrr+bRbAYs0xX/xn/tJ&#10;pfmiKJZZfpfl8PtTAoBvfgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAdqiVuyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" adj="-4019,24015,26,5677" fillcolor="#0069af" strokecolor="#006198">
                   <v:fill color2="#9dc0f2" rotate="t" angle="180" focus="100%" type="gradient">
                     <o:fill v:ext="view" type="gradientUnscaled"/>
                   </v:fill>
                   <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="43469724" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="008977AD" w:rsidRDefault="0002232A" w:rsidP="0002232A">
                         <w:pPr>
                           <w:spacing w:after="0"/>
                           <w:ind w:left="0" w:right="0"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:color w:val="000000" w:themeColor="text1"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:color w:val="000000" w:themeColor="text1"/>
                           </w:rPr>
                           <w:t>Mo-99</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                   <o:callout v:ext="edit" minusy="t"/>
@@ -12851,51 +7733,51 @@
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="054A91CB" wp14:editId="18C7DEBB">
             <wp:extent cx="2258170" cy="1693691"/>
             <wp:effectExtent l="0" t="0" r="8890" b="1905"/>
             <wp:docPr id="131777952" name="Bildobjekt 2" descr="En bild som visar text, skärmbild, nummer, Teckensnitt&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="580353259" name="Bildobjekt 2" descr="En bild som visar text, skärmbild, nummer, Teckensnitt&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2372196" cy="1779213"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -12923,51 +7805,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Om den inte finns i snabblistan, klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46B8786F" wp14:editId="2DF1259F">
             <wp:extent cx="273287" cy="246476"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="72098861" name="Bildobjekt 1" descr="En bild som visar symbol&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="260469389" name="Bildobjekt 1" descr="En bild som visar symbol&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="276803" cy="249647"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> och välj Mo-99 här. Bläddra med pilarna om nukliden inte visas.</w:t>
       </w:r>
@@ -13192,51 +8074,51 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Mo aktiviteten (</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Mo</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435300AF" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="0002232A">
+    <w:p w14:paraId="435300AF" w14:textId="0F59485E" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="0002232A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Dela den bakgrundskorrigerade </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99</w:t>
       </w:r>
@@ -13309,176 +8191,6840 @@
               </m:e>
               <m:sub>
                 <m:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                   </w:rPr>
                   <m:t>bakgrund</m:t>
                 </m:r>
               </m:sub>
             </m:sSub>
           </m:num>
           <m:den>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
               </w:rPr>
               <m:t>Tc</m:t>
             </m:r>
           </m:den>
         </m:f>
       </m:oMath>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">) och fyll i resultatet i Blanketten </w:t>
-[...20 lines deleted...]
-      </w:hyperlink>
+        <w:t>) och fyll i resultatet i Blanketten</w:t>
+      </w:r>
+      <w:r w:rsidR="00780E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text2"/>
-[...1 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00780E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Eluering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00780E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och beredning av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC497B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00780E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>radiofarmaka.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Resultatet ska vara mindre än 0,04 för att testet ska vara godkänt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="624E0B8B" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00547A4F" w:rsidRDefault="0002232A" w:rsidP="0002232A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC497B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Välj åter Tc-99m i snabblistan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="671DC8C2" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00DC497B" w:rsidRDefault="0002232A" w:rsidP="0002232A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CAB9E94" w14:textId="77777777" w:rsidR="0002232A" w:rsidRPr="00747066" w:rsidRDefault="0002232A" w:rsidP="0002232A">
+    <w:p w14:paraId="7CAB9E94" w14:textId="77777777" w:rsidR="0002232A" w:rsidRDefault="0002232A" w:rsidP="0002232A">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02B7737C" w14:textId="77777777" w:rsidR="00D1322D" w:rsidRDefault="00D1322D" w:rsidP="00A90090">
-      <w:pPr>
+    <w:p w14:paraId="7EC41205" w14:textId="77777777" w:rsidR="006771CE" w:rsidRDefault="006771CE" w:rsidP="0002232A">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5007BDC8" w14:textId="77777777" w:rsidR="006771CE" w:rsidRDefault="006771CE" w:rsidP="006771CE">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">BILAGA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54087A98" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="009D6C1B" w:rsidRDefault="006771CE" w:rsidP="006771CE">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Blankett – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D6C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Eluering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D6C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och beredning av radiofarmaka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64540A5C" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="006771CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3119"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76D3F3BC" w14:textId="77777777" w:rsidR="00D1322D" w:rsidRPr="00DC497B" w:rsidRDefault="00D1322D" w:rsidP="00A90090">
-      <w:pPr>
+    <w:p w14:paraId="071E4FE8" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00782881" w:rsidRDefault="006771CE" w:rsidP="006771CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="6237"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-397" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generator </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Elueringsvätska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(100 ml, 0,9 % </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>NaCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30EC1AA6" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00782881" w:rsidRDefault="006771CE" w:rsidP="006771CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3119"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-397" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ParcelID</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………………                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC721F3" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00782881" w:rsidRDefault="006771CE" w:rsidP="006771CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3119"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-397" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Utgångsdatum:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">………………………                   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Batchnr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6E6AB4" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00782881" w:rsidRDefault="006771CE" w:rsidP="006771CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3119"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-397" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Referensaktivitet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>GBq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782881">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……………                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D0045F1" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="006771CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3119"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00D1322D" w:rsidRPr="00DC497B" w:rsidSect="00330F6A">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10264" w:type="dxa"/>
+        <w:tblInd w:w="-356" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="1049"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1361"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="2750"/>
+        <w:gridCol w:w="851"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00B06816" w14:paraId="77ECA580" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10264" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E88247C" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B06816">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Eluering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B06816">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> efter uppackning     </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B06816">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Elueringsflaskans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B06816">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B06816">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>lot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B06816">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nr:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00B06816" w14:paraId="2E9D42C6" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C961476" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="349BE18A" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(år-mån-dag)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1049" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B282979" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Klock-slag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ECBE598" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Volym</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F33BB81" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[ml]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EAD220C" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Total akt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33000C90" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>GBq</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23EEC0DD" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Akt.konc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19699BE1" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>MBq</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/ml]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2750" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="038DC60F" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mo PASSED</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70F3CD37" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(IBC-NM &lt; 0,004%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5414B7C8" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>IBC-Lite &lt; 0,04)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39DB56C9" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B06816">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sign</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00B06816" w14:paraId="2BA90888" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62177307" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38A4D039" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25D4FE24" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77265FF9" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="163CDCCE" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37EF7C5D" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7982D818" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0EB90DF8" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="006771CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C599E49" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="006771CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B06816">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Kontroll av aktivitetsmätare (IBC-Lite):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B06816">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:id w:val="1611003617"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00B06816">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00B06816">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>OK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B06816">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B06816">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B06816">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Bakgrund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B06816">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B06816">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B06816">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>MBq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B06816">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>]:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B06816">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B06816">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451A4364" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="006771CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3119"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10264" w:type="dxa"/>
+        <w:tblInd w:w="-356" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1472"/>
+        <w:gridCol w:w="226"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="483"/>
+        <w:gridCol w:w="1135"/>
+        <w:gridCol w:w="1420"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="567"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00B06816" w14:paraId="379C6135" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10264" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B982A53" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6105"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0" w:firstLine="14"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B06816">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Eluering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B06816">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nr </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B06816">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B06816">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.     </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B06816">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Elueringsflaskans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B06816">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B06816">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>lot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B06816">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nr:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00B06816" w14:paraId="7883DC75" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="054A0ACB" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="048CCDBD" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(år-mån-dag)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28BD83C8" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Klock-slag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1618" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="09756B5F" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Volym</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78A4DB93" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[ml]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67887BDA" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Total akt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A04584C" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>GBq</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="13BC505A" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Akt.konc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3A63402C" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>MBq</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/ml]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA1A9A9" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Anteckningar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30F66B6C" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sign</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00B06816" w14:paraId="03A6A0C6" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75AD669E" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1846ADD1" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1618" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A86EC7C" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="552B4EC7" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7979FA30" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="577FF1BB" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62697B28" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00B06816" w14:paraId="07A53267" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:trPr>
+          <w:trHeight w:val="554"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10264" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A728D58" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B06816">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beredningar med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B06816">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>99m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B06816">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Tc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00B06816" w14:paraId="10095CA3" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3173" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="678B4D31" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Kit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="661D3E58" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Eluat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1703" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEDA53E" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>NaCl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59E8E4E2" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Färdigt kit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A19621" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sign</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00B06816" w14:paraId="42BD73EC" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1472" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52339B3A" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Namn/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20D6DAE3" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>versionsnr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D97EFA2" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Batchnr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78D10A64" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Akt.konc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="068897F1" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MBq</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/ml]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1703" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4139A489" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Batchnr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B69E725" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vol.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08D56C4F" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>[ml]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA8BB75" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mätt akt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A2C7084" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MBq</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E538EB" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Akt.konc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45C5555B" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MBq</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/ml]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E685090" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Klock-slag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42E7693F" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="005B11FC" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="-15"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00B06816" w14:paraId="381ED165" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1472" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7914FCFF" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="353AC1CB" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A2945AA" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1703" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C625816" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33DA08DA" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E926A43" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="620368BA" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37D57FFD" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="149BCD47" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00B06816" w14:paraId="68F26D3A" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1472" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1153D6CD" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58643869" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17D4E7FE" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1703" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DD4B890" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44B95C7B" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="161DB14E" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C27AFEB" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69946EC9" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E6AF97F" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00B06816" w14:paraId="459A8833" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1472" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37554015" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C8842B0" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72734AB4" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1703" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C05C364" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1425B1AA" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="051D948A" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD81413" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E87019B" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C5575F2" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00B06816" w14:paraId="42DA3A6E" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1472" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5467EAB6" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31A42E52" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0291D057" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1703" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EF25733" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2207FED9" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C8819B" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5220E8AE" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="538B3F17" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20003411" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00B06816" w14:paraId="71152132" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1472" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49006806" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FA394C2" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="318EA381" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1703" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48235B36" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F6F0E2C" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="327F6283" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF2FBBA" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13AFFAFF" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="613CB5BE" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00B06816" w14:paraId="4184EB29" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1472" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52A77FF0" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EE3EEEE" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09520B03" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1703" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B7D30F5" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CCBE9B0" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D0F81A" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CCADE54" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DC01108" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C5A5BEA" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00B06816" w14:paraId="69E17A81" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1472" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="233E64DB" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BAFDAAF" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14653D19" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1703" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AE5B38A" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2925653D" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AA9A02A" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78723E46" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51CC0D86" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C2F9E88" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-29" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0A25A26C" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00B06816" w:rsidRDefault="006771CE" w:rsidP="006771CE">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68C05D82" w14:textId="77777777" w:rsidR="006771CE" w:rsidRDefault="006771CE" w:rsidP="006771CE">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B06816">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Kommentar (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B06816">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B06816">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beskriv varför reservrutin har använts):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31894723" w14:textId="77777777" w:rsidR="00C34F55" w:rsidRDefault="00C34F55" w:rsidP="006771CE">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D4D0DD" w14:textId="77777777" w:rsidR="00C34F55" w:rsidRDefault="00C34F55" w:rsidP="006771CE">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00C34F55" w:rsidSect="00C34F55">
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="even" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:headerReference w:type="first" r:id="rId20"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:noEndnote/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="326"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F5DA100" w14:textId="5452164A" w:rsidR="006771CE" w:rsidRDefault="006771CE" w:rsidP="006771CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">BILAGA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F65A5D" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="006771CE">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:kern w:val="32"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00126E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Blankett –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00126E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dispensering av radiofarmaka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F561B2" w14:textId="77777777" w:rsidR="006771CE" w:rsidRDefault="006771CE" w:rsidP="006771CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB1E78B" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="006771CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00824EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Datum:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00824EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontroll av aktivitetsmätare (IBC-Lite): </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:id w:val="46732541"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00824EFD">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00824EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OK </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Bakgrund [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00824EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>MBq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00824EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>]: ………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0C9F54" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="006771CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5164" w:type="pct"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2036"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1883"/>
+        <w:gridCol w:w="876"/>
+        <w:gridCol w:w="1259"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="1253"/>
+        <w:gridCol w:w="1507"/>
+        <w:gridCol w:w="3773"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00710BE4" w14:paraId="3EB27669" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="61493F91" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00710BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB45A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>adiofarmaka</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="521886A6" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="388" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="11F27A81" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+              <w:t>Versions-nummer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E52656E" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00824EFD" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vid spädning med </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>NaCl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A09FA23" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00824EFD" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Batchnr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4BCDEE00" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="731" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3630554F" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00824EFD" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Aktivitet i sprutan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77459355" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>vid dispensering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="730" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="433229B3" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00824EFD" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Aktivitet i sprutan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7676A1C0" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00824EFD" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>vid eftermätning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="402827E7" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00824EFD" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Spruta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
+            </w:r>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>/Sign</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F8FAB26" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00824EFD" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25A5AFAA" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00824EFD" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>(Nr/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>sign</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6050E4F2" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00824EFD" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Anteckningar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A6C101A" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>T.ex.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>aktivitetskonc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>. i flaskan vid dispensering (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>MBq</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>/ml, uppdragen volym, tid), patientvikt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C96F12" w:rsidRPr="00710BE4" w14:paraId="0AE49B7B" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:trPr>
+          <w:trHeight w:val="523"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F756020" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="fi-FI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="388" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34F59E7E" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DCE0CB5" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74CA59C9" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>MBq</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="431" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11E372A7" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Klockslag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DB2233E" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00710BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>MBq</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15FEF2AB" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00824EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Klockslag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70B0483C" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35D015E4" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00710BE4" w14:paraId="5E435CF3" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2D7461" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="388" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD69E02" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D78746F" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1117D1FE" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="431" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59DFC6ED" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78DF6123" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C9E8343" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="581E6B71" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="220CC08B" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00710BE4" w14:paraId="7E8E84AE" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5951C8EB" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="388" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3195B5C4" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="576AE43D" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AC2CF4D" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="431" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E97A053" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79EE8ACF" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F500E4D" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D41776A" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="638EF65F" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00710BE4" w14:paraId="4AAC3D17" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C85162D" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="388" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B085B4" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="07061D91" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10A8E89E" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="431" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF0BDEE" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B326B5" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33E0C007" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="503390F4" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="654CB442" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00710BE4" w14:paraId="033F9D51" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB07186" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="388" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="27FFF72D" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21BA367E" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC93BA3" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="431" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6601E16F" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71325E06" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="344E124D" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3220F335" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="351F0CED" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00710BE4" w14:paraId="2AF2ED52" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A82EF43" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="388" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C21B814" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="449FC6D5" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="409BC4FA" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="431" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E07E5E" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="695CA3ED" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2209BBC0" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A7489DE" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D9F0AE" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00710BE4" w14:paraId="4FAD9912" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44873FC6" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="388" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A678BB" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="747263B0" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="63675B42" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="431" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F24EACA" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16500BDF" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E41E3D" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2568D4CA" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B81FED" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00710BE4" w14:paraId="650E9BA1" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D61670" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="388" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D27AACB" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15CFFB00" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66DCECE4" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="431" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4478C204" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B7EF77" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="166A842C" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5D3A98" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="069D8BF3" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00710BE4" w14:paraId="706855A4" w14:textId="77777777" w:rsidTr="00824EFD">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C754BB9" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00824EFD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="388" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AE6E90D" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4787607A" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8D1079" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="431" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BDB7DD" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7643852E" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="17592522" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F240B9" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A9DBF6" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00710BE4" w14:paraId="01767FB1" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DAA5648" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="388" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ABD02F7" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="00278C7C" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="084520DB" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="431" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0A20B0" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2294F1D2" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="470DD370" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78755AD5" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="492A93D7" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006771CE" w:rsidRPr="00710BE4" w14:paraId="4B6AA9EC" w14:textId="77777777" w:rsidTr="00CC565F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="697" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A0D61F2" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="388" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E73670B" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C44E60B" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A39EDB2" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="431" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B6073E5" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="301" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E4AF4CD" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C9E49CC" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F81CB2E" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="315CAD21" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00710BE4" w:rsidRDefault="006771CE" w:rsidP="00CC565F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1C00A190" w14:textId="5F42D7BE" w:rsidR="00C34F55" w:rsidRDefault="00C34F55" w:rsidP="009208BD">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00302C56">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00302C56">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sprutorna numreras löpande för respektive beredning. Då flera versionsnummer finns av en beredning fortsätter ändå nummerserien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1ACB70" w14:textId="77777777" w:rsidR="00C34F55" w:rsidRPr="009208BD" w:rsidRDefault="00C34F55" w:rsidP="009208BD">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C34F55" w:rsidRPr="009208BD" w:rsidSect="0055266C">
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="even" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
-      <w:type w:val="continuous"/>
-[...1 lines deleted...]
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
+      <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
+      <w:pgMar w:top="284" w:right="1418" w:bottom="561" w:left="1276" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C81DD84" w14:textId="77777777" w:rsidR="006A5840" w:rsidRDefault="006A5840">
+    <w:p w14:paraId="2E866A7D" w14:textId="77777777" w:rsidR="003062DB" w:rsidRDefault="003062DB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D8D9EA8" w14:textId="77777777" w:rsidR="006A5840" w:rsidRDefault="006A5840">
+    <w:p w14:paraId="7B2EB552" w14:textId="77777777" w:rsidR="003062DB" w:rsidRDefault="003062DB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="13B3366A" w14:textId="77777777" w:rsidR="006A5840" w:rsidRDefault="006A5840">
+    <w:p w14:paraId="72A80277" w14:textId="77777777" w:rsidR="003062DB" w:rsidRDefault="003062DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -13553,101 +15099,283 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6415BB90" w14:textId="77777777" w:rsidR="006771CE" w:rsidRDefault="006771CE" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="30C97B20" w14:textId="77777777" w:rsidR="006771CE" w:rsidRDefault="006771CE" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5ED2EFC2" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00EF64E0" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-1777171490"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidR="006771CE" w:rsidRPr="00EC0A68">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006771CE" w:rsidRPr="00EF64E0">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="006771CE" w:rsidRPr="00EF64E0">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidR="006771CE" w:rsidRPr="00EF64E0">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="006771CE" w:rsidRPr="00EF64E0">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="006771CE" w:rsidRPr="00EF64E0">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="006771CE" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="006771CE" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="006771CE" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="006771CE" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="006771CE" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="006771CE" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="006771CE" w:rsidRPr="00EF64E0">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="001A7367" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
@@ -13738,75 +15466,75 @@
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1330CEF9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="4" name="Bildobjekt 4">
+          <wp:docPr id="423785682" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Bildobjekt 4">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
@@ -13825,70 +15553,336 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B83D596" w14:textId="77777777" w:rsidR="006A5840" w:rsidRDefault="006A5840"/>
+    <w:p w14:paraId="33FA8F23" w14:textId="77777777" w:rsidR="003062DB" w:rsidRDefault="003062DB"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F300F4B" w14:textId="77777777" w:rsidR="006A5840" w:rsidRDefault="006A5840">
+    <w:p w14:paraId="1878E777" w14:textId="77777777" w:rsidR="003062DB" w:rsidRDefault="003062DB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5DBBCEAA" w14:textId="77777777" w:rsidR="006A5840" w:rsidRDefault="006A5840">
+    <w:p w14:paraId="510A0B5D" w14:textId="77777777" w:rsidR="003062DB" w:rsidRDefault="003062DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="674F25CD" w14:textId="77777777" w:rsidR="009208BD" w:rsidRPr="009208BD" w:rsidRDefault="009208BD" w:rsidP="006771CE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="418D0085" w14:textId="77777777" w:rsidR="006771CE" w:rsidRPr="00DA65C4" w:rsidRDefault="006771CE" w:rsidP="00DA65C4">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54DC0ED6" wp14:editId="19320BD9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-635</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4667250" cy="323850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1837744550" name="Textruta 1837744550"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4667250" cy="323850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="176402E9" w14:textId="77777777" w:rsidR="006771CE" w:rsidRDefault="006771CE" w:rsidP="00DA65C4">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="54DC0ED6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1837744550" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="176402E9" w14:textId="77777777" w:rsidR="006771CE" w:rsidRDefault="006771CE" w:rsidP="00DA65C4">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34E49023" w14:textId="77777777" w:rsidR="006771CE" w:rsidRDefault="006771CE" w:rsidP="005E541E">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+      <w:ind w:left="0" w:right="567"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FFD5116" wp14:editId="241C76E3">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-172720</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-66040</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4669200" cy="2160000"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapTopAndBottom/>
+              <wp:docPr id="1150083575" name="Textruta 1150083575"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4669200" cy="2160000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="40B70D91" w14:textId="77777777" w:rsidR="006771CE" w:rsidRDefault="006771CE" w:rsidP="005E541E">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2FFD5116" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1150083575" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="40B70D91" w14:textId="77777777" w:rsidR="006771CE" w:rsidRDefault="006771CE" w:rsidP="005E541E">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="topAndBottom"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -13927,212 +15921,95 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1034" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/QaCpGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5qqpPlpjg1UBxzPQa+8t3zZYA8r5sML&#10;cyg1to3rG57xkAqwFhwtSmpwP/92H/NRAYxS0uLqlNT/2DEnKFHfDGrzeTSZxF1LzuTmNkfHXUc2&#10;1xGz0w+A2znCh2J5MmN+UCdTOtBvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAsklSRZ57Vo/042YmsY+vKK7+tZ+yLm99/gsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofN&#10;M/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9OivOZgidJ4TZNAFhqPa6owbh&#10;8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QMdWucClPfG2Lv6AenIsuhkXpQ&#10;Fy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86fKSI93fjZgUimjFew/CHz+hQ&#10;MFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAH9BoKkZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="788FEAC4" w14:textId="7FCD22BD" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
+  <w:p w14:paraId="788FEAC4" w14:textId="6A3B4613" w:rsidR="005E541E" w:rsidRPr="00C96F12" w:rsidRDefault="005E541E" w:rsidP="00C96F12">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
-      <w:ind w:left="0" w:right="567"/>
     </w:pPr>
-    <w:r>
-[...114 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -15066,51 +16943,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
@@ -16415,51 +18292,51 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1513834274">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="249698029">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1007949876">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="532377923">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="724181418">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1156217365">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -16481,498 +18358,564 @@
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002232A"/>
     <w:rsid w:val="00022895"/>
     <w:rsid w:val="0002327F"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="00055A90"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00073386"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A0E73"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
+    <w:rsid w:val="000B76E8"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C2DFC"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="001177E9"/>
     <w:rsid w:val="00121211"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="00134541"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00136321"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="001572E8"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00160370"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="001758C0"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001A7367"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E1222"/>
     <w:rsid w:val="001F6372"/>
+    <w:rsid w:val="00204AE3"/>
     <w:rsid w:val="002063AF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00241879"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00271E9C"/>
+    <w:rsid w:val="00280507"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00280D74"/>
+    <w:rsid w:val="00283B55"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B57FA"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C30BA"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E26B4"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="003062DB"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00330F6A"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00346499"/>
+    <w:rsid w:val="00350A79"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00394196"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E6CA3"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F2D49"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
+    <w:rsid w:val="004113DD"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
+    <w:rsid w:val="00423FC5"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="004641AE"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004746CA"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
+    <w:rsid w:val="0048783A"/>
+    <w:rsid w:val="00490368"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00494D07"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B674A"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004C3B83"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="005004C5"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="0053310D"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="0055266C"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057203B"/>
     <w:rsid w:val="005770AD"/>
+    <w:rsid w:val="00577CB7"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005913E3"/>
     <w:rsid w:val="00597E28"/>
+    <w:rsid w:val="005A2D8B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B11FC"/>
     <w:rsid w:val="005B4F9F"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E541E"/>
+    <w:rsid w:val="00602E56"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006311A0"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00672129"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006769DA"/>
+    <w:rsid w:val="006771CE"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00691BF3"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A5840"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B266D"/>
     <w:rsid w:val="006B5ED4"/>
     <w:rsid w:val="006C4AB5"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D1252"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D4507"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="007064C6"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00747066"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="007576AD"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="007766FC"/>
+    <w:rsid w:val="00780E3E"/>
+    <w:rsid w:val="00782881"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="007F773A"/>
     <w:rsid w:val="00801463"/>
     <w:rsid w:val="00810A93"/>
     <w:rsid w:val="00821A1B"/>
+    <w:rsid w:val="00824DAD"/>
+    <w:rsid w:val="00824EFD"/>
     <w:rsid w:val="008262E9"/>
+    <w:rsid w:val="00827849"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00832673"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="00892E46"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B1C07"/>
     <w:rsid w:val="008B5735"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D4A4A"/>
+    <w:rsid w:val="008E0334"/>
     <w:rsid w:val="008E1A35"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="009208BD"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="009264FC"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
+    <w:rsid w:val="009328E9"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00953B98"/>
     <w:rsid w:val="00957D35"/>
+    <w:rsid w:val="00962D54"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00994102"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B4EC6"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009D3BCC"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F28B0"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A37634"/>
+    <w:rsid w:val="00A378D2"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A8386A"/>
     <w:rsid w:val="00A90090"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A95ECB"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
+    <w:rsid w:val="00AA748B"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
+    <w:rsid w:val="00AE3C26"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B41312"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52135"/>
     <w:rsid w:val="00B54474"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
+    <w:rsid w:val="00B84A5E"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA37B4"/>
     <w:rsid w:val="00BB2049"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BE20CF"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C34F55"/>
+    <w:rsid w:val="00C37B30"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C7149D"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C91BCB"/>
+    <w:rsid w:val="00C96F12"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CD0E93"/>
     <w:rsid w:val="00CD6647"/>
+    <w:rsid w:val="00CE3910"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D1322D"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D523ED"/>
     <w:rsid w:val="00D75A57"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D94C9E"/>
     <w:rsid w:val="00DA299D"/>
+    <w:rsid w:val="00DA605A"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DB45A9"/>
+    <w:rsid w:val="00DD0DF9"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE6780"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
+    <w:rsid w:val="00E55EA0"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E766FC"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E85E5C"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB19A1"/>
     <w:rsid w:val="00EB6714"/>
+    <w:rsid w:val="00EC00C6"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC1C1B"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3442"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EE588D"/>
     <w:rsid w:val="00EF64E0"/>
+    <w:rsid w:val="00F204D3"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F51FBF"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F9563C"/>
+    <w:rsid w:val="00FB2467"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC41E1"/>
     <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FD0F46"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0A6C1703"/>
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="637ECD30"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="72CCF783"/>
     <w:rsid w:val="7F106DC2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -19478,54 +21421,54 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-77811585-82/surrogate/IBC-NM.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-9/surrogate/Blankett%20Eluering%20och%20beredning%20av%20radiofarmaka%20CH-1.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-77811585-82/surrogate/IBC-NM.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-9/surrogate/Blankett%20Eluering%20och%20beredning%20av%20radiofarmaka%20CH-1.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-9/surrogate/Blankett%20Eluering%20och%20beredning%20av%20radiofarmaka%20CH-1.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-8/surrogate/Blankett%20Dispensering%20av%20radiofarmaka-2.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-8/surrogate/Blankett%20Dispensering%20av%20radiofarmaka-2.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-77811585-82/surrogate/IBC-NM.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-77811585-82/surrogate/IBC-NM.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /></Relationships>
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
@@ -19809,56 +21752,56 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>9561</Characters>
+  <Pages>8</Pages>
+  <Words>1687</Words>
+  <Characters>8944</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>74</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11342</CharactersWithSpaces>
+  <CharactersWithSpaces>10610</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Reservrutin för beredning, dispensering och administrering av radiofarmaka</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>16</revision>
+  <revision>62</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>