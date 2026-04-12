--- v1 (2026-03-19)
+++ v2 (2026-04-12)
@@ -87,216 +87,85 @@
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Att beskriva funktioner som används i det dagliga arbetet med IBC-NM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D7A191C" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D7925">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc223503846"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Förändringar i denna version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="5C4E4E4B" w14:textId="23FF081E" w:rsidR="00364C07" w:rsidRPr="00D749FD" w:rsidRDefault="00364C07" w:rsidP="00D749FD">
+    <w:p w14:paraId="10222296" w14:textId="43F9E25D" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00364C07" w:rsidP="0079531F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D749FD">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>”</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D749FD">
+        <w:t xml:space="preserve">Lagt till </w:t>
+      </w:r>
+      <w:r w:rsidR="0079531F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Lagt till pilar till bilden</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FF6CD7" w:rsidRPr="00D749FD">
+        <w:t>att generatorns aktivitet</w:t>
+      </w:r>
+      <w:r w:rsidR="00641E7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...130 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> ska skrivas in i anmärkningen vid inbokning av generator.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="49F1CB64" w14:textId="77777777" w:rsidR="00D71575" w:rsidRPr="00A3488A" w:rsidRDefault="00D71575" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F035EEE" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
@@ -3528,51 +3397,50 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="535B1CF2" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D7925">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc223503847"/>
       <w:r w:rsidRPr="00A3488A">
-        <w:lastRenderedPageBreak/>
         <w:t>Utförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="697251D8" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>IBC-NM används dagligen till:</w:t>
       </w:r>
@@ -3830,51 +3698,50 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02F0EBFC" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc223503849"/>
       <w:r w:rsidRPr="00A3488A">
-        <w:lastRenderedPageBreak/>
         <w:t>Mätning av aktivitet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="6F99C1B7" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>För att mäta kan man använda ”startfönstret”. Denna aktiveras/inaktiveras genom att trycka på symbolen i nedre högra hörnet. Det är då viktigt att kontrollera så att den är inställd på rätt nuklid. Nukliden ändras beroende på tidigare mätningar, exempelvis efter Mo-mätning kommer nukliden vara inställd på Mo-99 och då måste man ändra detta manuellt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A978E6" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4225,51 +4092,50 @@
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Beredning"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="57459B62" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc223503850"/>
       <w:r w:rsidRPr="00A3488A">
-        <w:lastRenderedPageBreak/>
         <w:t>Beredning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="2466DD50" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4722,51 +4588,50 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A4306C0" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc223503851"/>
       <w:r w:rsidRPr="00A3488A">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Byte av generatorns </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>NaCl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>-flaska</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="2866ED96" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Om </w:t>
@@ -5559,51 +5424,50 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="03784059" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc223503854"/>
       <w:r w:rsidRPr="00A3488A">
-        <w:lastRenderedPageBreak/>
         <w:t>Förbereda patientdos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="374948C2" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ett fåtal undersökningar (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Lungskintigrafi</w:t>
@@ -6304,51 +6168,50 @@
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25F24261" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2250"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>I den röda cirkeln i bilden nedan står vilken aktivitet som behöver dras upp för att aktiviteten ska vara korrekt vid injektionstiden (står högst upp i rutan och går att redigera vid behov). OBS! Glöm inte att lägga till aktivitet</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:strike/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>för att kompensera för det som fastnar i sprutan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E946D3" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
@@ -7919,51 +7782,50 @@
         <w:t>kitflaskan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D62F543" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3747B06D" wp14:editId="54481B8A">
             <wp:extent cx="2828925" cy="2682233"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:docPr id="2089265500" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, programvara, Webbsida&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2089265500" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, programvara, Webbsida&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId36"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2873586" cy="2724578"/>
@@ -8502,51 +8364,50 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Skriv ut etikett och säkerställ att informationen på den stämmer. Fäst på sprutan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13E2DA3D" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc223503856"/>
       <w:r w:rsidRPr="00A3488A">
-        <w:lastRenderedPageBreak/>
         <w:t>Skriva ut sprutetikett i efterhand</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="00DB0F2F" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">OBS! För att få med all korrekt information på etiketten måste detta göras </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>innan</w:t>
       </w:r>
@@ -8919,58 +8780,58 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Skriv ut etikett och säkerställ att informationen på den stämmer. Fäst på sprutan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2997F77C" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Administrera_patientdos"/>
       <w:bookmarkStart w:id="27" w:name="_Förbereda_”Ad-Hoc_dos”"/>
-      <w:bookmarkStart w:id="28" w:name="_Toc197523942"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc223503857"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc223503857"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc197523942"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Förbereda ”Ad-Hoc dos” (spruta utan patientinfo)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="45FE22D8" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
@@ -9641,51 +9502,50 @@
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Om sprutan ska ges till patient, koppla ihop med undersökning enligt följande:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16C7DA35" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03786758" wp14:editId="3D214F7E">
             <wp:extent cx="200025" cy="222885"/>
             <wp:effectExtent l="0" t="0" r="9525" b="5715"/>
             <wp:docPr id="1436844498" name="Bildobjekt 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2066892425" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId38"/>
                     <a:stretch>
@@ -10147,54 +10007,53 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="196947B4" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Administrera_patientdos_1"/>
       <w:bookmarkStart w:id="31" w:name="_Toc223503858"/>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00A3488A">
-        <w:lastRenderedPageBreak/>
         <w:t>Administrera patientdos</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="76F082CE" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>OBS! Påbörja inte detta steg innan patientens dos är färdigförberedd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03D6FE71" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
@@ -10672,51 +10531,50 @@
     <w:p w14:paraId="5454ECF7" w14:textId="77777777" w:rsidR="000D37EC" w:rsidRDefault="000D37EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Mäta_restaktivitet"/>
       <w:bookmarkStart w:id="33" w:name="_Toc197523943"/>
       <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7719497B" w14:textId="0AC8CC5E" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc223503859"/>
       <w:r w:rsidRPr="00A3488A">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Mäta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>restaktivitet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2024F1CA" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -11419,56 +11277,56 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5669915" cy="937260"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA51819" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc197523944"/>
-      <w:bookmarkStart w:id="37" w:name="_Toc223503861"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc223503861"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc197523944"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Avbruten injektion</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="519A4C33" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Injektion av en redan förberedd patientdos som av någon anledning inte blir av eller tvingas avbrytas (utan att radiofarmaka ges till patient) hanteras enligt följande:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="276A278E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -11825,54 +11683,53 @@
       </w:r>
       <w:hyperlink w:anchor="_Avfallshantering" w:history="1">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Avfallshantering</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56256590" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc223503862"/>
       <w:r w:rsidRPr="00A3488A">
-        <w:lastRenderedPageBreak/>
         <w:t>Extravas</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>ering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="73B6169B" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Vid extravasering utförs alla arbetsmoment precis som vanligt i IBC-NM. Om man behöver ge extra aktivitet för att genomföra undersökningen kan man lägga till en undersökning på patienten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B8E3B96" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
@@ -12113,59 +11970,59 @@
         <w:t>- och/eller undersökningsinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="65F13172" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Nedan listas hur man lägger in patient manuellt, samt några olika ändringar man kan behöva göra, ex. lägga till längd/vikt, ändra tid, undersökningstyp eller ordinerad dos (om patienten är gravid).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7102C35E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Lägga_in_undersökning"/>
-      <w:bookmarkStart w:id="44" w:name="_Hlk216264495"/>
-      <w:bookmarkStart w:id="45" w:name="_Toc223503864"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc223503864"/>
+      <w:bookmarkStart w:id="45" w:name="_Hlk216264495"/>
       <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Lägga in undersökning manuellt</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p w14:paraId="120DEF01" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Om patienten redan finns i IBC-NM:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B96A499" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
@@ -12995,51 +12852,50 @@
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07AC1B8E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_Lägg_till/ändra_patientens"/>
       <w:bookmarkStart w:id="49" w:name="_Toc223503866"/>
       <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidRPr="00A3488A">
-        <w:lastRenderedPageBreak/>
         <w:t>Lägg till/ändra patientens längd/vikt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="70A9C723" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>PACS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C497E87" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
@@ -13790,51 +13646,50 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3053D4CB" w14:textId="63B66DD9" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Alternativ 2 – ändra via patientfönstret:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B172AB8" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
@@ -14805,51 +14660,50 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A196706" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_Toc223503869"/>
       <w:r w:rsidRPr="00A3488A">
-        <w:lastRenderedPageBreak/>
         <w:t>Lagerhantering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="5B921750" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="58" w:name="_Toc223503870"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Orderråd och orderhantering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="0E953281" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -15276,51 +15130,50 @@
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="11303D16" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Välj aktuellt farmakon, volym (om kit fylls totala antalet kit i) samt eventuell anmärkning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A43E47" w14:textId="721375C1" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid beställning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -15912,51 +15765,50 @@
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62550664" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Fyll i Partinummer. Normalt sett skrivs </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>batchnumret</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> in. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E30B5C" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
@@ -16320,95 +16172,113 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>. Tiden då mätningen utförts kommer automatiskt in som kalibreringstid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0889071C" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Under Anmärkning skrivs eventuell övrig information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE272F9" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
+    <w:p w14:paraId="0BE272F9" w14:textId="18686514" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">För generatorn skrivs </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>NaCl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">-flaskans </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>batchnummer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in. Detta för att det ska komma med på etiketten.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00227937">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>och gene</w:t>
+      </w:r>
+      <w:r w:rsidR="007E0195">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ratorns aktivitet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>in. Detta för att det ska komma med på etiketten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09617DF9" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">För </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -16601,51 +16471,50 @@
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="393221FE" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Välj aktuellt farmakon i rullistan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="534ED62E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Fyll i Partinummer. Normalt sett skrivs </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -17352,51 +17221,50 @@
       </w:r>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="0B6FAC8D" w14:textId="77777777" w:rsidR="00B64BB3" w:rsidRDefault="00B64BB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="724D5078" w14:textId="64402245" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00B64BB3">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="64" w:name="_Toc223503874"/>
       <w:r w:rsidRPr="00A3488A">
-        <w:lastRenderedPageBreak/>
         <w:t>Lagerjustering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="1B15050E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Om något blivit fel vid ex. beredning och lagersaldot i IBC-NM inte stämmer kan du behöva lägga till eller ta bort lager.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="106FAE80" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00B64BB3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -18026,51 +17894,50 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>SeHCAT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> och generator finns det flera avfallsbehållare, då kan det vara bättre att godkänna en i taget så att man kan se till att sådant avfall hamnar på rätt ställe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D7FF7B" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00B64BB3">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="68" w:name="_Toc223503876"/>
       <w:r w:rsidRPr="00A3488A">
-        <w:lastRenderedPageBreak/>
         <w:t>Ta bort och skapa nya avfallsbehållare</w:t>
       </w:r>
       <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p w14:paraId="3A70E9F3" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Avfallsbehållare behöver tömmas i IBC-NM då och då, annars kan programmet bli långsamt. Gör då så här:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18CBE812" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -18936,51 +18803,50 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CAE201F" w14:textId="2E4F88CF" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">När </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Xofigo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -19732,51 +19598,50 @@
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Läkemedelsverkets föreskrifter (LVFS 2014:4) om beredning av radioaktiva läkemedel; | Läkemedelsverket</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkStart w:id="81" w:name="_Bilaga_A_–"/>
       <w:bookmarkEnd w:id="81"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A9EE758" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="82" w:name="_Toc222743429"/>
       <w:bookmarkStart w:id="83" w:name="_Toc223503881"/>
       <w:r w:rsidRPr="00A3488A">
-        <w:lastRenderedPageBreak/>
         <w:t>Bilaga A – Undersökningar med särskild hantering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
     </w:p>
     <w:p w14:paraId="4D1DF9EE" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="003C6924">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="84" w:name="_Toc222743430"/>
       <w:bookmarkStart w:id="85" w:name="_Toc223503882"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Lungskintigrafi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="120A060A" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
@@ -20513,51 +20378,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> kan man trycka på det lilla kugghjulet bredvid lagerlistan och välja </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>använd hela lagret</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59FA7964" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="007C74CD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="94" w:name="_Toc223503887"/>
       <w:r w:rsidRPr="00A3488A">
-        <w:lastRenderedPageBreak/>
         <w:t>Bilaga B – Vanliga fel/problem</w:t>
       </w:r>
       <w:bookmarkEnd w:id="94"/>
     </w:p>
     <w:p w14:paraId="790FE371" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71955863" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -21042,65 +20906,65 @@
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00747066" w:rsidRPr="00747066" w:rsidSect="00A3488A">
       <w:headerReference w:type="default" r:id="rId75"/>
       <w:footerReference w:type="even" r:id="rId76"/>
       <w:footerReference w:type="default" r:id="rId77"/>
       <w:headerReference w:type="first" r:id="rId78"/>
       <w:footerReference w:type="first" r:id="rId79"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1276" w:left="1418" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B7786D4" w14:textId="77777777" w:rsidR="00326803" w:rsidRDefault="00326803">
+    <w:p w14:paraId="47C656AF" w14:textId="77777777" w:rsidR="00326803" w:rsidRDefault="00326803">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14BF66A9" w14:textId="77777777" w:rsidR="00326803" w:rsidRDefault="00326803">
+    <w:p w14:paraId="3541793C" w14:textId="77777777" w:rsidR="00326803" w:rsidRDefault="00326803">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="52CA5A67" w14:textId="77777777" w:rsidR="00326803" w:rsidRDefault="00326803">
+    <w:p w14:paraId="1D8D5CF5" w14:textId="77777777" w:rsidR="00326803" w:rsidRDefault="00326803">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -21220,51 +21084,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="007E0195" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
@@ -21442,61 +21306,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F5A8F44" w14:textId="77777777" w:rsidR="00326803" w:rsidRDefault="00326803"/>
+    <w:p w14:paraId="020C9402" w14:textId="77777777" w:rsidR="00326803" w:rsidRDefault="00326803"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D4CB9C1" w14:textId="77777777" w:rsidR="00326803" w:rsidRDefault="00326803">
+    <w:p w14:paraId="306A341D" w14:textId="77777777" w:rsidR="00326803" w:rsidRDefault="00326803">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2D032B35" w14:textId="77777777" w:rsidR="00326803" w:rsidRDefault="00326803">
+    <w:p w14:paraId="354B1586" w14:textId="77777777" w:rsidR="00326803" w:rsidRDefault="00326803">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -25881,91 +25745,93 @@
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="000907BE"/>
     <w:rsid w:val="00091B25"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A0E73"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B445B"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000D37EC"/>
     <w:rsid w:val="000D7925"/>
     <w:rsid w:val="000D7E46"/>
     <w:rsid w:val="000E2987"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000E65A3"/>
     <w:rsid w:val="000F3324"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00101F02"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="001245CC"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="001342F2"/>
     <w:rsid w:val="00134541"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00136321"/>
     <w:rsid w:val="00136B38"/>
     <w:rsid w:val="00137426"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00160370"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A06A8"/>
     <w:rsid w:val="001A18EA"/>
     <w:rsid w:val="001A3F20"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001A7733"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E2EB9"/>
     <w:rsid w:val="001E43E8"/>
     <w:rsid w:val="00201B65"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="002204E4"/>
+    <w:rsid w:val="00227937"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="0025737A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00266C16"/>
     <w:rsid w:val="0027760E"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="00294E63"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C578A"/>
@@ -25987,70 +25853,72 @@
     <w:rsid w:val="00326803"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00330F6A"/>
     <w:rsid w:val="003345AD"/>
     <w:rsid w:val="0033678A"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00364C07"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00394B5A"/>
     <w:rsid w:val="00395DFF"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A7EE0"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B4443"/>
     <w:rsid w:val="003C6924"/>
     <w:rsid w:val="003C73B3"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2B0D"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E6917"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00413AD8"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
+    <w:rsid w:val="0045097D"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="004641AE"/>
     <w:rsid w:val="004653F8"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004746CA"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00494D07"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A7956"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B674A"/>
     <w:rsid w:val="004C1990"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004C640D"/>
     <w:rsid w:val="004D4955"/>
     <w:rsid w:val="004D7BA3"/>
@@ -26077,50 +25945,51 @@
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B3839"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C3C49"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E4FAA"/>
     <w:rsid w:val="005E541E"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006311A0"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00641E7A"/>
     <w:rsid w:val="00653E23"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00664AEF"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00672129"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00675836"/>
     <w:rsid w:val="006769DA"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00686FD0"/>
     <w:rsid w:val="00691BF3"/>
     <w:rsid w:val="006A0B21"/>
     <w:rsid w:val="006A0D71"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B266D"/>
     <w:rsid w:val="006B5ED4"/>
     <w:rsid w:val="006B7BA1"/>
     <w:rsid w:val="006C5048"/>
@@ -26137,59 +26006,62 @@
     <w:rsid w:val="007064C6"/>
     <w:rsid w:val="00706CA1"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00711CD7"/>
     <w:rsid w:val="00714C7B"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="007340FC"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="007425F5"/>
     <w:rsid w:val="00747066"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="0076621D"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="0079531F"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B487C"/>
     <w:rsid w:val="007C74CD"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E0195"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00801463"/>
+    <w:rsid w:val="00821108"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="00870E56"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00876442"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B3302"/>
     <w:rsid w:val="008B5735"/>
     <w:rsid w:val="008C42F8"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E1A35"/>
@@ -26336,50 +26208,51 @@
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C91BCB"/>
     <w:rsid w:val="00C92950"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA4760"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB7661"/>
     <w:rsid w:val="00CB7A33"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC1DB9"/>
     <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE7771"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00237"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D05069"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D12A8F"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D25106"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D5457E"/>
     <w:rsid w:val="00D71575"/>
     <w:rsid w:val="00D749FD"/>
     <w:rsid w:val="00D75A57"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D9558F"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DC58B0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E033E3"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E142C2"/>
     <w:rsid w:val="00E1754C"/>
     <w:rsid w:val="00E200D8"/>
@@ -30034,76 +29907,76 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>26</Pages>
-  <Words>4669</Words>
-  <Characters>24747</Characters>
+  <Words>4632</Words>
+  <Characters>24554</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>206</Lines>
+  <Lines>204</Lines>
   <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29358</CharactersWithSpaces>
+  <CharactersWithSpaces>29128</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="372" baseType="variant">
       <vt:variant>
         <vt:i4>4128817</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>318</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Administrera_patientdos</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4259960</vt:i4>
       </vt:variant>
@@ -31194,30 +31067,30 @@
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc223340074</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IBC-NM</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>52</revision>
+  <revision>57</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>