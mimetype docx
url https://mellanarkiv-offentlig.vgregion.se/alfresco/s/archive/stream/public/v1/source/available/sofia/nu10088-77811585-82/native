--- v2 (2026-04-12)
+++ v3 (2026-06-06)
@@ -10,241 +10,251 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="061914D4" w14:textId="2178D366" w:rsidR="00184167" w:rsidRPr="006B266D" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r>
         <w:t>IBC-NM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20EA4CC4" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D7925">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc223503844"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="578FC1EF" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">IBC-NM är ett doshanteringssystem som används för att planera, förbereda och administrera doser till patienter. Det används även till lager- och avfallshantering. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="410FD9A5" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D7925">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc223503845"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="181D7765" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Att beskriva funktioner som används i det dagliga arbetet med IBC-NM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D7A191C" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D7925">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc223503846"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Förändringar i denna version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="10222296" w14:textId="43F9E25D" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00364C07" w:rsidP="0079531F">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="10222296" w14:textId="505DF1BB" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="4F799552" w:rsidP="47922C6E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:szCs w:val="20"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> ska skrivas in i anmärkningen vid inbokning av generator.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="47922C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Förtydligande kring när </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="47922C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Xofigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="47922C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kommer i två flaskor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D7E762" w14:textId="02EECD56" w:rsidR="4F799552" w:rsidRDefault="4F799552" w:rsidP="47922C6E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="505F6D48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Lagt till hur man ska göra för att justera dos på en spruta om vikten ändras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49F1CB64" w14:textId="77777777" w:rsidR="00D71575" w:rsidRPr="00A3488A" w:rsidRDefault="00D71575" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F035EEE" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Innehåll</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="4" w:name="_Toc29992056"/>
     <w:bookmarkStart w:id="5" w:name="_Toc256000000"/>
     <w:bookmarkStart w:id="6" w:name="_Toc256000013"/>
     <w:bookmarkStart w:id="7" w:name="_Toc256000026"/>
     <w:bookmarkStart w:id="8" w:name="_Toc256000039"/>
     <w:bookmarkStart w:id="9" w:name="_Toc256000052"/>
     <w:bookmarkStart w:id="10" w:name="_Toc256000065"/>
     <w:p w14:paraId="580E3BF7" w14:textId="48D611F8" w:rsidR="003C6924" w:rsidRDefault="00395DFF">
       <w:pPr>
-        <w:pStyle w:val="Innehll2"/>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "2-4" \h \z </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc223503844" w:history="1">
         <w:r w:rsidR="003C6924" w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bakgrund</w:t>
         </w:r>
         <w:r w:rsidR="003C6924">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="003C6924">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="003C6924">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503844 \h </w:instrText>
@@ -258,65 +268,65 @@
         <w:r w:rsidR="003C6924">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="003C6924">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="351F532A" w14:textId="54BB57FC" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll2"/>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503845" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Syfte</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503845 \h </w:instrText>
@@ -330,65 +340,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0DC64355" w14:textId="3EEE21D6" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll2"/>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503846" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar i denna version</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503846 \h </w:instrText>
@@ -402,65 +412,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0A11DBE3" w14:textId="7A9A5A15" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll2"/>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503847" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503847 \h </w:instrText>
@@ -474,65 +484,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6A2D5C4B" w14:textId="34476B66" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll2"/>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503848" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Daglig kontroll</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503848 \h </w:instrText>
@@ -546,65 +556,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="693A985D" w14:textId="3AE4B29E" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll2"/>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503849" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mätning av aktivitet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503849 \h </w:instrText>
@@ -618,65 +628,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="07F40FF0" w14:textId="43DDBFAC" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll2"/>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503850" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Beredning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503850 \h </w:instrText>
@@ -690,65 +700,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="39143019" w14:textId="33AEDC72" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503851" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Byte av generatorns NaCl-flaska</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503851 \h </w:instrText>
@@ -762,65 +772,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5685F49D" w14:textId="37215E8B" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503852" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mo-mätning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503852 \h </w:instrText>
@@ -834,65 +844,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6C061A73" w14:textId="04EDAB78" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503853" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Skriva ut lageretikett i efterhand</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503853 \h </w:instrText>
@@ -906,65 +916,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4131B1CD" w14:textId="6CFB265D" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll2"/>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503854" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förbereda patientdos</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503854 \h </w:instrText>
@@ -978,65 +988,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2A7EE169" w14:textId="4A32DEF7" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503855" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Justering av redan förberedd patientdos</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503855 \h </w:instrText>
@@ -1050,65 +1060,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="609A4E1D" w14:textId="5773AC39" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503856" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Skriva ut sprutetikett i efterhand</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503856 \h </w:instrText>
@@ -1122,65 +1132,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1AB387A1" w14:textId="05674BB0" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503857" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förbereda ”Ad-Hoc dos” (spruta utan patientinfo)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503857 \h </w:instrText>
@@ -1194,65 +1204,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7466DDD6" w14:textId="38E491D7" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll2"/>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503858" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Administrera patientdos</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503858 \h </w:instrText>
@@ -1266,65 +1276,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="29595D58" w14:textId="40AB08DA" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503859" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mäta restaktivitet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503859 \h </w:instrText>
@@ -1338,65 +1348,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="645EC385" w14:textId="3D255F5C" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503860" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Vilken aktivitet har patienten fått?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503860 \h </w:instrText>
@@ -1410,65 +1420,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="227FBB41" w14:textId="6117B987" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503861" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Avbruten injektion</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503861 \h </w:instrText>
@@ -1482,65 +1492,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="193F82B5" w14:textId="2A6DBA94" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503862" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Extravasering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503862 \h </w:instrText>
@@ -1554,65 +1564,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34862848" w14:textId="405B3842" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll2"/>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503863" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Hantering av patient- och/eller undersökningsinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503863 \h </w:instrText>
@@ -1626,65 +1636,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="19C4136C" w14:textId="7C50EF20" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503864" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lägga in undersökning manuellt</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503864 \h </w:instrText>
@@ -1698,65 +1708,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1229D1BB" w14:textId="42A9F26B" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503865" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ändra undersökningstyp</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503865 \h </w:instrText>
@@ -1770,65 +1780,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="695FAEF3" w14:textId="18DB6FDB" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503866" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lägg till/ändra patientens längd/vikt</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503866 \h </w:instrText>
@@ -1842,65 +1852,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="16C78D13" w14:textId="144A6F28" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503867" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ändra injektionstid</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503867 \h </w:instrText>
@@ -1914,65 +1924,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="007BE1DB" w14:textId="6DD56ACC" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503868" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ändra ordinerad aktivitet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503868 \h </w:instrText>
@@ -1986,65 +1996,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2B943AC5" w14:textId="510C8E05" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll2"/>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503869" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagerhantering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503869 \h </w:instrText>
@@ -2058,65 +2068,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="709F517C" w14:textId="51410661" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503870" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Orderråd och orderhantering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503870 \h </w:instrText>
@@ -2130,65 +2140,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2B05F70D" w14:textId="4C335DCF" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503871" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Boka lager från order</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503871 \h </w:instrText>
@@ -2202,65 +2212,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1EE3664C" w14:textId="1F660132" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503872" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Boka lager</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503872 \h </w:instrText>
@@ -2274,65 +2284,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="14D82A68" w14:textId="28B1376E" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503873" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Skicka lager mellan sjukhusen</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503873 \h </w:instrText>
@@ -2346,65 +2356,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="43DFA57B" w14:textId="1CC6ECF9" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503874" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagerjustering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503874 \h </w:instrText>
@@ -2418,65 +2428,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="75DC4762" w14:textId="7266D7EA" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll2"/>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503875" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Avfallshantering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503875 \h </w:instrText>
@@ -2490,65 +2500,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1EAB636E" w14:textId="44DE98B5" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503876" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ta bort och skapa nya avfallsbehållare</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503876 \h </w:instrText>
@@ -2562,65 +2572,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="30122AEF" w14:textId="3AAD4E18" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503877" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Tc-99m</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503877 \h </w:instrText>
@@ -2634,65 +2644,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4405E09A" w14:textId="18F798E1" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503878" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Xofigo och SeHCAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503878 \h </w:instrText>
@@ -2706,65 +2716,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="30863C41" w14:textId="30B69582" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503879" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mo99-generator</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503879 \h </w:instrText>
@@ -2778,65 +2788,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="28C247F5" w14:textId="79C53077" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll2"/>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503880" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referenser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503880 \h </w:instrText>
@@ -2850,65 +2860,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="404F3A46" w14:textId="068563DB" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll2"/>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503881" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bilaga A – Undersökningar med särskild hantering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503881 \h </w:instrText>
@@ -2922,65 +2932,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3A7B7914" w14:textId="30A32867" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503882" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lungskintigrafi</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503882 \h </w:instrText>
@@ -2994,65 +3004,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2DE0D274" w14:textId="20E76468" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503883" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ventrikeltömning med Pulmocis</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503883 \h </w:instrText>
@@ -3066,65 +3076,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="24F66BFB" w14:textId="6DDCFCD6" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503884" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Skelettskintigrafi med Teceos</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503884 \h </w:instrText>
@@ -3138,65 +3148,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1C994CBC" w14:textId="14AD40CE" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503885" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>SN bröst dagen före operation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503885 \h </w:instrText>
@@ -3210,65 +3220,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="402185E3" w14:textId="58EB15B0" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll3"/>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503886" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>SeHCAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503886 \h </w:instrText>
@@ -3282,65 +3292,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="611A3B24" w14:textId="543FBE1D" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Innehll2"/>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503887" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bilaga B – Vanliga fel/problem</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503887 \h </w:instrText>
@@ -3392,51 +3402,51 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1CC268" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="535B1CF2" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D7925">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc223503847"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Utförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="697251D8" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
@@ -3628,51 +3638,51 @@
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5669915" cy="2001520"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="63C74ACF" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc223503848"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Daglig kontroll</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="6F8DCD40" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Utför daglig kontroll av aktivitetsmätare enligt </w:t>
@@ -3693,51 +3703,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E07F93A" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02F0EBFC" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc223503849"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Mätning av aktivitet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="6F99C1B7" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>För att mäta kan man använda ”startfönstret”. Denna aktiveras/inaktiveras genom att trycka på symbolen i nedre högra hörnet. Det är då viktigt att kontrollera så att den är inställd på rätt nuklid. Nukliden ändras beroende på tidigare mätningar, exempelvis efter Mo-mätning kommer nukliden vara inställd på Mo-99 och då måste man ändra detta manuellt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A978E6" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
@@ -3814,65 +3824,51 @@
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Välj vilken nuklid du vill mäta. För alla </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99m</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tc-farmakon kan du välja </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 99mTc.</w:t>
+        <w:t>Tc-farmakon kan du välja Perteknetat 99mTc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67FEAB23" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0279B26F" wp14:editId="11BEF889">
             <wp:extent cx="3064957" cy="1215479"/>
             <wp:effectExtent l="0" t="0" r="2540" b="3810"/>
             <wp:docPr id="414299578" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, Rektangel, Teckensnitt&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -4087,51 +4083,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3412FB76" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Beredning"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="57459B62" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc223503850"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Beredning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="2466DD50" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
@@ -4583,94 +4579,72 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4240752" cy="3220103"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A4306C0" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc223503851"/>
       <w:r w:rsidRPr="00A3488A">
-        <w:t xml:space="preserve">Byte av generatorns </w:t>
-[...7 lines deleted...]
-        <w:t>-flaska</w:t>
+        <w:t>Byte av generatorns NaCl-flaska</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="2866ED96" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">-flaskan behöver bytas under veckan ska den nya flaskans </w:t>
+        <w:t xml:space="preserve">Om NaCl-flaskan behöver bytas under veckan ska den nya flaskans </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>batchnummer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> skrivas in i kommentaren som tillhör den aktuella generatorn. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB5544F" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00DC58B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
@@ -4989,51 +4963,51 @@
         <w:t xml:space="preserve"> för att spara.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E02E5BD" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00DC58B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ingen ny etikett behöver skrivas ut.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00346479" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc223503852"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Mo-mätning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="74FF1D24" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Efter första </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
@@ -5046,51 +5020,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> av en ny generator ska Mo-genombrottsmätning utföras enligt </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Hantering av generator i beredningsrum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="19" w:name="_Toc197523940"/>
     </w:p>
     <w:p w14:paraId="4E3F359C" w14:textId="77777777" w:rsidR="00706CA1" w:rsidRPr="00706CA1" w:rsidRDefault="00706CA1" w:rsidP="00706CA1">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Förbered_patientdos"/>
       <w:bookmarkStart w:id="21" w:name="_Toc222743401"/>
       <w:bookmarkStart w:id="22" w:name="_Toc223503853"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00706CA1">
         <w:t>Skriva ut lageretikett i efterhand</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="69F87896" w14:textId="77777777" w:rsidR="00706CA1" w:rsidRPr="00706CA1" w:rsidRDefault="00706CA1" w:rsidP="00DC58B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -5419,51 +5393,51 @@
         </w:rPr>
         <w:t>Skriv ut etikett och säkerställ att informationen på den stämmer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A0DEE34" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="03784059" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc223503854"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Förbereda patientdos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="374948C2" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ett fåtal undersökningar (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
@@ -6202,99 +6176,71 @@
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>för att kompensera för det som fastnar i sprutan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E946D3" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om sprutan behöver spädas klicka på rullisten för spädningsvätska och skanna </w:t>
-[...13 lines deleted...]
-        <w:t>-flaskan. Skriv in totala slutvolymen (blå cirkel).</w:t>
+        <w:t>Om sprutan behöver spädas klicka på rullisten för spädningsvätska och skanna NaCl-flaskan. Skriv in totala slutvolymen (blå cirkel).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="654EE058" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">-flaskan slängs efter spädningen: Kryssa i </w:t>
+        <w:t xml:space="preserve">Om NaCl-flaskan slängs efter spädningen: Kryssa i </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Kassera hela ampullen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E018C0D" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C66A0C5" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
@@ -6589,51 +6535,51 @@
                             <w:r w:rsidRPr="00F261C0">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> aktivitet</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:shapetype w14:anchorId="3A850456" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textruta 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:414.4pt;margin-top:28.65pt;width:115.5pt;height:22.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAexQHZ7QEAAL8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJliwz4hRduw4D&#10;ugvQ9QNkWY6FSaJGKbGzrx8lJ2mxvRXLg0CF4iHP4fHmarSGHRQGDa7m81nJmXISWu12NX/8cfdm&#10;zVmIwrXCgFM1P6rAr7avX20GX6kF9GBahYxAXKgGX/M+Rl8VRZC9siLMwCtHyQ7QikhX3BUtioHQ&#10;rSkWZbkqBsDWI0gVAv17OyX5NuN3nZLxW9cFFZmpOc0W84n5bNJZbDei2qHwvZanMcQLprBCO2p6&#10;gboVUbA96n+grJYIAbo4k2AL6DotVeZAbOblX2weeuFV5kLiBH+RKfw/WPn18OC/I4vjBxhpgZlE&#10;8Pcgfwbm4KYXbqeuEWHolWip8TxJVgw+VKfSJHWoQgJphi/Q0pLFPkIGGju0SRXiyQidFnC8iK7G&#10;yGRq+Xa1Wi8pJSm3WC/fUZxaiOpc7THETwosS0HNkZaa0cXhPsTp6flJaubgThuTF2scG2r+frlY&#10;5oJnGasj+c5oW/N1mX6TExLJj67NxVFoM8U0i3En1onoRDmOzUgPE/sG2iPxR5j8Rd8DBT3gb84G&#10;8lbNw6+9QMWZ+exIw2TEc4DnoDkHwkkqrbmMyNl0uYnZshO7a1K305n4U+/TdOSSLN3J0cmGz+/5&#10;1dN3t/0DAAD//wMAUEsDBBQABgAIAAAAIQBdPG/X4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BT8JAEIXvJvyHzZB4MbKlBK21WwIY4eSh6A9YukPb0J1tugtUf73Tk95m3ry89022Gmwrrtj7&#10;xpGC+SwCgVQ601Cl4Ovz/TEB4YMmo1tHqOAbPazyyV2mU+NuVOD1ECrBIeRTraAOoUul9GWNVvuZ&#10;65D4dnK91YHXvpKm1zcOt62Mo+hJWt0QN9S6w22N5flwsQpwXbifj7Pf2WLztt2dGsIHuVfqfjqs&#10;X0EEHMKfGUZ8RoecmY7uQsaLVkESJ4weFCyfFyBGQ7R8YeU4TvECZJ7J/z/kvwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAexQHZ7QEAAL8DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBdPG/X4AAAAAsBAAAPAAAAAAAAAAAAAAAAAEcEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVAUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="3DCF28DB" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00F261C0" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:ind w:left="0" w:right="0"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Ordinerad</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F261C0">
@@ -6711,51 +6657,51 @@
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Planerad injektionstid</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:shape w14:anchorId="64AB6907" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:413.9pt;margin-top:58.2pt;width:115.5pt;height:18.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9rJdN8AEAAMYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJmiA14hRduw4D&#10;ugvQ7QMUWY6FSaJGKbGzrx8l22mxvQ3Lg0CF4iHP4fH2preGnRQGDa7ii9mcM+Uk1NodKv7928Ob&#10;DWchClcLA05V/KwCv9m9frXtfKmW0IKpFTICcaHsfMXbGH1ZFEG2yoowA68cJRtAKyJd8VDUKDpC&#10;t6ZYzufrogOsPYJUIdC/90OS7zJ+0ygZvzRNUJGZitNsMZ+Yz306i91WlAcUvtVyHEP8wxRWaEdN&#10;L1D3Igp2RP0XlNUSIUATZxJsAU2jpcociM1i/gebp1Z4lbmQOMFfZAr/D1Z+Pj35r8hi/w56WmAm&#10;EfwjyB+BObhrhTuoW0ToWiVqarxIkhWdD+VYmqQOZUgg++4T1LRkcYyQgfoGbVKFeDJCpwWcL6Kr&#10;PjKZWl6t15sVpSTllm+vrilOLUQ5VXsM8YMCy1JQcaSlZnRxegxxeDo9Sc0cPGhj8mKNY13Fr1fL&#10;VS54kbE6ku+MthXfzNNvcEIi+d7VuTgKbYaYZjFuZJ2IDpRjv++ZrkdJkgh7qM8kA8JgM/osKGgB&#10;f3HWkcUqHn4eBSrOzEdHUiY/TgFOwX4KhJNUWnEZkbPhchezcweStyRyozP/597jkGSWrOBo7OTG&#10;l/f86vnz2/0GAAD//wMAUEsDBBQABgAIAAAAIQAAcxxT4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/NbsIwEITvlXgHayv1UhUHyk+UxkFAVThxCOUBTLwkEfE6ig2kffoup3Lb3RnNfpMuetuI&#10;K3a+dqRgNIxAIBXO1FQqOHx/vcUgfNBkdOMIFfygh0U2eEp1YtyNcrzuQyk4hHyiFVQhtImUvqjQ&#10;aj90LRJrJ9dZHXjtSmk6feNw28hxFM2k1TXxh0q3uK6wOO8vVgEuc/e7O/uNzVef682pJnyVW6Ve&#10;nvvlB4iAffg3wx2f0SFjpqO7kPGiURCP54weWBjNJiDujmga8+nI0/R9AjJL5WOJ7A8AAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA9rJdN8AEAAMYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAAcxxT4AAAAAwBAAAPAAAAAAAAAAAAAAAAAEoEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="102A19EA" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00F261C0" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:ind w:left="0" w:right="0"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Planerad injektionstid</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
@@ -7038,51 +6984,51 @@
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Aktivitet att dra upp</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:shape w14:anchorId="340C1FFC" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:415.15pt;margin-top:97.65pt;width:115.5pt;height:18.5pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxy8058gEAAMYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJmiA14hRduw4D&#10;ugvQ7QNkWY6FSaJGKbGzrx8lJ2mxvQ3Lg0CF4iHP4fHmZrSGHRQGDa7m81nJmXISWu12Nf/+7eHN&#10;mrMQhWuFAadqflSB32xfv9oMvlIL6MG0ChmBuFANvuZ9jL4qiiB7ZUWYgVeOkh2gFZGuuCtaFAOh&#10;W1MsynJVDICtR5AqBPr3fkrybcbvOiXjl64LKjJTc5ot5hPz2aSz2G5EtUPhey1PY4h/mMIK7ajp&#10;BepeRMH2qP+CsloiBOjiTIItoOu0VJkDsZmXf7B56oVXmQuJE/xFpvD/YOXnw5P/iiyO72CkBWYS&#10;wT+C/BGYg7teuJ26RYShV6KlxvMkWTH4UJ1Kk9ShCgmkGT5BS0sW+wgZaOzQJlWIJyN0WsDxIroa&#10;I5Op5dVqtV5SSlJu8fbqmuLUQlTnao8hflBgWQpqjrTUjC4OjyFOT89PUjMHD9qYvFjj2FDz6+Vi&#10;mQteZKyO5Dujbc3XZfpNTkgk37s2F0ehzRTTLMadWCeiE+U4NiPTLQ2dapMIDbRHkgFhshl9FhT0&#10;gL84G8hiNQ8/9wIVZ+ajIymTH88BnoPmHAgnqbTmMiJn0+UuZudOJG9J5E5n/s+9T0OSWbKCJ2Mn&#10;N76851fPn9/2NwAAAP//AwBQSwMEFAAGAAgAAAAhAPA+V/PgAAAADAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FuwjAQRO+V+g/WVuqlKjaJiiDEQZSq9NRDaD/AxEsSEa+j2EDar+9yKrdZzdPsTL4a&#10;XSfOOITWk4bpRIFAqrxtqdbw/fX+PAcRoiFrOk+o4QcDrIr7u9xk1l+oxPMu1oJDKGRGQxNjn0kZ&#10;qgadCRPfI7F38IMzkc+hlnYwFw53nUyUmklnWuIPjelx02B13J2cBlyX/vfzGLaufH3bbA8t4ZP8&#10;0PrxYVwvQUQc4z8M1/pcHQrutPcnskF0GuapShllY/HC4kqo2ZTVXkOSJinIIpe3I4o/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADHLzTnyAQAAxgMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPA+V/PgAAAADAEAAA8AAAAAAAAAAAAAAAAATAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="7F8456AC" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00F261C0" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:ind w:left="0" w:right="0"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Aktivitet att dra upp</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
@@ -7149,51 +7095,51 @@
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Uppmätt aktivitet</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:shape w14:anchorId="70B6FD42" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:416.9pt;margin-top:120.15pt;width:115.5pt;height:22.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjfkCs8gEAAMYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuEzEQfUfiHyy/k00CCWEVpyotRUjl&#10;IhU+wPF6sxa2x4yd7Iav79ibpBW8IfJgjTOeM3POnF1fDc6yg8ZowAs+m0w5015BY/xO8B/f716t&#10;OItJ+kZa8Frwo478avPyxboPtZ5DB7bRyAjEx7oPgncphbqqouq0k3ECQXtKtoBOJrrirmpQ9oTu&#10;bDWfTpdVD9gEBKVjpH9vxyTfFPy21Sp9bduoE7OC02ypnFjObT6rzVrWO5ShM+o0hvyHKZw0nppe&#10;oG5lkmyP5i8oZxRChDZNFLgK2tYoXTgQm9n0DzYPnQy6cCFxYrjIFP8frPpyeAjfkKXhPQy0wEIi&#10;hntQPyPzcNNJv9PXiNB3WjbUeJYlq/oQ61NpljrWMYNs+8/Q0JLlPkEBGlp0WRXiyQidFnC8iK6H&#10;xFRu+Wa5XC0opSg3Xy3eUpxbyPpcHTCmjxocy4HgSEst6PJwH9P49PwkN/NwZ6wti7We9YK/W8wX&#10;peBZxplEvrPGCb6a5t/ohEzyg29KcZLGjjHNYv2JdSY6Uk7DdmCmEfx1rs0ibKE5kgwIo83os6Cg&#10;A/zNWU8WEzz+2kvUnNlPnqTMfjwHeA6250B6RaWCq4ScjZebVJw7krwmkVtT+D/1Pg1JZikKnoyd&#10;3fj8Xl49fX6bRwAAAP//AwBQSwMEFAAGAAgAAAAhACT8tz7gAAAADAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj89OwkAQxu8mvsNmSLwY2ZUiaUq3BDHiiUPRB1i6Q9vQnW26C1Sf3uGkx+9PvvlNvhpd&#10;Jy44hNaThuepAoFUedtSreHr8/0pBRGiIWs6T6jhGwOsivu73GTWX6nEyz7WgkcoZEZDE2OfSRmq&#10;Bp0JU98jcXb0gzOR5VBLO5grj7tOzpRaSGda4guN6XHTYHXan50GXJf+Z3cKW1e+vm22x5bwUX5o&#10;/TAZ10sQEcf4V4YbPqNDwUwHfyYbRKchTRJGjxpmc5WAuDXUYs7Wga30JQFZ5PL/E8UvAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGN+QKzyAQAAxgMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACT8tz7gAAAADAEAAA8AAAAAAAAAAAAAAAAATAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="34DE92EE" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00F261C0" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:ind w:left="0" w:right="0"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Uppmätt aktivitet</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
@@ -7260,51 +7206,51 @@
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Beräknad aktivitet vid injektionstiden</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:shape w14:anchorId="34A0C4CD" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:416.9pt;margin-top:145.65pt;width:115.5pt;height:28.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkZDFa8gEAAMYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuEzEQfUfiHyy/k01CE6WrOFVpKUIq&#10;F6nwAY7Xm7WwPWbsZDd8PWNvklbwhsiDNc54zsw5c3Z9MzjLDhqjAS/4bDLlTHsFjfE7wb9/e3iz&#10;4iwm6RtpwWvBjzrym83rV+s+1HoOHdhGIyMQH+s+CN6lFOqqiqrTTsYJBO0p2QI6meiKu6pB2RO6&#10;s9V8Ol1WPWATEJSOkf69H5N8U/DbVqv0pW2jTswKTrOlcmI5t/msNmtZ71CGzqjTGPIfpnDSeGp6&#10;gbqXSbI9mr+gnFEIEdo0UeAqaFujdOFAbGbTP9g8dTLowoXEieEiU/x/sOrz4Sl8RZaGdzDQAguJ&#10;GB5B/YjMw10n/U7fIkLfadlQ41mWrOpDrE+lWepYxwyy7T9BQ0uW+wQFaGjRZVWIJyN0WsDxIroe&#10;ElO55dVyuVpQSlHu7XJ2TXFuIetzdcCYPmhwLAeCIy21oMvDY0zj0/OT3MzDg7G2LNZ61gt+vZgv&#10;SsGLjDOJfGeNE3w1zb/RCZnke9+U4iSNHWOaxfoT60x0pJyG7cBMI/hVrs0ibKE5kgwIo83os6Cg&#10;A/zFWU8WEzz+3EvUnNmPnqTMfjwHeA6250B6RaWCq4ScjZe7VJw7krwlkVtT+D/3Pg1JZikKnoyd&#10;3fjyXl49f36b3wAAAP//AwBQSwMEFAAGAAgAAAAhAErI+uPhAAAADAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FuwjAQRO+V+g/WVuqlKg4YoZBmgyhV6amHUD7AxEsSEa+j2EDar685tcedHc28yVej&#10;7cSFBt86RphOEhDElTMt1wj7r/fnFIQPmo3uHBPCN3lYFfd3uc6Mu3JJl12oRQxhn2mEJoQ+k9JX&#10;DVntJ64njr+jG6wO8RxqaQZ9jeG2k7MkWUirW44Nje5p01B12p0tAq1L9/N58ltbvr5ttseW6Ul+&#10;ID4+jOsXEIHG8GeGG35EhyIyHdyZjRcdQqpURA8Is+VUgbg5ksU8SgcENU8VyCKX/0cUvwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAkZDFa8gEAAMYDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBKyPrj4QAAAAwBAAAPAAAAAAAAAAAAAAAAAEwE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="72288E26" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00F261C0" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:ind w:left="0" w:right="0"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Beräknad aktivitet vid injektionstiden</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
@@ -7566,60 +7512,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> igen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="669E5DE2" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Skriv ut etikett och säkerställ att informationen på den stämmer. Fäst på sprutan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6484940C" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="6484940C" w14:textId="5E797D78" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc223503855"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Justering av redan förberedd patientdos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="4B7DA11C" w:rsidRPr="383F0546">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="19E86F11" w:rsidRPr="3C044650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="4B7DA11C" w:rsidRPr="3C044650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="4B7DA11C" w:rsidRPr="383F0546">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> även patientvikten behöver ändras, se</w:t>
+      </w:r>
+      <w:r w:rsidR="4B7DA11C" w:rsidRPr="008E218B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Bilaga_B_–" w:history="1">
+        <w:r w:rsidR="00FA4E6C" w:rsidRPr="008E218B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Bilaga B</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4D306E3E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
@@ -7917,69 +7913,51 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00A3488A" w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Fyll i hur mycket aktivitet som ska ges till patienten i fältet </w:t>
       </w:r>
       <w:r w:rsidR="00A3488A" w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Krävd (</w:t>
-[...17 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Krävd (MBq)</w:t>
       </w:r>
       <w:r w:rsidR="00A3488A" w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001E43E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00A3488A" w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Glöm inte att lägga till aktivitet för att kompensera för det som fastnar i sprutan.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
@@ -8359,51 +8337,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> igen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ABBDB8E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Skriv ut etikett och säkerställ att informationen på den stämmer. Fäst på sprutan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13E2DA3D" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc223503856"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Skriva ut sprutetikett i efterhand</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="00DB0F2F" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">OBS! För att få med all korrekt information på etiketten måste detta göras </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -8775,51 +8753,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2034EDEA" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Skriv ut etikett och säkerställ att informationen på den stämmer. Fäst på sprutan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2997F77C" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Administrera_patientdos"/>
       <w:bookmarkStart w:id="27" w:name="_Förbereda_”Ad-Hoc_dos”"/>
       <w:bookmarkStart w:id="28" w:name="_Toc223503857"/>
       <w:bookmarkStart w:id="29" w:name="_Toc197523942"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Förbereda ”Ad-Hoc dos” (spruta utan patientinfo)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="45FE22D8" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -9292,65 +9270,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>I den röda cirkeln i bilden ovan står vilken aktivitet som behöver dras upp för att aktiviteten ska vara korrekt vid injektionstiden. För att kompensera för det som fastnar i sprutan, lägg till 10% extra av den aktivitet som ska dras upp.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78FE00E4" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om sprutan behöver spädas klicka på rullisten för spädningsvätska och skanna </w:t>
-[...13 lines deleted...]
-        <w:t>-flaskan. Skriv in totala slutvolymen (blå cirkel).</w:t>
+        <w:t>Om sprutan behöver spädas klicka på rullisten för spädningsvätska och skanna NaCl-flaskan. Skriv in totala slutvolymen (blå cirkel).</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43752B41" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -10000,51 +9964,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F451CA8" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="196947B4" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Administrera_patientdos_1"/>
       <w:bookmarkStart w:id="31" w:name="_Toc223503858"/>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Administrera patientdos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="76F082CE" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>OBS! Påbörja inte detta steg innan patientens dos är färdigförberedd.</w:t>
       </w:r>
@@ -10526,51 +10490,51 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> i efterhand.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5454ECF7" w14:textId="77777777" w:rsidR="000D37EC" w:rsidRDefault="000D37EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Mäta_restaktivitet"/>
       <w:bookmarkStart w:id="33" w:name="_Toc197523943"/>
       <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7719497B" w14:textId="0AC8CC5E" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc223503859"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t xml:space="preserve">Mäta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>restaktivitet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2024F1CA" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -10697,69 +10661,51 @@
     </w:p>
     <w:p w14:paraId="3092EC0A" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">I fältet </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Aktivitet (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">Aktivitet (MBq) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>står nu vilken aktivitet patienten har fått (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>restaktiviteten</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> har dragits bort).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F75FB40" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
@@ -10891,117 +10837,99 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="161596" cy="161596"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A787FF" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Toc223503860"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Vilken aktivitet har patienten fått?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="76191255" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>På följande sätt kan man se vilken aktivitet dagens patienter har fått vid injektionstiden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE138C5" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">När eftermätningen är utförd, men innan du stänger administreringsfönstret, visas i fältet </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Aktivitet (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">Aktivitet (MBq) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>vilken aktivitet patienten har fått (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>restaktiviteten</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> har dragits bort).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D4BBB00" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
@@ -11274,51 +11202,51 @@
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId31"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5669915" cy="937260"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA51819" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc223503861"/>
       <w:bookmarkStart w:id="37" w:name="_Toc197523944"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Avbruten injektion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="519A4C33" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Injektion av en redan förberedd patientdos som av någon anledning inte blir av eller tvingas avbrytas (utan att radiofarmaka ges till patient) hanteras enligt följande:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="276A278E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
@@ -11678,51 +11606,51 @@
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> automatiskt, släng sprutan enligt </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Avfallshantering" w:history="1">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Avfallshantering</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56256590" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc223503862"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Extravas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>ering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="73B6169B" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Vid extravasering utförs alla arbetsmoment precis som vanligt i IBC-NM. Om man behöver ge extra aktivitet för att genomföra undersökningen kan man lägga till en undersökning på patienten.</w:t>
@@ -11934,83 +11862,83 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0B4C867A" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Skriv anmärkning om varför ny spruta ges. </w:t>
       </w:r>
       <w:bookmarkStart w:id="39" w:name="_Toc197523934"/>
       <w:bookmarkStart w:id="40" w:name="_Toc197523937"/>
     </w:p>
     <w:p w14:paraId="11CFA4C7" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Hantering_av_patient-"/>
       <w:bookmarkStart w:id="42" w:name="_Toc223503863"/>
       <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Hantering av patient</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>- och/eller undersökningsinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="65F13172" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Nedan listas hur man lägger in patient manuellt, samt några olika ändringar man kan behöva göra, ex. lägga till längd/vikt, ändra tid, undersökningstyp eller ordinerad dos (om patienten är gravid).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7102C35E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Lägga_in_undersökning"/>
       <w:bookmarkStart w:id="44" w:name="_Toc223503864"/>
       <w:bookmarkStart w:id="45" w:name="_Hlk216264495"/>
       <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Lägga in undersökning manuellt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p w14:paraId="120DEF01" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -12528,51 +12456,51 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="213750" cy="180000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> för att lägga till undersökning. Fyll i undersökning och tid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26C10841" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="_Ändra_undersökningstyp_1"/>
       <w:bookmarkStart w:id="47" w:name="_Toc223503865"/>
       <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Ändra undersökningstyp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="56666680" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -12760,65 +12688,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ändra undersökningstyp </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C180558" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Om Planerad dos är 0 visas ett rött kryss och det går inte att boka om undersökningen. Skriv då 1 (</w:t>
-[...13 lines deleted...]
-        <w:t>) i denna ruta. Dosen kommer beräknas om korrekt när patienten fått en vikt inskriven.</w:t>
+        <w:t>Om Planerad dos är 0 visas ett rött kryss och det går inte att boka om undersökningen. Skriv då 1 (MBq) i denna ruta. Dosen kommer beräknas om korrekt när patienten fått en vikt inskriven.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5091E286" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
@@ -12845,51 +12759,51 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="161596" cy="161596"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07AC1B8E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_Lägg_till/ändra_patientens"/>
       <w:bookmarkStart w:id="49" w:name="_Toc223503866"/>
       <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Lägg till/ändra patientens längd/vikt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="70A9C723" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -13225,51 +13139,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C820583" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Godkänn eventuella ändringar av dosen (systemet räknar om till rätt dos vid viktbaserad dosering). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="031A66BC" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="50" w:name="_Ändra_bokad_tid"/>
       <w:bookmarkStart w:id="51" w:name="_Toc197523935"/>
       <w:bookmarkStart w:id="52" w:name="_Toc223503867"/>
       <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Ändra injektionstid</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="26E3DC3E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Om en patient ex. kommer sent eller man av någon annan anledning behöver ändra tiden.</w:t>
@@ -13903,51 +13817,51 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="161596" cy="161596"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EEFC7FD" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Ändra_undersökningstyp"/>
       <w:bookmarkStart w:id="54" w:name="_Ändra_ordinerad_aktivitet"/>
       <w:bookmarkStart w:id="55" w:name="_Toc197523936"/>
       <w:bookmarkStart w:id="56" w:name="_Toc223503868"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Ändra ordinerad aktivitet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="7FD82021" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -13958,79 +13872,51 @@
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>sentinel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>node</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bröst utan bildtagning ligger 20 </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (se Bilaga A – Undersökningar med särskild hantering). </w:t>
+        <w:t xml:space="preserve"> bröst utan bildtagning ligger 20 MBq inne som standarddos och då måste man ändra dosen manuellt om patienten ska ges 120 MBq (se Bilaga A – Undersökningar med särskild hantering). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21558F7F" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Alternativ 1 – ändra i dispenseringsfönstret:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A6EB833" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
@@ -14655,62 +14541,62 @@
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="18F8C139" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A196706" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_Toc223503869"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Lagerhantering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="5B921750" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="58" w:name="_Toc223503870"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Orderråd och orderhantering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="0E953281" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
@@ -15169,65 +15055,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid beställning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Xofigo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> anges behandlingsdatumet</w:t>
       </w:r>
       <w:r w:rsidR="003E2B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> som leveransdatum och aktivitet 1 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (denna siffra spelar ingen roll, men systemet accepterar inte </w:t>
+        <w:t xml:space="preserve"> som leveransdatum och aktivitet 1 MBq (denna siffra spelar ingen roll, men systemet accepterar inte </w:t>
       </w:r>
       <w:r w:rsidR="00A47012">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>0)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F5CFA1" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -15476,51 +15348,51 @@
         </w:rPr>
         <w:t>. Orderform behöver inte skrivas ut.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F95E011" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Nu har status ändrats till väntande.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C1D167" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="009B1299">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Boka_lager_från"/>
       <w:bookmarkStart w:id="60" w:name="_Toc223503871"/>
       <w:bookmarkEnd w:id="59"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Boka lager från order</w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="7D8B4577" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>När det som beställts har kommit ska det läggas in i IBC-NM:s lager.</w:t>
       </w:r>
     </w:p>
@@ -15962,98 +15834,114 @@
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Mo-aktivitet i (vanligtvis </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>17200</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="574EF1CA" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
+        <w:t xml:space="preserve"> MBq).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574EF1CA" w14:textId="7916748B" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Om två flaskor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Xofigo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ska ges till samma patient ska aktiviteten från dessa summeras.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F3D62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kommer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ska aktiviteten </w:t>
+      </w:r>
+      <w:r w:rsidR="004431E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">samt volymen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>från dessa summeras.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5F62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Det räcker med en etikett. Flaskorna förvaras tillsammans och kan med fördel tejpas ihop.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A9EC8C6" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Inbokning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -16188,65 +16076,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Under Anmärkning skrivs eventuell övrig information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE272F9" w14:textId="18686514" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">För generatorn skrivs </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">-flaskans </w:t>
+        <w:t xml:space="preserve">För generatorn skrivs NaCl-flaskans </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>batchnummer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00227937">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>och gene</w:t>
       </w:r>
       <w:r w:rsidR="007E0195">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -16291,51 +16165,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> skrivs att det är två flaskor samt aktivitet per flaska. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C2A5FD1" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>När allt är ifyllt, klicka på bocken och skriv ut en etikett.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00AAD522" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00B64BB3">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="61" w:name="_Toc223503872"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Boka lager</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="34BF24BC" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Denna funktion ska endast användas när det inte finns någon order att boka ifrån. I första hand används </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Boka_lager_från" w:history="1">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
@@ -16659,98 +16533,108 @@
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">För generator fylls antalet generatorer och dess </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mo-aktivitet i. (Vanligtvis 17200 </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="78646D3C" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
+        <w:t xml:space="preserve">Mo-aktivitet i. (Vanligtvis 17200 MBq) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78646D3C" w14:textId="4EC4BEC2" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Om två flaskor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Xofigo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kommer ska aktiviteten från dessa summeras.</w:t>
+        <w:t xml:space="preserve"> kommer ska aktiviteten</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA76EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samt volymen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> från dessa summeras.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA76EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Det räcker med en etikett. Flaskorna förvaras tillsammans och kan </w:t>
+      </w:r>
+      <w:r w:rsidR="00096EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>med fördel tejpas ihop.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FBF974D" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Inbokning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -16885,65 +16769,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Under Anmärkning skrivs eventuell övrig information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37D9A34F" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">För generatorn skrivs </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">-flaskans </w:t>
+        <w:t xml:space="preserve">För generatorn skrivs NaCl-flaskans </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>batchnummer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> och generatorns aktivitet in. Detta för att det ska komma med på etiketten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="335AD94E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -16970,51 +16840,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> skrivs att det är två flaskor samt aktivitet per flaska. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F4F4360" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>När allt är ifyllt, klicka på bocken och skriv ut en etikett.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ED8A2FF" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00B64BB3">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="62" w:name="_Toc223503873"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Skicka lager mellan sjukhusen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="37F20AC5" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Om du ska skicka exempelvis kit till Uddevalla eller NÄL som du redan har bokat in i ditt lager kan du göra det på följande sätt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B940440" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
@@ -17216,51 +17086,51 @@
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Lagret kommer justeras för sjukhuset som skickar, men sjukhuset som tar emot får boka lager enligt ovan.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="0B6FAC8D" w14:textId="77777777" w:rsidR="00B64BB3" w:rsidRDefault="00B64BB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="724D5078" w14:textId="64402245" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00B64BB3">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="64" w:name="_Toc223503874"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Lagerjustering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="1B15050E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Om något blivit fel vid ex. beredning och lagersaldot i IBC-NM inte stämmer kan du behöva lägga till eller ta bort lager.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="106FAE80" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00B64BB3">
       <w:pPr>
@@ -17483,51 +17353,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Fyll i antal du vill slänga i IBC-NM och välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lagerjustering</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> i rullistan klient.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A413A4C" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00B64BB3">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="65" w:name="_Ändra_aktivitet_hos"/>
       <w:bookmarkStart w:id="66" w:name="_Avfallshantering"/>
       <w:bookmarkStart w:id="67" w:name="_Toc223503875"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Avfallshantering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="67"/>
     </w:p>
     <w:p w14:paraId="2366476F" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
@@ -17889,51 +17759,51 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>SeHCAT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> och generator finns det flera avfallsbehållare, då kan det vara bättre att godkänna en i taget så att man kan se till att sådant avfall hamnar på rätt ställe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D7FF7B" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00B64BB3">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="68" w:name="_Toc223503876"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Ta bort och skapa nya avfallsbehållare</w:t>
       </w:r>
       <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p w14:paraId="3A70E9F3" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Avfallsbehållare behöver tömmas i IBC-NM då och då, annars kan programmet bli långsamt. Gör då så här:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18CBE812" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
@@ -18422,93 +18292,93 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="161596" cy="161596"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B9C7673" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="007C74CD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="70" w:name="_Toc223503877"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Tc-99m</w:t>
       </w:r>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="4C790992" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Allt Tc-99m avfall i IBC-NM läggs i samma behållare: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Tc-99m.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Denna töms lämpligen i samband med att den fysiska avfallsbehållaren slängs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A71002D" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="007C74CD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="71" w:name="_Toc223503878"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Xofigo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>SeHCAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3C20ABE5" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -18940,108 +18810,80 @@
     </w:p>
     <w:p w14:paraId="19443526" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Markera det som ska skickas, summan ska inte vara större än </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">0,1 </w:t>
+        <w:t xml:space="preserve">0,1 MBq </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Xofigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>MBq</w:t>
-[...47 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>1 MBq</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>SeHCAT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68B7B736" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360"/>
@@ -19219,51 +19061,51 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="161596" cy="161596"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="326288E8" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="007C74CD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="72" w:name="_Toc223503879"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Mo99-generator</w:t>
       </w:r>
       <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="092B08D2" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>För generatorer finns det två olika avfallsburkar:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52FE2047" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
@@ -19507,51 +19349,51 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="161596" cy="161596"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760F902D" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="007C74CD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="73" w:name="_Toc29992069"/>
       <w:bookmarkStart w:id="74" w:name="_Toc256000012"/>
       <w:bookmarkStart w:id="75" w:name="_Toc256000025"/>
       <w:bookmarkStart w:id="76" w:name="_Toc256000038"/>
       <w:bookmarkStart w:id="77" w:name="_Toc256000051"/>
       <w:bookmarkStart w:id="78" w:name="_Toc256000064"/>
       <w:bookmarkStart w:id="79" w:name="_Toc256000077"/>
       <w:bookmarkStart w:id="80" w:name="_Toc223503880"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Referen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>ser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="80"/>
@@ -19592,64 +19434,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId74" w:anchor="hmainbody4" w:history="1">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Läkemedelsverkets föreskrifter (LVFS 2014:4) om beredning av radioaktiva läkemedel; | Läkemedelsverket</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkStart w:id="81" w:name="_Bilaga_A_–"/>
       <w:bookmarkEnd w:id="81"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A9EE758" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="82" w:name="_Toc222743429"/>
       <w:bookmarkStart w:id="83" w:name="_Toc223503881"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Bilaga A – Undersökningar med särskild hantering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
     </w:p>
     <w:p w14:paraId="4D1DF9EE" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="84" w:name="_Toc222743430"/>
       <w:bookmarkStart w:id="85" w:name="_Toc223503882"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Lungskintigrafi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="120A060A" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">När en patient ska göra en lungundersökning med både ventilation och </w:t>
@@ -19805,51 +19647,51 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2-3M) till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Lungperf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (4M) enligt </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Ändra_undersökningstyp_1" w:history="1">
         <w:r w:rsidR="007B487C" w:rsidRPr="00933B7B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Ändra undersökningstyp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D5457E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CB5D64A" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
@@ -19932,51 +19774,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Administrera </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>perfusionsdos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> enligt vanligt arbetssätt (se </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Administrera_patientdos_1" w:history="1">
         <w:r w:rsidRPr="00266C16">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Administrera patientdos)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> och utför </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>perfusionsundersökningen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -20034,51 +19876,51 @@
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">) och dokumentera patientens dos i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>patientadminstrativt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> system enligt rutin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C9938BA" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00BC3D27">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="86" w:name="_Toc222743431"/>
       <w:bookmarkStart w:id="87" w:name="_Toc223503883"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t xml:space="preserve">Ventrikeltömning med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Pulmocis</w:t>
       </w:r>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="5D21FF5A" w14:textId="7BBB7E52" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00BF1082">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="275"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
@@ -20087,66 +19929,66 @@
         <w:t xml:space="preserve">Om dagens </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Pulmociskit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> har 4M partiklar måste patientens undersökningstyp justeras från Ventrikeltömning (2-3M) till Ventrikeltömning (4M) enligt</w:t>
       </w:r>
       <w:r w:rsidR="00E51CA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Ändra_undersökningstyp_1" w:history="1">
         <w:r w:rsidR="00E51CA7" w:rsidRPr="00933B7B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve">Ändra undersökningstyp </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> innan dispensering påbörjas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4DF9FB" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00BC3D27">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="88" w:name="_Toc222743432"/>
       <w:bookmarkStart w:id="89" w:name="_Toc223503884"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Skelettskintigrafi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t xml:space="preserve"> med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Teceos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="567C0DAA" w14:textId="7210D8A8" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
@@ -20182,51 +20024,51 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>istället</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> för HDP behöver patientens undersökningstyp justeras enligt </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Ändra_undersökningstyp_1" w:history="1">
         <w:r w:rsidRPr="00933B7B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Ändra undersökningstyp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Skelettskintigrafi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
@@ -20245,107 +20087,79 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> innan dispensering påbörjas (OBS! gör detta i samband med dispensering, undersökningen ”hoppar tillbaka” till HDP vid statusändring i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Sectra</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ankomstregistrering, påbörja, etc.)).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="702519C8" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00BC3D27">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="90" w:name="_Toc222743433"/>
       <w:bookmarkStart w:id="91" w:name="_Toc223503885"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>SN bröst dagen före operation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
     </w:p>
     <w:p w14:paraId="5A5B047E" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om en patient ska få SN bröstinjektion dagen före operation och ges 120 </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> för alla SN bröst.</w:t>
+        <w:t>Om en patient ska få SN bröstinjektion dagen före operation och ges 120 MBq behöver detta skrivas in manuellt vid dispensering, eftersom den inlagda standarddosen är 20 MBq för alla SN bröst.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70C832E8" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00BC3D27">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="92" w:name="_Toc222743434"/>
       <w:bookmarkStart w:id="93" w:name="_Toc223503886"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>SeHCAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4B55E604" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid förberedelse av </w:t>
@@ -20373,51 +20187,51 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> kan man trycka på det lilla kugghjulet bredvid lagerlistan och välja </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>använd hela lagret</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59FA7964" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="007C74CD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="94" w:name="_Toc223503887"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Bilaga B – Vanliga fel/problem</w:t>
       </w:r>
       <w:bookmarkEnd w:id="94"/>
     </w:p>
     <w:p w14:paraId="790FE371" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71955863" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -20839,132 +20653,259 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="161596" cy="161596"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063CAFE9" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
+    <w:p w14:paraId="063CAFE9" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Skriv ut ny etikett. OBS! Aktivitet och koncentration kommer ej att uppdateras på etiketten. Stryk över, skriv de nya siffrorna för hand samt din signatur på etiketten om dessa värden har påverkats av din ändring.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8B8C26" w14:textId="77777777" w:rsidR="003A3D99" w:rsidRDefault="003A3D99" w:rsidP="003A3D99">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35E5992D" w14:textId="77777777" w:rsidR="003A3D99" w:rsidRPr="003A3D99" w:rsidRDefault="003A3D99" w:rsidP="003A3D99">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Om dispensering har gjorts med fel patientvikt (vid viktbaserad dosering) och dosen behöver justeras:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4432338F" w14:textId="77777777" w:rsidR="003A3D99" w:rsidRPr="003A3D99" w:rsidRDefault="003A3D99" w:rsidP="003A3D99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Korrigera patientvikten (se </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Lägg_till/ändra_patientens" w:history="1">
+        <w:r w:rsidRPr="003A3D99">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:t>Lägg till/ändra patientens vikt</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003A3D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F0BC94" w14:textId="77777777" w:rsidR="003A3D99" w:rsidRPr="003A3D99" w:rsidRDefault="003A3D99" w:rsidP="003A3D99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Markera sprutan som misslyckad (se Avbruten injektion), en ny undersökning bokas automatiskt (om inte, boka en manuellt).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327F6C7B" w14:textId="77777777" w:rsidR="003A3D99" w:rsidRPr="003A3D99" w:rsidRDefault="003A3D99" w:rsidP="003A3D99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kontrollera dosen för den nya undersökningen (se till att den har använt rätt patientvikt vid beräkningen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D71880B" w14:textId="77777777" w:rsidR="003A3D99" w:rsidRPr="003A3D99" w:rsidRDefault="003A3D99" w:rsidP="003A3D99">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Dra upp dosen på nytt i systemet, på den nya undersökningen. Utgå från den spruta du redan dragit upp, du behöver alltså inte slänga sprutan och börja om.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FAF069" w14:textId="77777777" w:rsidR="003A3D99" w:rsidRPr="00A3488A" w:rsidRDefault="003A3D99" w:rsidP="003A3D99">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="61353B02" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="628D8191" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00184167">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70FDC423" w14:textId="0F321476" w:rsidR="00747066" w:rsidRPr="00747066" w:rsidRDefault="00747066" w:rsidP="7DEE9EB7">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11010C13" w14:textId="3E0890A6" w:rsidR="00747066" w:rsidRPr="00747066" w:rsidRDefault="00747066" w:rsidP="00D71575">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00747066" w:rsidRPr="00747066" w:rsidSect="00A3488A">
       <w:headerReference w:type="default" r:id="rId75"/>
       <w:footerReference w:type="even" r:id="rId76"/>
       <w:footerReference w:type="default" r:id="rId77"/>
       <w:headerReference w:type="first" r:id="rId78"/>
       <w:footerReference w:type="first" r:id="rId79"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1276" w:left="1418" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47C656AF" w14:textId="77777777" w:rsidR="00326803" w:rsidRDefault="00326803">
+    <w:p w14:paraId="2D1B3EF5" w14:textId="77777777" w:rsidR="00CF2E17" w:rsidRDefault="00CF2E17">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3541793C" w14:textId="77777777" w:rsidR="00326803" w:rsidRDefault="00326803">
+    <w:p w14:paraId="1D00B8F3" w14:textId="77777777" w:rsidR="00CF2E17" w:rsidRDefault="00CF2E17">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1D8D5CF5" w14:textId="77777777" w:rsidR="00326803" w:rsidRDefault="00326803">
+    <w:p w14:paraId="5ED9BAB4" w14:textId="77777777" w:rsidR="00CF2E17" w:rsidRDefault="00CF2E17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -21030,107 +20971,107 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="007E0195" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00E9403F" w:rsidP="00EC0A68">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
@@ -21223,51 +21164,51 @@
     </w:r>
     <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1330CEF9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -21306,74 +21247,74 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="020C9402" w14:textId="77777777" w:rsidR="00326803" w:rsidRDefault="00326803"/>
+    <w:p w14:paraId="64233BF8" w14:textId="77777777" w:rsidR="00CF2E17" w:rsidRDefault="00CF2E17"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="306A341D" w14:textId="77777777" w:rsidR="00326803" w:rsidRDefault="00326803">
+    <w:p w14:paraId="1594EC7C" w14:textId="77777777" w:rsidR="00CF2E17" w:rsidRDefault="00CF2E17">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="354B1586" w14:textId="77777777" w:rsidR="00326803" w:rsidRDefault="00326803">
+    <w:p w14:paraId="114646A4" w14:textId="77777777" w:rsidR="00CF2E17" w:rsidRDefault="00CF2E17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -21408,94 +21349,94 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="788FEAC4" w14:textId="7FCD22BD" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="376BA92B" wp14:editId="7BBAB39A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-66040</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -21534,51 +21475,51 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
             <v:shapetype w14:anchorId="376BA92B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="03A8AA0A" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
@@ -23148,51 +23089,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -24304,51 +24245,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -25657,732 +25598,890 @@
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1289316120">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="592323805">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1665163605">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="682632439">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="969627739">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="154952299">
     <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
+    <w:rsid w:val="000010C3"/>
     <w:rsid w:val="0000258B"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="000121B1"/>
+    <w:rsid w:val="00013F42"/>
     <w:rsid w:val="000162D8"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002327F"/>
+    <w:rsid w:val="0002699F"/>
+    <w:rsid w:val="000269A4"/>
     <w:rsid w:val="00030DDD"/>
+    <w:rsid w:val="00031092"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="0003507D"/>
     <w:rsid w:val="0003676D"/>
     <w:rsid w:val="00046DB5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="00053D9F"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056DCA"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="0007098B"/>
     <w:rsid w:val="00083006"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="0008420D"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="000907BE"/>
     <w:rsid w:val="00091B25"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
+    <w:rsid w:val="00096EE7"/>
     <w:rsid w:val="000A0E73"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B445B"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C04BE"/>
+    <w:rsid w:val="000C23B3"/>
     <w:rsid w:val="000D37EC"/>
     <w:rsid w:val="000D7925"/>
     <w:rsid w:val="000D7E46"/>
     <w:rsid w:val="000E2987"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000E65A3"/>
+    <w:rsid w:val="000E6852"/>
     <w:rsid w:val="000F3324"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00101F02"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="001245CC"/>
+    <w:rsid w:val="00124B7B"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="001342F2"/>
     <w:rsid w:val="00134541"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00136321"/>
     <w:rsid w:val="00136B38"/>
     <w:rsid w:val="00137426"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00160370"/>
     <w:rsid w:val="00161FE6"/>
+    <w:rsid w:val="001631BF"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A06A8"/>
     <w:rsid w:val="001A18EA"/>
+    <w:rsid w:val="001A34FB"/>
     <w:rsid w:val="001A3F20"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001A7733"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001B7808"/>
+    <w:rsid w:val="001C4864"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E2EB9"/>
     <w:rsid w:val="001E43E8"/>
+    <w:rsid w:val="001E4784"/>
     <w:rsid w:val="00201B65"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="00216CEC"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="002204E4"/>
+    <w:rsid w:val="00221E8B"/>
+    <w:rsid w:val="00225A66"/>
     <w:rsid w:val="00227937"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="0025737A"/>
+    <w:rsid w:val="002627CE"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00266C16"/>
+    <w:rsid w:val="00271E9E"/>
+    <w:rsid w:val="00274F55"/>
     <w:rsid w:val="0027760E"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
+    <w:rsid w:val="002911D4"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="00294E63"/>
     <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A4F1F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C578A"/>
+    <w:rsid w:val="002C5C6A"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0590"/>
     <w:rsid w:val="002D0E0E"/>
+    <w:rsid w:val="002D117D"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E3978"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="003012EF"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326803"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00330F6A"/>
     <w:rsid w:val="003345AD"/>
     <w:rsid w:val="0033678A"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="003532DC"/>
     <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="003624FB"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00364C07"/>
     <w:rsid w:val="0036594C"/>
+    <w:rsid w:val="00365B7C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="003811A8"/>
     <w:rsid w:val="00384019"/>
+    <w:rsid w:val="00384D94"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00394B5A"/>
+    <w:rsid w:val="0039587E"/>
     <w:rsid w:val="00395DFF"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A3D99"/>
     <w:rsid w:val="003A7EE0"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B4443"/>
     <w:rsid w:val="003C6924"/>
     <w:rsid w:val="003C73B3"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2B0D"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E6917"/>
+    <w:rsid w:val="003F00C7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
+    <w:rsid w:val="00405E4B"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00413AD8"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="004431E3"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="0045097D"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="004641AE"/>
+    <w:rsid w:val="004649FB"/>
     <w:rsid w:val="004653F8"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004746CA"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="00487190"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="00492FAD"/>
     <w:rsid w:val="00494D07"/>
+    <w:rsid w:val="004A1362"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A7956"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B674A"/>
+    <w:rsid w:val="004B6B7F"/>
     <w:rsid w:val="004C1990"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004C640D"/>
     <w:rsid w:val="004D4955"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E1DA3"/>
+    <w:rsid w:val="004E22AC"/>
     <w:rsid w:val="004E5845"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="005024E1"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="00534476"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00550AD5"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057203B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="00584B83"/>
     <w:rsid w:val="0059073E"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B3839"/>
+    <w:rsid w:val="005B3B77"/>
+    <w:rsid w:val="005B3EB3"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C3C49"/>
     <w:rsid w:val="005C4606"/>
+    <w:rsid w:val="005C6A3C"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E4FAA"/>
     <w:rsid w:val="005E541E"/>
+    <w:rsid w:val="005E6391"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
+    <w:rsid w:val="00622A31"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="006268D3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006311A0"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00641E7A"/>
     <w:rsid w:val="00653E23"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00655993"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00664AEF"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00672129"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00675836"/>
     <w:rsid w:val="006769DA"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00686FD0"/>
     <w:rsid w:val="00691BF3"/>
     <w:rsid w:val="006A0B21"/>
     <w:rsid w:val="006A0D71"/>
+    <w:rsid w:val="006A1029"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
+    <w:rsid w:val="006A7625"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B266D"/>
     <w:rsid w:val="006B5ED4"/>
     <w:rsid w:val="006B7BA1"/>
+    <w:rsid w:val="006B7E4E"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D1252"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D50E5"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E69A9"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F75A1"/>
+    <w:rsid w:val="00703111"/>
     <w:rsid w:val="007064C6"/>
     <w:rsid w:val="00706CA1"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00711CD7"/>
+    <w:rsid w:val="00713B1C"/>
     <w:rsid w:val="00714C7B"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
+    <w:rsid w:val="007213D5"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="00725D1B"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="007340FC"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
+    <w:rsid w:val="00737167"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="007425F5"/>
     <w:rsid w:val="00747066"/>
+    <w:rsid w:val="0075056B"/>
+    <w:rsid w:val="00752405"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="0076621D"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774F5D"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="00777C06"/>
+    <w:rsid w:val="0078358B"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="0079531F"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B487C"/>
+    <w:rsid w:val="007B5503"/>
     <w:rsid w:val="007C74CD"/>
+    <w:rsid w:val="007D12FB"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007D63EC"/>
     <w:rsid w:val="007E0195"/>
+    <w:rsid w:val="007E57A0"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00801463"/>
+    <w:rsid w:val="00812205"/>
+    <w:rsid w:val="00815EFA"/>
+    <w:rsid w:val="00816681"/>
     <w:rsid w:val="00821108"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="0087004C"/>
     <w:rsid w:val="00870E56"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00874DCB"/>
     <w:rsid w:val="00876442"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="008A177F"/>
+    <w:rsid w:val="008A17F3"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B3302"/>
     <w:rsid w:val="008B5735"/>
+    <w:rsid w:val="008B7BAF"/>
     <w:rsid w:val="008C42F8"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E1A35"/>
+    <w:rsid w:val="008E218B"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E4833"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F060D"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="00900C6D"/>
     <w:rsid w:val="0090620E"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
+    <w:rsid w:val="009135B5"/>
+    <w:rsid w:val="00913F12"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00915132"/>
     <w:rsid w:val="00920579"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093070C"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="00933B7B"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00940AB3"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
+    <w:rsid w:val="009508E6"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00953445"/>
     <w:rsid w:val="00953B98"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00992B4D"/>
     <w:rsid w:val="009B1299"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B4EC6"/>
     <w:rsid w:val="009B52BC"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C49F8"/>
+    <w:rsid w:val="009C5512"/>
     <w:rsid w:val="009D3C8D"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F3D62"/>
     <w:rsid w:val="009F43BA"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A07E9A"/>
     <w:rsid w:val="00A24C8C"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A3488A"/>
     <w:rsid w:val="00A37634"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A420E3"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A47012"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55142"/>
+    <w:rsid w:val="00A6356C"/>
     <w:rsid w:val="00A63625"/>
     <w:rsid w:val="00A64ED8"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A66AC1"/>
+    <w:rsid w:val="00A71016"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A8386A"/>
     <w:rsid w:val="00A86953"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00AA0427"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA3E8E"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
+    <w:rsid w:val="00AA76EB"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB3732"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD22BE"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AF12EF"/>
+    <w:rsid w:val="00AF1FB2"/>
+    <w:rsid w:val="00AF383D"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
+    <w:rsid w:val="00B04E57"/>
+    <w:rsid w:val="00B07566"/>
+    <w:rsid w:val="00B12FBD"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B221EF"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52135"/>
+    <w:rsid w:val="00B53162"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B64BB3"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B7075B"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B81CC5"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B9544C"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BA410A"/>
     <w:rsid w:val="00BB0D30"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC3A53"/>
     <w:rsid w:val="00BC3D27"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BE11E0"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF1082"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C13AD8"/>
+    <w:rsid w:val="00C30CEC"/>
+    <w:rsid w:val="00C37C11"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
+    <w:rsid w:val="00C51B87"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C56F3D"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C91BCB"/>
     <w:rsid w:val="00C92950"/>
     <w:rsid w:val="00C97BD3"/>
+    <w:rsid w:val="00CA1886"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA4760"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB49E8"/>
     <w:rsid w:val="00CB7661"/>
     <w:rsid w:val="00CB7A33"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC1DB9"/>
     <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
+    <w:rsid w:val="00CD7AA4"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CE6613"/>
     <w:rsid w:val="00CE7771"/>
+    <w:rsid w:val="00CF2E17"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00237"/>
     <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D01E3C"/>
     <w:rsid w:val="00D05069"/>
     <w:rsid w:val="00D074DB"/>
+    <w:rsid w:val="00D111D5"/>
     <w:rsid w:val="00D12A8F"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D25106"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
+    <w:rsid w:val="00D5000D"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D5457E"/>
     <w:rsid w:val="00D71575"/>
     <w:rsid w:val="00D749FD"/>
     <w:rsid w:val="00D75A57"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D9558F"/>
     <w:rsid w:val="00DA299D"/>
+    <w:rsid w:val="00DA3300"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DB584D"/>
     <w:rsid w:val="00DC58B0"/>
+    <w:rsid w:val="00DC667B"/>
+    <w:rsid w:val="00DE423E"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E033E3"/>
     <w:rsid w:val="00E07B1B"/>
+    <w:rsid w:val="00E10012"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E142C2"/>
     <w:rsid w:val="00E1754C"/>
     <w:rsid w:val="00E200D8"/>
     <w:rsid w:val="00E21C29"/>
+    <w:rsid w:val="00E27AFA"/>
+    <w:rsid w:val="00E34FBE"/>
+    <w:rsid w:val="00E46EBD"/>
     <w:rsid w:val="00E51CA7"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E61943"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E727B1"/>
     <w:rsid w:val="00E73E0B"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E8783D"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E9313B"/>
+    <w:rsid w:val="00E9403F"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3525"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EB5F62"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC13A9"/>
     <w:rsid w:val="00EC1C1B"/>
     <w:rsid w:val="00EC3873"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EE7B0D"/>
     <w:rsid w:val="00EF100E"/>
     <w:rsid w:val="00EF206A"/>
+    <w:rsid w:val="00EF2AEB"/>
     <w:rsid w:val="00EF64E0"/>
     <w:rsid w:val="00F07328"/>
     <w:rsid w:val="00F22264"/>
+    <w:rsid w:val="00F23E4F"/>
     <w:rsid w:val="00F2486B"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F304DD"/>
     <w:rsid w:val="00F34ADE"/>
     <w:rsid w:val="00F35B05"/>
+    <w:rsid w:val="00F37CCA"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F42C4A"/>
     <w:rsid w:val="00F45D5B"/>
+    <w:rsid w:val="00F4628A"/>
     <w:rsid w:val="00F46410"/>
+    <w:rsid w:val="00F46EC7"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F6050D"/>
+    <w:rsid w:val="00F636A8"/>
     <w:rsid w:val="00F6686A"/>
+    <w:rsid w:val="00F75FAA"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F93F3A"/>
+    <w:rsid w:val="00FA4E6C"/>
     <w:rsid w:val="00FA761D"/>
     <w:rsid w:val="00FB12B6"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC41E1"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
+    <w:rsid w:val="00FD4A0C"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF1165"/>
     <w:rsid w:val="00FF6CD7"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="0B546857"/>
     <w:rsid w:val="0D70FB9D"/>
     <w:rsid w:val="1492EC97"/>
+    <w:rsid w:val="19E86F11"/>
+    <w:rsid w:val="23010F0F"/>
+    <w:rsid w:val="2478A7F4"/>
+    <w:rsid w:val="29032715"/>
+    <w:rsid w:val="2981AE4C"/>
+    <w:rsid w:val="327F9744"/>
+    <w:rsid w:val="383F0546"/>
+    <w:rsid w:val="3AD6D9A3"/>
+    <w:rsid w:val="3C044650"/>
+    <w:rsid w:val="3C796AB3"/>
     <w:rsid w:val="3D3B586B"/>
+    <w:rsid w:val="47922C6E"/>
+    <w:rsid w:val="4B7DA11C"/>
+    <w:rsid w:val="4F799552"/>
+    <w:rsid w:val="505F6D48"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="7211FDB9"/>
     <w:rsid w:val="7DEE9EB7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{66F75E84-FEF2-411A-98D7-3C99F778630E}"/>
+  <w15:docId w15:val="{52A842AD-C9E6-4F94-A620-E74770BE1544}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -26736,197 +26835,197 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EF64E0"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00494D07"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -27004,608 +27103,608 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00494D07"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00134541"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00134541"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
     <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
     <w:name w:val="Underrubrik VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="004641AE"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -27636,81 +27735,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -27749,53 +27848,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -27869,53 +27968,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -27989,53 +28088,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -28085,53 +28184,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -28181,53 +28280,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -28263,53 +28362,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -28358,51 +28457,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -28446,51 +28545,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -28577,67 +28676,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -28681,210 +28780,210 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Underrubrik">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="UnderrubrikChar"/>
+    <w:link w:val="SubtitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="992"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
-[...2 lines deleted...]
-    <w:link w:val="Underrubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:rsid w:val="004641AE"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Ingenlista1">
     <w:name w:val="Ingen lista1"/>
-    <w:next w:val="Ingenlista"/>
+    <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A3488A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00A3488A"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00A3488A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellrutnt1">
     <w:name w:val="Tabellrutnät1"/>
-    <w:basedOn w:val="Normaltabell"/>
-    <w:next w:val="Tabellrutnt"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00A3488A"/>
     <w:tblPr/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabellblue1">
     <w:name w:val="VGR tabell blue1"/>
-    <w:basedOn w:val="Normaltabell"/>
-    <w:next w:val="Ljuslista-dekorfrg1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="LightList-Accent1"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00A3488A"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tcBorders>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -28916,52 +29015,52 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Mellanmrkskuggning1-dekorfrg11">
     <w:name w:val="Mellanmörk skuggning 1 - dekorfärg 11"/>
-    <w:basedOn w:val="Normaltabell"/>
-    <w:next w:val="Mellanmrkskuggning1-dekorfrg1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="MediumShading1-Accent1"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00A3488A"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
@@ -28999,52 +29098,52 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Mellanmrkskuggning1-dekorfrg61">
     <w:name w:val="Mellanmörk skuggning 1 - dekorfärg 61"/>
-    <w:basedOn w:val="Normaltabell"/>
-    <w:next w:val="Mellanmrkskuggning1-dekorfrg6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="MediumShading1-Accent6"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00A3488A"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
@@ -29082,52 +29181,52 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Ljuslista-dekorfrg61">
     <w:name w:val="Ljus lista - dekorfärg 61"/>
-    <w:basedOn w:val="Normaltabell"/>
-    <w:next w:val="Ljuslista-dekorfrg6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="LightList-Accent6"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00A3488A"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tcBorders>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -29156,51 +29255,51 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell511">
     <w:name w:val="Oformaterad tabell 511"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A3488A"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -29257,52 +29356,52 @@
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell31">
     <w:name w:val="Oformaterad tabell 31"/>
-    <w:basedOn w:val="Normaltabell"/>
-    <w:next w:val="Oformateradtabell3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="PlainTable3"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A3488A"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tcBorders>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -29329,228 +29428,228 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell41">
     <w:name w:val="Oformaterad tabell 41"/>
-    <w:basedOn w:val="Normaltabell"/>
-    <w:next w:val="Oformateradtabell4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="PlainTable4"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A3488A"/>
     <w:tblPr/>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklista">
     <w:name w:val="Strecklista"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00A3488A"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A3488A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3488A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="KommentarerChar"/>
+    <w:link w:val="CommentTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3488A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
-[...2 lines deleted...]
-    <w:link w:val="Kommentarer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3488A"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Oformateradtext">
+  <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OformateradtextChar"/>
+    <w:link w:val="PlainTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3488A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OformateradtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Oformateradtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+    <w:name w:val="Plain Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="PlainText"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3488A"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Kommentarer"/>
-[...1 lines deleted...]
-    <w:link w:val="KommentarsmneChar"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A3488A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
-[...2 lines deleted...]
-    <w:link w:val="Kommentarsmne"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3488A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A3488A"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Fotnotstext">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FotnotstextChar"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A3488A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
-[...2 lines deleted...]
-    <w:link w:val="Fotnotstext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3488A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
@@ -29575,51 +29674,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1770353650">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10193-390712850-30/surrogate/Kvalitetskontroll%20av%20aktivitetsm%c3%a4tare.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-77811585-68/surrogate/Hantering%20av%20generator%20i%20%20beredningsrum.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:a9cd3baa-d0be-4f28-92f0-65f4d2d06bb9" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.png" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.png" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/lagar-och-regler/foreskrifter/2014-4-konsoliderad" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.png" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.png" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.png" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.png" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.png" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.png" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.png" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.png" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png" Id="rId57" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-77811585-68/surrogate/Hantering%20av%20generator%20i%20%20beredningsrum.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/lagar-och-regler/foreskrifter/2014-4-konsoliderad" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.png" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.png" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.png" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.png" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.png" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.png" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.png" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.png" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10193-390712850-30/surrogate/Kvalitetskontroll%20av%20aktivitetsm%c3%a4tare.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:a9cd3baa-d0be-4f28-92f0-65f4d2d06bb9" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.png" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.png" Id="rId66" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image61.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -29904,1193 +30003,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>26</Pages>
-[...1 lines deleted...]
-  <Characters>24554</Characters>
+  <Pages>1</Pages>
+  <Words>4490</Words>
+  <Characters>25596</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>58</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>213</Lines>
+  <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29128</CharactersWithSpaces>
+  <CharactersWithSpaces>30026</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...1118 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IBC-NM</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>57</revision>
+  <revision>91</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>