--- v3 (2026-06-06)
+++ v4 (2026-08-25)
@@ -6,164 +6,150 @@
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="061914D4" w14:textId="2178D366" w:rsidR="00184167" w:rsidRPr="006B266D" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r>
         <w:t>IBC-NM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20EA4CC4" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D7925">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc223503844"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="578FC1EF" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">IBC-NM är ett doshanteringssystem som används för att planera, förbereda och administrera doser till patienter. Det används även till lager- och avfallshantering. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="410FD9A5" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D7925">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc223503845"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="181D7765" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Att beskriva funktioner som används i det dagliga arbetet med IBC-NM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D7A191C" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D7925">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc223503846"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Förändringar i denna version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="10222296" w14:textId="505DF1BB" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="4F799552" w:rsidP="47922C6E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="47922C6E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Förtydligande kring när </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> kommer i två flaskor.</w:t>
+        <w:t>Förtydligande kring när Xofigo kommer i två flaskor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D7E762" w14:textId="02EECD56" w:rsidR="4F799552" w:rsidRDefault="4F799552" w:rsidP="47922C6E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="505F6D48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Lagt till hur man ska göra för att justera dos på en spruta om vikten ändras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49F1CB64" w14:textId="77777777" w:rsidR="00D71575" w:rsidRPr="00A3488A" w:rsidRDefault="00D71575" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -175,86 +161,86 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Innehåll</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="4" w:name="_Toc29992056"/>
     <w:bookmarkStart w:id="5" w:name="_Toc256000000"/>
     <w:bookmarkStart w:id="6" w:name="_Toc256000013"/>
     <w:bookmarkStart w:id="7" w:name="_Toc256000026"/>
     <w:bookmarkStart w:id="8" w:name="_Toc256000039"/>
     <w:bookmarkStart w:id="9" w:name="_Toc256000052"/>
     <w:bookmarkStart w:id="10" w:name="_Toc256000065"/>
     <w:p w14:paraId="580E3BF7" w14:textId="48D611F8" w:rsidR="003C6924" w:rsidRDefault="00395DFF">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "2-4" \h \z </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc223503844" w:history="1">
         <w:r w:rsidR="003C6924" w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bakgrund</w:t>
         </w:r>
         <w:r w:rsidR="003C6924">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="003C6924">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="003C6924">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503844 \h </w:instrText>
@@ -268,65 +254,65 @@
         <w:r w:rsidR="003C6924">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="003C6924">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="351F532A" w14:textId="54BB57FC" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503845" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Syfte</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503845 \h </w:instrText>
@@ -340,65 +326,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0DC64355" w14:textId="3EEE21D6" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503846" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar i denna version</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503846 \h </w:instrText>
@@ -412,65 +398,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0A11DBE3" w14:textId="7A9A5A15" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503847" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503847 \h </w:instrText>
@@ -484,65 +470,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6A2D5C4B" w14:textId="34476B66" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503848" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Daglig kontroll</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503848 \h </w:instrText>
@@ -556,65 +542,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="693A985D" w14:textId="3AE4B29E" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503849" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mätning av aktivitet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503849 \h </w:instrText>
@@ -628,65 +614,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="07F40FF0" w14:textId="43DDBFAC" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503850" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Beredning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503850 \h </w:instrText>
@@ -700,65 +686,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="39143019" w14:textId="33AEDC72" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503851" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Byte av generatorns NaCl-flaska</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503851 \h </w:instrText>
@@ -772,65 +758,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5685F49D" w14:textId="37215E8B" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503852" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mo-mätning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503852 \h </w:instrText>
@@ -844,65 +830,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6C061A73" w14:textId="04EDAB78" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503853" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Skriva ut lageretikett i efterhand</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503853 \h </w:instrText>
@@ -916,65 +902,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4131B1CD" w14:textId="6CFB265D" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503854" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förbereda patientdos</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503854 \h </w:instrText>
@@ -988,65 +974,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2A7EE169" w14:textId="4A32DEF7" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503855" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Justering av redan förberedd patientdos</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503855 \h </w:instrText>
@@ -1060,65 +1046,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="609A4E1D" w14:textId="5773AC39" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503856" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Skriva ut sprutetikett i efterhand</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503856 \h </w:instrText>
@@ -1132,65 +1118,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1AB387A1" w14:textId="05674BB0" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503857" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förbereda ”Ad-Hoc dos” (spruta utan patientinfo)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503857 \h </w:instrText>
@@ -1204,65 +1190,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7466DDD6" w14:textId="38E491D7" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503858" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Administrera patientdos</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503858 \h </w:instrText>
@@ -1276,65 +1262,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="29595D58" w14:textId="40AB08DA" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503859" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mäta restaktivitet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503859 \h </w:instrText>
@@ -1348,65 +1334,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="645EC385" w14:textId="3D255F5C" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503860" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Vilken aktivitet har patienten fått?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503860 \h </w:instrText>
@@ -1420,65 +1406,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="227FBB41" w14:textId="6117B987" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503861" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Avbruten injektion</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503861 \h </w:instrText>
@@ -1492,65 +1478,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="193F82B5" w14:textId="2A6DBA94" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503862" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Extravasering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503862 \h </w:instrText>
@@ -1564,65 +1550,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34862848" w14:textId="405B3842" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503863" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Hantering av patient- och/eller undersökningsinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503863 \h </w:instrText>
@@ -1636,65 +1622,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="19C4136C" w14:textId="7C50EF20" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503864" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lägga in undersökning manuellt</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503864 \h </w:instrText>
@@ -1708,65 +1694,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1229D1BB" w14:textId="42A9F26B" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503865" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ändra undersökningstyp</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503865 \h </w:instrText>
@@ -1780,65 +1766,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="695FAEF3" w14:textId="18DB6FDB" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503866" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lägg till/ändra patientens längd/vikt</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503866 \h </w:instrText>
@@ -1852,65 +1838,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="16C78D13" w14:textId="144A6F28" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503867" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ändra injektionstid</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503867 \h </w:instrText>
@@ -1924,65 +1910,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="007BE1DB" w14:textId="6DD56ACC" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503868" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ändra ordinerad aktivitet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503868 \h </w:instrText>
@@ -1996,65 +1982,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2B943AC5" w14:textId="510C8E05" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503869" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagerhantering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503869 \h </w:instrText>
@@ -2068,65 +2054,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="709F517C" w14:textId="51410661" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503870" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Orderråd och orderhantering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503870 \h </w:instrText>
@@ -2140,65 +2126,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2B05F70D" w14:textId="4C335DCF" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503871" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Boka lager från order</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503871 \h </w:instrText>
@@ -2212,65 +2198,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1EE3664C" w14:textId="1F660132" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503872" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Boka lager</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503872 \h </w:instrText>
@@ -2284,65 +2270,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="14D82A68" w14:textId="28B1376E" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503873" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Skicka lager mellan sjukhusen</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503873 \h </w:instrText>
@@ -2356,65 +2342,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="43DFA57B" w14:textId="1CC6ECF9" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503874" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagerjustering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503874 \h </w:instrText>
@@ -2428,65 +2414,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="75DC4762" w14:textId="7266D7EA" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503875" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Avfallshantering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503875 \h </w:instrText>
@@ -2500,65 +2486,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1EAB636E" w14:textId="44DE98B5" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503876" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ta bort och skapa nya avfallsbehållare</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503876 \h </w:instrText>
@@ -2572,65 +2558,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="30122AEF" w14:textId="3AAD4E18" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503877" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Tc-99m</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503877 \h </w:instrText>
@@ -2644,65 +2630,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4405E09A" w14:textId="18F798E1" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503878" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Xofigo och SeHCAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503878 \h </w:instrText>
@@ -2716,65 +2702,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="30863C41" w14:textId="30B69582" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503879" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mo99-generator</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503879 \h </w:instrText>
@@ -2788,65 +2774,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="28C247F5" w14:textId="79C53077" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503880" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referenser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503880 \h </w:instrText>
@@ -2860,65 +2846,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="404F3A46" w14:textId="068563DB" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503881" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bilaga A – Undersökningar med särskild hantering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503881 \h </w:instrText>
@@ -2932,65 +2918,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3A7B7914" w14:textId="30A32867" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503882" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lungskintigrafi</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503882 \h </w:instrText>
@@ -3004,65 +2990,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2DE0D274" w14:textId="20E76468" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503883" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ventrikeltömning med Pulmocis</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503883 \h </w:instrText>
@@ -3076,65 +3062,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="24F66BFB" w14:textId="6DDCFCD6" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503884" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Skelettskintigrafi med Teceos</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503884 \h </w:instrText>
@@ -3148,65 +3134,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1C994CBC" w14:textId="14AD40CE" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503885" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>SN bröst dagen före operation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503885 \h </w:instrText>
@@ -3220,65 +3206,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="402185E3" w14:textId="58EB15B0" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC3"/>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503886" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>SeHCAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503886 \h </w:instrText>
@@ -3292,65 +3278,65 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00C13AD8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="611A3B24" w14:textId="543FBE1D" w:rsidR="003C6924" w:rsidRDefault="003C6924">
       <w:pPr>
-        <w:pStyle w:val="TOC2"/>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc223503887" w:history="1">
         <w:r w:rsidRPr="00854B4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bilaga B – Vanliga fel/problem</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc223503887 \h </w:instrText>
@@ -3402,51 +3388,51 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1CC268" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="535B1CF2" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D7925">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc223503847"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Utförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="697251D8" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
@@ -3638,51 +3624,51 @@
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5669915" cy="2001520"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="63C74ACF" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc223503848"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Daglig kontroll</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="6F8DCD40" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Utför daglig kontroll av aktivitetsmätare enligt </w:t>
@@ -3703,51 +3689,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E07F93A" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02F0EBFC" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc223503849"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Mätning av aktivitet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="6F99C1B7" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>För att mäta kan man använda ”startfönstret”. Denna aktiveras/inaktiveras genom att trycka på symbolen i nedre högra hörnet. Det är då viktigt att kontrollera så att den är inställd på rätt nuklid. Nukliden ändras beroende på tidigare mätningar, exempelvis efter Mo-mätning kommer nukliden vara inställd på Mo-99 och då måste man ändra detta manuellt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A978E6" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
@@ -4083,51 +4069,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3412FB76" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Beredning"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="57459B62" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc223503850"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Beredning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="2466DD50" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
@@ -4579,86 +4565,72 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4240752" cy="3220103"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A4306C0" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc223503851"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Byte av generatorns NaCl-flaska</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="2866ED96" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om NaCl-flaskan behöver bytas under veckan ska den nya flaskans </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> skrivas in i kommentaren som tillhör den aktuella generatorn. </w:t>
+        <w:t xml:space="preserve">Om NaCl-flaskan behöver bytas under veckan ska den nya flaskans batchnummer skrivas in i kommentaren som tillhör den aktuella generatorn. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB5544F" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00DC58B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
@@ -4774,97 +4746,75 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="788BFE21" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00DC58B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> tillhörande etikett.</w:t>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Scanna tillhörande etikett.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA1228A" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00DC58B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lägg till i kommentaren: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> för den nya flaskan samt när den byttes ut. (Ta inte bort tidigare flaska utan lägg till ny rad under).</w:t>
+        <w:t>Lägg till i kommentaren: batchnummer för den nya flaskan samt när den byttes ut. (Ta inte bort tidigare flaska utan lägg till ny rad under).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19B6C700" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00DC58B0">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53C3CFEA" wp14:editId="1A0C2724">
             <wp:extent cx="3124200" cy="584327"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="1691005834" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, Teckensnitt, Rektangel&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4963,108 +4913,94 @@
         <w:t xml:space="preserve"> för att spara.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E02E5BD" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00DC58B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ingen ny etikett behöver skrivas ut.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00346479" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc223503852"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Mo-mätning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="74FF1D24" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Efter första </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> av en ny generator ska Mo-genombrottsmätning utföras enligt </w:t>
+        <w:t xml:space="preserve">Efter första elueringen av en ny generator ska Mo-genombrottsmätning utföras enligt </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Hantering av generator i beredningsrum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="19" w:name="_Toc197523940"/>
     </w:p>
     <w:p w14:paraId="4E3F359C" w14:textId="77777777" w:rsidR="00706CA1" w:rsidRPr="00706CA1" w:rsidRDefault="00706CA1" w:rsidP="00706CA1">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Förbered_patientdos"/>
       <w:bookmarkStart w:id="21" w:name="_Toc222743401"/>
       <w:bookmarkStart w:id="22" w:name="_Toc223503853"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00706CA1">
         <w:t>Skriva ut lageretikett i efterhand</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="69F87896" w14:textId="77777777" w:rsidR="00706CA1" w:rsidRPr="00706CA1" w:rsidRDefault="00706CA1" w:rsidP="00DC58B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -5198,63 +5134,55 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00706CA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66201BFE" w14:textId="77777777" w:rsidR="00706CA1" w:rsidRPr="00706CA1" w:rsidRDefault="00706CA1" w:rsidP="00DC58B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00706CA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Scanna</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> tillhörande etikett (eller skriv in lager-ID med siffran 1 framför).</w:t>
+        <w:t>Scanna tillhörande etikett (eller skriv in lager-ID med siffran 1 framför).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78DEC566" w14:textId="77777777" w:rsidR="00706CA1" w:rsidRPr="00706CA1" w:rsidRDefault="00706CA1" w:rsidP="00DC58B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706CA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på etikettsymbolen </w:t>
       </w:r>
       <w:r w:rsidRPr="00706CA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
@@ -5393,143 +5321,73 @@
         </w:rPr>
         <w:t>Skriv ut etikett och säkerställ att informationen på den stämmer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A0DEE34" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="03784059" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc223503854"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Förbereda patientdos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="374948C2" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Ett fåtal undersökningar (</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">) kräver särskild hantering, se </w:t>
+        <w:t xml:space="preserve">Ett fåtal undersökningar (Lungskintigrafi, Ventrikeltömning, Skelettskintigrafi med Teceos, SN dag före op samt SeHCAT) kräver särskild hantering, se </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Bilaga_A_–" w:history="1">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Bilaga A Undersökningar med särskild hantering</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>. Övriga undersökningar hanteras enligt följande:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11791DAF" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
@@ -5842,77 +5700,55 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Vid behov kan injektionstiden justeras ytterligare överst i dispenseringsfönstret.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AFD079B" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2250"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...25 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Scanna kitflaskan.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5819C8F5" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2250"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -6082,65 +5918,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> för att låsa in värdet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45493E92" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2250"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Doseringen för respektive undersökning finns inlagd i IBC-NM och beräknas automatiskt för alla undersökningar förutom </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (beräkning sker separat).</w:t>
+        <w:t>Doseringen för respektive undersökning finns inlagd i IBC-NM och beräknas automatiskt för alla undersökningar förutom lungskintigrafi (beräkning sker separat).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A325FFA" w14:textId="77777777" w:rsidR="0000258B" w:rsidRDefault="0000258B" w:rsidP="0000258B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2250"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F187D67" w14:textId="77777777" w:rsidR="0000258B" w:rsidRPr="00A3488A" w:rsidRDefault="0000258B" w:rsidP="0000258B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2250"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -6289,59 +6111,59 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst>
                           <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="38000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:shapetype w14:anchorId="52D3D8CA" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
-                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+              <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="52D3D8CA">
+                <v:path fillok="f" arrowok="t" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
-              <v:shape id="Rak pilkoppling 1" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:353.9pt;margin-top:130.95pt;width:62.75pt;height:3.6pt;flip:x;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5+WL2AgIAAAQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadqy3d1WTffQsnBA&#10;sGJBnKf+SCw5tjV2m/bfM3aypYC4IHKwPLbnzXszL+uHU2fZUWE03tV8Nplyppzw0rim5t++Pr65&#10;5ywmcBKsd6rmZxX5w+b1q3UfVmruW2+lQkYgLq76UPM2pbCqqiha1UGc+KAcXWqPHSQKsakkQk/o&#10;na3m0+lt1XuUAb1QMdLpbrjkm4KvtRLps9ZRJWZrTtxSWbGs+7xWmzWsGoTQGjHSgH9g0YFxVPQC&#10;tYME7IDmD6jOCPTR6zQRvqu81kaoooHUzKa/qXluIaiihZoTw6VN8f/Bik/HrXtCakMf4iqGJ8wq&#10;Tho7pq0JH2imRRcxZafStvOlbeqUmKDDu+Xtcr7gTNDVzeJutsxdrQaUjBYwpvfKdyxvah4Tgmna&#10;tPXO0Xw8DhXg+DGmIfElISc7/2isLWOyjvU1ny9upjRJAeQWbSHRtguSYF3DGdiGbCgSFtLRWyNz&#10;egaK2Oy3FtkRshXKN/L85VmuvYPYDu/K1WCSBMa+c5KlcyAfJzTgGqtGCOtyCVUMRzJy4A9J4XMr&#10;e7a3B/wCRJGIZ+rS5DaQe4eA3JgllQh9+m5SWwaf+/w34vkcbGhhoPn2PmcPzRt1lglcOJToil71&#10;c9p5t/fyXExQzslq5f34W2QvX8e0v/55Nz8AAAD//wMAUEsDBBQABgAIAAAAIQCMK8LQ3gAAAAsB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtZW4VNROI/UnjVMhEA/Qnwdw4yWxYq+j&#10;2E0CT497guPOjma+KY+zs2zEIRhPErKVAIZUe22okXC9fL7ugIWoSCvrCSV8Y4Bj9fxUqkL7iU44&#10;nmPDUgiFQkloY+wLzkPdolNh5Xuk9Pvyg1MxnUPD9aCmFO4sXwux4U4ZSg2t6vG9xbo7350ELcJ4&#10;6fJTtpy62n3YHzMuJyPly2J+OwCLOMc/MzzwEzpUienm76QDsxK2YpvQo4T1JtsDS45dnufAbg9l&#10;nwGvSv5/Q/ULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAefli9gICAAAEBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjCvC0N4AAAALAQAADwAA&#10;AAAAAAAAAAAAAABcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" strokeweight="2pt">
+              <v:shape id="Rak pilkoppling 1" style="position:absolute;margin-left:353.9pt;margin-top:130.95pt;width:62.75pt;height:3.6pt;flip:x;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokeweight="2pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5+WL2AgIAAAQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadqy3d1WTffQsnBA&#10;sGJBnKf+SCw5tjV2m/bfM3aypYC4IHKwPLbnzXszL+uHU2fZUWE03tV8Nplyppzw0rim5t++Pr65&#10;5ywmcBKsd6rmZxX5w+b1q3UfVmruW2+lQkYgLq76UPM2pbCqqiha1UGc+KAcXWqPHSQKsakkQk/o&#10;na3m0+lt1XuUAb1QMdLpbrjkm4KvtRLps9ZRJWZrTtxSWbGs+7xWmzWsGoTQGjHSgH9g0YFxVPQC&#10;tYME7IDmD6jOCPTR6zQRvqu81kaoooHUzKa/qXluIaiihZoTw6VN8f/Bik/HrXtCakMf4iqGJ8wq&#10;Tho7pq0JH2imRRcxZafStvOlbeqUmKDDu+Xtcr7gTNDVzeJutsxdrQaUjBYwpvfKdyxvah4Tgmna&#10;tPXO0Xw8DhXg+DGmIfElISc7/2isLWOyjvU1ny9upjRJAeQWbSHRtguSYF3DGdiGbCgSFtLRWyNz&#10;egaK2Oy3FtkRshXKN/L85VmuvYPYDu/K1WCSBMa+c5KlcyAfJzTgGqtGCOtyCVUMRzJy4A9J4XMr&#10;e7a3B/wCRJGIZ+rS5DaQe4eA3JgllQh9+m5SWwaf+/w34vkcbGhhoPn2PmcPzRt1lglcOJToil71&#10;c9p5t/fyXExQzslq5f34W2QvX8e0v/55Nz8AAAD//wMAUEsDBBQABgAIAAAAIQCMK8LQ3gAAAAsB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtZW4VNROI/UnjVMhEA/Qnwdw4yWxYq+j&#10;2E0CT497guPOjma+KY+zs2zEIRhPErKVAIZUe22okXC9fL7ugIWoSCvrCSV8Y4Bj9fxUqkL7iU44&#10;nmPDUgiFQkloY+wLzkPdolNh5Xuk9Pvyg1MxnUPD9aCmFO4sXwux4U4ZSg2t6vG9xbo7350ELcJ4&#10;6fJTtpy62n3YHzMuJyPly2J+OwCLOMc/MzzwEzpUienm76QDsxK2YpvQo4T1JtsDS45dnufAbg9l&#10;nwGvSv5/Q/ULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAefli9gICAAAEBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjCvC0N4AAAALAQAADwAA&#10;AAAAAAAAAAAAAABcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;">
                 <v:stroke endarrow="block"/>
-                <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+                <v:shadow on="t" color="black" opacity="24903f" offset="0,.55556mm" origin=",.5"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B023300" wp14:editId="5E6B59A5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3161030</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>758190</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2070100" cy="102235"/>
                 <wp:effectExtent l="57150" t="57150" r="63500" b="88265"/>
                 <wp:wrapNone/>
                 <wp:docPr id="41643655" name="Rak pilkoppling 1"/>
@@ -6365,55 +6187,55 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst>
                           <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="38000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:shape w14:anchorId="7A62A647" id="Rak pilkoppling 1" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:248.9pt;margin-top:59.7pt;width:163pt;height:8.05pt;flip:x y;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQEn5ABAIAABAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6Lc6Uy7LKyqTvfQsnBA&#10;sGL5OLtJZiZSJomctNP+e+xMKQXEBTGHyI5j+/n5zer+ODhxMJhs8I2cz2opjFdBW9818svnhxd3&#10;UqQMXoML3jTyZJK8Xz9/thrj0ixCH5w2KKiIT8sxNrLPOS6rKqneDJBmIRpPwTbgAJlc7CqNMFL1&#10;wVWLun5VjQF1xKBMSnS7nYJyXeq3rVH5Y9smk4VrJGHL5cRy7vis1itYdgixt+oMA/4BxQDWU9NL&#10;qS1kEHu0f5QarMKQQptnKgxVaFurTJmBppnXv03z1EM0ZRYiJ8ULTen/lVUfDhv/iETDGNMyxUfk&#10;KY4tDqJ1Nr6jncpifWWLY4RZHAuBpwuB5piFostF/ZqmIJ4Vxeb1YnFzywxXU0XOjpjyWxMGwUYj&#10;U0awXZ83wXvaVcCpBxzepzwl/kjgZB8erHNlZc6LkfrdvizdgJTTOsjUeIiayvpOCnAdSVJlLLBT&#10;cFZzOhdK2O02DsUBWBblO+P85Rn33kLqp3clNAkmg3VvvBb5FEnTGS34zplzCee5hSniozHYCfts&#10;8KnXo9i5PX4CgkjAGbq2TAMpeXJImTxS8TDkbzb3RQTM9N+A8z242MME8+aOsyfyznOWDVwwFO8K&#10;XvVz82ztgj4VQZR7kl15f/5FWNfXPtnXP/L6OwAAAP//AwBQSwMEFAAGAAgAAAAhAAodOd7fAAAA&#10;CwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHgx7UIpFpClMU304gn00OMCIxDZ&#10;WWS3Lf57x1M9znsvb76X7xczijPObrCkIFwHIJAa2w7UKfh4f1klIJzX1OrREir4QQf74vYm11lr&#10;L1TiufKd4BJymVbQez9lUrqmR6Pd2k5I7H3a2WjP59zJdtYXLjej3ATBozR6IP7Q6wkPPTZf1cko&#10;+C5fTRgdjtGuTCymD91blcS1Uvd3y/MTCI+Lv4bhD5/RoWCm2p6odWJUsE13jO7ZCNMtCE4km4iV&#10;mpUojkEWufy/ofgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEBJ+QAQCAAAQBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEACh053t8AAAALAQAA&#10;DwAAAAAAAAAAAAAAAABeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" strokeweight="2pt">
+              <v:shape id="Rak pilkoppling 1" style="position:absolute;margin-left:248.9pt;margin-top:59.7pt;width:163pt;height:8.05pt;flip:x y;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokeweight="2pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQEn5ABAIAABAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6Lc6Uy7LKyqTvfQsnBA&#10;sGL5OLtJZiZSJomctNP+e+xMKQXEBTGHyI5j+/n5zer+ODhxMJhs8I2cz2opjFdBW9818svnhxd3&#10;UqQMXoML3jTyZJK8Xz9/thrj0ixCH5w2KKiIT8sxNrLPOS6rKqneDJBmIRpPwTbgAJlc7CqNMFL1&#10;wVWLun5VjQF1xKBMSnS7nYJyXeq3rVH5Y9smk4VrJGHL5cRy7vis1itYdgixt+oMA/4BxQDWU9NL&#10;qS1kEHu0f5QarMKQQptnKgxVaFurTJmBppnXv03z1EM0ZRYiJ8ULTen/lVUfDhv/iETDGNMyxUfk&#10;KY4tDqJ1Nr6jncpifWWLY4RZHAuBpwuB5piFostF/ZqmIJ4Vxeb1YnFzywxXU0XOjpjyWxMGwUYj&#10;U0awXZ83wXvaVcCpBxzepzwl/kjgZB8erHNlZc6LkfrdvizdgJTTOsjUeIiayvpOCnAdSVJlLLBT&#10;cFZzOhdK2O02DsUBWBblO+P85Rn33kLqp3clNAkmg3VvvBb5FEnTGS34zplzCee5hSniozHYCfts&#10;8KnXo9i5PX4CgkjAGbq2TAMpeXJImTxS8TDkbzb3RQTM9N+A8z242MME8+aOsyfyznOWDVwwFO8K&#10;XvVz82ztgj4VQZR7kl15f/5FWNfXPtnXP/L6OwAAAP//AwBQSwMEFAAGAAgAAAAhAAodOd7fAAAA&#10;CwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHgx7UIpFpClMU304gn00OMCIxDZ&#10;WWS3Lf57x1M9znsvb76X7xczijPObrCkIFwHIJAa2w7UKfh4f1klIJzX1OrREir4QQf74vYm11lr&#10;L1TiufKd4BJymVbQez9lUrqmR6Pd2k5I7H3a2WjP59zJdtYXLjej3ATBozR6IP7Q6wkPPTZf1cko&#10;+C5fTRgdjtGuTCymD91blcS1Uvd3y/MTCI+Lv4bhD5/RoWCm2p6odWJUsE13jO7ZCNMtCE4km4iV&#10;mpUojkEWufy/ofgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEBJ+QAQCAAAQBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEACh053t8AAAALAQAA&#10;DwAAAAAAAAAAAAAAAABeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" w14:anchorId="7A62A647">
                 <v:stroke endarrow="block"/>
-                <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+                <v:shadow on="t" color="black" opacity="24903f" offset="0,.55556mm" origin=",.5"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="575AF631" wp14:editId="57A39B2D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2980054</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>510540</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2276475" cy="104775"/>
                 <wp:effectExtent l="57150" t="38100" r="66675" b="123825"/>
                 <wp:wrapNone/>
                 <wp:docPr id="542262157" name="Rak pilkoppling 1"/>
@@ -6437,55 +6259,55 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst>
                           <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="38000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:shape w14:anchorId="1CF30587" id="Rak pilkoppling 1" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:234.65pt;margin-top:40.2pt;width:179.25pt;height:8.25pt;flip:x;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8MxufAgIAAAYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkaVMEcXpI1u0w&#10;bMW6YmdGH7YAWRIoJU7+/Sg5zbIVuwzzQSAp8fGRfF7dH3vLDgqj8a7h00nNmXLCS+Pahj9/f3h3&#10;x1lM4CRY71TDTyry+/XbN6shLNXMd95KhYxAXFwOoeFdSmFZVVF0qoc48UE5utQee0jkYltJhIHQ&#10;e1vN6vq2GjzKgF6oGCm6HS/5uuBrrUT6qnVUidmGE7dUTiznLp/VegXLFiF0RpxpwD+w6ME4KnqB&#10;2kICtkfzCqo3An30Ok2E7yuvtRGq9EDdTOs/unnqIKjSCw0nhsuY4v+DFV8OG/eINIYhxGUMj5i7&#10;OGrsmbYmfKKdlr6IKTuWsZ0uY1PHxAQFZ7PF7Xxxw5mgu2k9X5BNgNWIk/ECxvRR+Z5lo+ExIZi2&#10;SxvvHG3I41gDDp9jGhNfEnKy8w/G2rIo69hA9W7mNe1SAOlFW0hk9kESrGs5A9uSEEXCQjt6a2RO&#10;z0AR293GIjtAFkP5zjx/e5ZrbyF247tyNcokgbEfnGTpFEjJCQ241qozhHW5hCqSozay4/dJ4VMn&#10;B7aze/wGRJGIZ+rS5DGQfkeH9JhbKh769MOkrqw+T/pvxHMcbOhgpPn+LmePwzv3WTZw4VC8K3rV&#10;r31na+flqcigxEls5f35x8hqvvbJvv591z8BAAD//wMAUEsDBBQABgAIAAAAIQAK1R323QAAAAkB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9JTsQwEEX3SNzBKiQ2LdruQSEJqbQQiAP0cAB3XCRWPESx&#10;OwmcHrOCZame/n+/OizWsInGoL1D2KwFMHKNV9q1CJfzx1MOLETplDTeEcIXBTjU93eVLJWf3ZGm&#10;U2xZCnGhlAhdjEPJeWg6sjKs/UAu/T79aGVM59hyNco5hVvDt0Jk3ErtUkMnB3rrqOlPN4ugRJjO&#10;/e64Wc19Y9/Nt55Ws0Z8fFheX4BFWuIfDL/6SR3q5HT1N6cCMwj7rNglFCEXe2AJyLfPacsVocgK&#10;4HXF/y+ofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD8MxufAgIAAAYEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAK1R323QAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAFwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" strokeweight="2pt">
+              <v:shape id="Rak pilkoppling 1" style="position:absolute;margin-left:234.65pt;margin-top:40.2pt;width:179.25pt;height:8.25pt;flip:x;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokeweight="2pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8MxufAgIAAAYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkaVMEcXpI1u0w&#10;bMW6YmdGH7YAWRIoJU7+/Sg5zbIVuwzzQSAp8fGRfF7dH3vLDgqj8a7h00nNmXLCS+Pahj9/f3h3&#10;x1lM4CRY71TDTyry+/XbN6shLNXMd95KhYxAXFwOoeFdSmFZVVF0qoc48UE5utQee0jkYltJhIHQ&#10;e1vN6vq2GjzKgF6oGCm6HS/5uuBrrUT6qnVUidmGE7dUTiznLp/VegXLFiF0RpxpwD+w6ME4KnqB&#10;2kICtkfzCqo3An30Ok2E7yuvtRGq9EDdTOs/unnqIKjSCw0nhsuY4v+DFV8OG/eINIYhxGUMj5i7&#10;OGrsmbYmfKKdlr6IKTuWsZ0uY1PHxAQFZ7PF7Xxxw5mgu2k9X5BNgNWIk/ECxvRR+Z5lo+ExIZi2&#10;SxvvHG3I41gDDp9jGhNfEnKy8w/G2rIo69hA9W7mNe1SAOlFW0hk9kESrGs5A9uSEEXCQjt6a2RO&#10;z0AR293GIjtAFkP5zjx/e5ZrbyF247tyNcokgbEfnGTpFEjJCQ241qozhHW5hCqSozay4/dJ4VMn&#10;B7aze/wGRJGIZ+rS5DGQfkeH9JhbKh769MOkrqw+T/pvxHMcbOhgpPn+LmePwzv3WTZw4VC8K3rV&#10;r31na+flqcigxEls5f35x8hqvvbJvv591z8BAAD//wMAUEsDBBQABgAIAAAAIQAK1R323QAAAAkB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9JTsQwEEX3SNzBKiQ2LdruQSEJqbQQiAP0cAB3XCRWPESx&#10;OwmcHrOCZame/n+/OizWsInGoL1D2KwFMHKNV9q1CJfzx1MOLETplDTeEcIXBTjU93eVLJWf3ZGm&#10;U2xZCnGhlAhdjEPJeWg6sjKs/UAu/T79aGVM59hyNco5hVvDt0Jk3ErtUkMnB3rrqOlPN4ugRJjO&#10;/e64Wc19Y9/Nt55Ws0Z8fFheX4BFWuIfDL/6SR3q5HT1N6cCMwj7rNglFCEXe2AJyLfPacsVocgK&#10;4HXF/y+ofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD8MxufAgIAAAYEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAK1R323QAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAFwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" w14:anchorId="1CF30587">
                 <v:stroke endarrow="block"/>
-                <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+                <v:shadow on="t" color="black" opacity="24903f" offset="0,.55556mm" origin=",.5"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A850456" wp14:editId="1C041BCE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>5262880</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>363855</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1466850" cy="285750"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="217" name="Textruta 2"/>
@@ -6535,51 +6357,51 @@
                             <w:r w:rsidRPr="00F261C0">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> aktivitet</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="3A850456" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textruta 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:414.4pt;margin-top:28.65pt;width:115.5pt;height:22.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAexQHZ7QEAAL8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJliwz4hRduw4D&#10;ugvQ9QNkWY6FSaJGKbGzrx8lJ2mxvRXLg0CF4iHP4fHmarSGHRQGDa7m81nJmXISWu12NX/8cfdm&#10;zVmIwrXCgFM1P6rAr7avX20GX6kF9GBahYxAXKgGX/M+Rl8VRZC9siLMwCtHyQ7QikhX3BUtioHQ&#10;rSkWZbkqBsDWI0gVAv17OyX5NuN3nZLxW9cFFZmpOc0W84n5bNJZbDei2qHwvZanMcQLprBCO2p6&#10;gboVUbA96n+grJYIAbo4k2AL6DotVeZAbOblX2weeuFV5kLiBH+RKfw/WPn18OC/I4vjBxhpgZlE&#10;8Pcgfwbm4KYXbqeuEWHolWip8TxJVgw+VKfSJHWoQgJphi/Q0pLFPkIGGju0SRXiyQidFnC8iK7G&#10;yGRq+Xa1Wi8pJSm3WC/fUZxaiOpc7THETwosS0HNkZaa0cXhPsTp6flJaubgThuTF2scG2r+frlY&#10;5oJnGasj+c5oW/N1mX6TExLJj67NxVFoM8U0i3En1onoRDmOzUgPE/sG2iPxR5j8Rd8DBT3gb84G&#10;8lbNw6+9QMWZ+exIw2TEc4DnoDkHwkkqrbmMyNl0uYnZshO7a1K305n4U+/TdOSSLN3J0cmGz+/5&#10;1dN3t/0DAAD//wMAUEsDBBQABgAIAAAAIQBdPG/X4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9BT8JAEIXvJvyHzZB4MbKlBK21WwIY4eSh6A9YukPb0J1tugtUf73Tk95m3ry89022Gmwrrtj7&#10;xpGC+SwCgVQ601Cl4Ovz/TEB4YMmo1tHqOAbPazyyV2mU+NuVOD1ECrBIeRTraAOoUul9GWNVvuZ&#10;65D4dnK91YHXvpKm1zcOt62Mo+hJWt0QN9S6w22N5flwsQpwXbifj7Pf2WLztt2dGsIHuVfqfjqs&#10;X0EEHMKfGUZ8RoecmY7uQsaLVkESJ4weFCyfFyBGQ7R8YeU4TvECZJ7J/z/kvwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAexQHZ7QEAAL8DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBdPG/X4AAAAAsBAAAPAAAAAAAAAAAAAAAAAEcEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVAUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="3DCF28DB" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00F261C0" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:ind w:left="0" w:right="0"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Ordinerad</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F261C0">
@@ -6657,51 +6479,51 @@
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Planerad injektionstid</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="64AB6907" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:413.9pt;margin-top:58.2pt;width:115.5pt;height:18.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9rJdN8AEAAMYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJmiA14hRduw4D&#10;ugvQ7QMUWY6FSaJGKbGzrx8l22mxvQ3Lg0CF4iHP4fH2preGnRQGDa7ii9mcM+Uk1NodKv7928Ob&#10;DWchClcLA05V/KwCv9m9frXtfKmW0IKpFTICcaHsfMXbGH1ZFEG2yoowA68cJRtAKyJd8VDUKDpC&#10;t6ZYzufrogOsPYJUIdC/90OS7zJ+0ygZvzRNUJGZitNsMZ+Yz306i91WlAcUvtVyHEP8wxRWaEdN&#10;L1D3Igp2RP0XlNUSIUATZxJsAU2jpcociM1i/gebp1Z4lbmQOMFfZAr/D1Z+Pj35r8hi/w56WmAm&#10;EfwjyB+BObhrhTuoW0ToWiVqarxIkhWdD+VYmqQOZUgg++4T1LRkcYyQgfoGbVKFeDJCpwWcL6Kr&#10;PjKZWl6t15sVpSTllm+vrilOLUQ5VXsM8YMCy1JQcaSlZnRxegxxeDo9Sc0cPGhj8mKNY13Fr1fL&#10;VS54kbE6ku+MthXfzNNvcEIi+d7VuTgKbYaYZjFuZJ2IDpRjv++ZrkdJkgh7qM8kA8JgM/osKGgB&#10;f3HWkcUqHn4eBSrOzEdHUiY/TgFOwX4KhJNUWnEZkbPhchezcweStyRyozP/597jkGSWrOBo7OTG&#10;l/f86vnz2/0GAAD//wMAUEsDBBQABgAIAAAAIQAAcxxT4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/NbsIwEITvlXgHayv1UhUHyk+UxkFAVThxCOUBTLwkEfE6ig2kffoup3Lb3RnNfpMuetuI&#10;K3a+dqRgNIxAIBXO1FQqOHx/vcUgfNBkdOMIFfygh0U2eEp1YtyNcrzuQyk4hHyiFVQhtImUvqjQ&#10;aj90LRJrJ9dZHXjtSmk6feNw28hxFM2k1TXxh0q3uK6wOO8vVgEuc/e7O/uNzVef682pJnyVW6Ve&#10;nvvlB4iAffg3wx2f0SFjpqO7kPGiURCP54weWBjNJiDujmga8+nI0/R9AjJL5WOJ7A8AAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA9rJdN8AEAAMYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAAcxxT4AAAAAwBAAAPAAAAAAAAAAAAAAAAAEoEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="102A19EA" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00F261C0" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:ind w:left="0" w:right="0"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Planerad injektionstid</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
@@ -6753,54 +6575,54 @@
                           <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="35000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:oval w14:anchorId="4786ADD2" id="Ellips 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:245.85pt;margin-top:195.4pt;width:62.25pt;height:26.25pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANZXh/hQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5fSQtLZeKFFUgpkkI&#10;0MrE86ljN5Yc27PdpuzX7xwntN3gaVoenHPzd+6+ut61hm1liNrZio9OSs6kFa7Wdl3xH893Xy44&#10;iwlsDcZZWfFXGfn1/POnq87P5Ng1ztQyMASxcdb5ijcp+VlRRNHIFuKJ89KiUrnQQkI2rIs6QIfo&#10;rSnGZXlWdC7UPjghY0Tpba/k84yvlBTpUakoEzMVx9hSPkM+V3QW8yuYrQP4RoshDPiHKFrQFp3u&#10;oW4hAdsE/Q6q1SK46FQ6Ea4tnFJayJwDZjMq/8pm2YCXORcsTvT7MsX/Bysetkv/FLAMnY+ziCRl&#10;sVOhpT/Gx3a5WK/7YsldYgKF55fl9HzKmUDVKX5II0pxuOxDTF+laxkRFZfGaB8pHZjB9j6m3vrN&#10;isTW3WljckuMZR3OE/rArgnAyVAGEpKtryse7ZozMGscOZFChozO6JquE1AM69WNCWwL1PbybHx5&#10;MQT3hxn5voXY9HZZNZgZSzAyDxCGSozbJBmWTd2xldmE74BhTEr8OKs15Tc+HRicrmnWoCq49KJT&#10;kxtJFfwguIxBcjC+gT6U0ylh9QUacsml3ceQuaPwikP3iFq5+vUpkHdyyqIXdxpzvYeYniDggKMQ&#10;lzY94qGMw0q7geKsceHXR3Kyx7lDLWcdLgx24ecGguTMfLM4kZejyQRhU2Ym0/MxpX+sWR1r7Ka9&#10;cdicUY4uk2SfzBupgmtfcLcX5BVVYAX67vs9MDepX2R8HYRcLLIZbpWHdG+XXhA41ZW6/Lx7geCH&#10;SUw4wg/ubbneTWNvSzetW2ySUzqP6qGuWHxicCNzG4bXg1b+mM9Whzdu/hsAAP//AwBQSwMEFAAG&#10;AAgAAAAhAHLyspvhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyonYdC&#10;E+JUPIQE3SBaBFs3HpKI2I5iN0n5eoYVLEf36M655WYxPZtw9J2zEqKVAIa2drqzjYS3/ePVGpgP&#10;ymrVO4sSTuhhU52flarQbravOO1Cw6jE+kJJaEMYCs593aJRfuUGtJR9utGoQOfYcD2qmcpNz2Mh&#10;Mm5UZ+lDqwa8b7H+2h2NhLvt9/Mp5mYZxMf7k5/9lD+kL1JeXiy3N8ACLuEPhl99UoeKnA7uaLVn&#10;vYQ0j64JlZDkgjYQkUVZDOxAUZokwKuS/99Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQANZXh/hQIAACsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBy8rKb4QAAAAsBAAAPAAAAAAAAAAAAAAAAAN8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" strokecolor="#006298" strokeweight="1.5pt">
-                <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+              <v:oval id="Ellips 1" style="position:absolute;margin-left:245.85pt;margin-top:195.4pt;width:62.25pt;height:26.25pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#006298" strokeweight="1.5pt" w14:anchorId="4786ADD2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANZXh/hQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5fSQtLZeKFFUgpkkI&#10;0MrE86ljN5Yc27PdpuzX7xwntN3gaVoenHPzd+6+ut61hm1liNrZio9OSs6kFa7Wdl3xH893Xy44&#10;iwlsDcZZWfFXGfn1/POnq87P5Ng1ztQyMASxcdb5ijcp+VlRRNHIFuKJ89KiUrnQQkI2rIs6QIfo&#10;rSnGZXlWdC7UPjghY0Tpba/k84yvlBTpUakoEzMVx9hSPkM+V3QW8yuYrQP4RoshDPiHKFrQFp3u&#10;oW4hAdsE/Q6q1SK46FQ6Ea4tnFJayJwDZjMq/8pm2YCXORcsTvT7MsX/Bysetkv/FLAMnY+ziCRl&#10;sVOhpT/Gx3a5WK/7YsldYgKF55fl9HzKmUDVKX5II0pxuOxDTF+laxkRFZfGaB8pHZjB9j6m3vrN&#10;isTW3WljckuMZR3OE/rArgnAyVAGEpKtryse7ZozMGscOZFChozO6JquE1AM69WNCWwL1PbybHx5&#10;MQT3hxn5voXY9HZZNZgZSzAyDxCGSozbJBmWTd2xldmE74BhTEr8OKs15Tc+HRicrmnWoCq49KJT&#10;kxtJFfwguIxBcjC+gT6U0ylh9QUacsml3ceQuaPwikP3iFq5+vUpkHdyyqIXdxpzvYeYniDggKMQ&#10;lzY94qGMw0q7geKsceHXR3Kyx7lDLWcdLgx24ecGguTMfLM4kZejyQRhU2Ym0/MxpX+sWR1r7Ka9&#10;cdicUY4uk2SfzBupgmtfcLcX5BVVYAX67vs9MDepX2R8HYRcLLIZbpWHdG+XXhA41ZW6/Lx7geCH&#10;SUw4wg/ubbneTWNvSzetW2ySUzqP6qGuWHxicCNzG4bXg1b+mM9Whzdu/hsAAP//AwBQSwMEFAAG&#10;AAgAAAAhAHLyspvhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyonYdC&#10;E+JUPIQE3SBaBFs3HpKI2I5iN0n5eoYVLEf36M655WYxPZtw9J2zEqKVAIa2drqzjYS3/ePVGpgP&#10;ymrVO4sSTuhhU52flarQbravOO1Cw6jE+kJJaEMYCs593aJRfuUGtJR9utGoQOfYcD2qmcpNz2Mh&#10;Mm5UZ+lDqwa8b7H+2h2NhLvt9/Mp5mYZxMf7k5/9lD+kL1JeXiy3N8ACLuEPhl99UoeKnA7uaLVn&#10;vYQ0j64JlZDkgjYQkUVZDOxAUZokwKuS/99Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQANZXh/hQIAACsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBy8rKb4QAAAAsBAAAPAAAAAAAAAAAAAAAAAN8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;">
+                <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="411C9818" wp14:editId="01039761">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2418080</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1043940</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="723900" cy="285750"/>
                 <wp:effectExtent l="57150" t="19050" r="38100" b="95250"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1180750494" name="Ellips 1"/>
@@ -6822,54 +6644,54 @@
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst>
                           <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="35000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:oval w14:anchorId="0FDA1328" id="Ellips 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:190.4pt;margin-top:82.2pt;width:57pt;height:22.5pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLe7EXjQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2kydoGdYogRYcB&#10;RVssHXpmZCkWIEuapMTpfv1I2U2ydadhOTikSD0+fun6Zt8atpMhamcrPjorOZNWuFrbTcW/P999&#10;uuQsJrA1GGdlxV9l5Dfzjx+uOz+TY9c4U8vAEMTGWecr3qTkZ0URRSNbiGfOS4tG5UILCdWwKeoA&#10;HaK3phiX5eeic6H2wQkZI57e9kY+z/hKSZEelYoyMVNx5JbyN+Tvmr7F/BpmmwC+0WKgAf/AogVt&#10;MegB6hYSsG3Q76BaLYKLTqUz4drCKaWFzDlgNqPyj2xWDXiZc8HiRH8oU/x/sOJht/JPAcvQ+TiL&#10;KFIWexVa+kd+bJ+L9XooltwnJvDwYnx+VWJJBZrGl9OLaS5mcbzsQ0xfpGsZCRWXxmgfKR2Ywe4+&#10;JoyJ3m9edGzdnTYmt8RY1uE8XZUIywTgZCgDCcXW1xWPdsMZmA2OnEghQ0ZndE3XCSiGzXppAtsB&#10;tn1Z0o86jeF+c6PYtxCb3i+bBjdjCUbmAUKqpLhtkmHV1B1bm234BkhjkoFZrSm/8TlFQQWna5ot&#10;qAWXXnRqciOpgu/IEQJeo3MwvoGeyvmUDgfGfS6Z/YFD1k7oFcfukbR29etToOi5edGLO4253kNM&#10;TxBwwJEaLm16xI8yDivtBomzxoWffzsnf5w7tHLW4cJgF35sIUjOzFeLE3k1mkwQNmVlMr0YU/qn&#10;lvWpxW7bpcPmjPB58CKL5J/Mm6iCa19wtxcUFU1gBcbu+z0oy9QvMr4OQi4W2Q23ykO6tysvCJzq&#10;Sl1+3r9A8MMkJhzhB/e2XO+msfelm9YttskpnUf1WFcsPim4kbkNw+tBK3+qZ6/jGzf/BQAA//8D&#10;AFBLAwQUAAYACAAAACEAGiIvrN8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VIXCrq0JooDXEqVAk4cKJF6tWNlyQiXke224S/ZznBcXZGM2+r7ewGccEQe08a7pcZCKTG255a&#10;DR+H57sCREyGrBk8oYZvjLCtr68qU1o/0Tte9qkVXEKxNBq6lMZSyth06Exc+hGJvU8fnEksQytt&#10;MBOXu0GusiyXzvTEC50Zcddh87U/Ow0vxXHcrafF6/HB5NMC53Cg+Kb17c389Agi4Zz+wvCLz+hQ&#10;M9PJn8lGMWhYFxmjJzZypUBwQm0UX04aVtlGgawr+f+H+gcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBLe7EXjQIAACsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAaIi+s3wAAAAsBAAAPAAAAAAAAAAAAAAAAAOcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" filled="f" strokecolor="#c00000" strokeweight="1.5pt">
-                <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+              <v:oval id="Ellips 1" style="position:absolute;margin-left:190.4pt;margin-top:82.2pt;width:57pt;height:22.5pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#c00000" strokeweight="1.5pt" w14:anchorId="0FDA1328" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLe7EXjQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2kydoGdYogRYcB&#10;RVssHXpmZCkWIEuapMTpfv1I2U2ydadhOTikSD0+fun6Zt8atpMhamcrPjorOZNWuFrbTcW/P999&#10;uuQsJrA1GGdlxV9l5Dfzjx+uOz+TY9c4U8vAEMTGWecr3qTkZ0URRSNbiGfOS4tG5UILCdWwKeoA&#10;HaK3phiX5eeic6H2wQkZI57e9kY+z/hKSZEelYoyMVNx5JbyN+Tvmr7F/BpmmwC+0WKgAf/AogVt&#10;MegB6hYSsG3Q76BaLYKLTqUz4drCKaWFzDlgNqPyj2xWDXiZc8HiRH8oU/x/sOJht/JPAcvQ+TiL&#10;KFIWexVa+kd+bJ+L9XooltwnJvDwYnx+VWJJBZrGl9OLaS5mcbzsQ0xfpGsZCRWXxmgfKR2Ywe4+&#10;JoyJ3m9edGzdnTYmt8RY1uE8XZUIywTgZCgDCcXW1xWPdsMZmA2OnEghQ0ZndE3XCSiGzXppAtsB&#10;tn1Z0o86jeF+c6PYtxCb3i+bBjdjCUbmAUKqpLhtkmHV1B1bm234BkhjkoFZrSm/8TlFQQWna5ot&#10;qAWXXnRqciOpgu/IEQJeo3MwvoGeyvmUDgfGfS6Z/YFD1k7oFcfukbR29etToOi5edGLO4253kNM&#10;TxBwwJEaLm16xI8yDivtBomzxoWffzsnf5w7tHLW4cJgF35sIUjOzFeLE3k1mkwQNmVlMr0YU/qn&#10;lvWpxW7bpcPmjPB58CKL5J/Mm6iCa19wtxcUFU1gBcbu+z0oy9QvMr4OQi4W2Q23ykO6tysvCJzq&#10;Sl1+3r9A8MMkJhzhB/e2XO+msfelm9YttskpnUf1WFcsPim4kbkNw+tBK3+qZ6/jGzf/BQAA//8D&#10;AFBLAwQUAAYACAAAACEAGiIvrN8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VIXCrq0JooDXEqVAk4cKJF6tWNlyQiXke224S/ZznBcXZGM2+r7ewGccEQe08a7pcZCKTG255a&#10;DR+H57sCREyGrBk8oYZvjLCtr68qU1o/0Tte9qkVXEKxNBq6lMZSyth06Exc+hGJvU8fnEksQytt&#10;MBOXu0GusiyXzvTEC50Zcddh87U/Ow0vxXHcrafF6/HB5NMC53Cg+Kb17c389Agi4Zz+wvCLz+hQ&#10;M9PJn8lGMWhYFxmjJzZypUBwQm0UX04aVtlGgawr+f+H+gcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBLe7EXjQIAACsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAaIi+s3wAAAAsBAAAPAAAAAAAAAAAAAAAAAOcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;">
+                <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01D322BC" wp14:editId="1BE82625">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3227705</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1282065</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2032000" cy="76200"/>
                 <wp:effectExtent l="57150" t="76200" r="63500" b="95250"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1884714336" name="Rak pilkoppling 1"/>
@@ -6893,55 +6715,55 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst>
                           <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="38000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:shape w14:anchorId="4240BBE1" id="Rak pilkoppling 1" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:254.15pt;margin-top:100.95pt;width:160pt;height:6pt;flip:x y;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwnYJHAQIAAA8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6Lc6XS7sKyqne6hZeGA&#10;YMXycXbzMRMpk0RO2mn/PXamlALigphDZMex/fz85u7+MHixN5hdDK28ms2lMEFF7ULXyi+fH17c&#10;SpELBA0+BtPKo8nyfvX82d2YlmYR++i1QUFFQl6OqZV9KWnZNFn1ZoA8i8kECtqIAxRysWs0wkjV&#10;B98s5vObZoyoE0ZlcqbbzRSUq1rfWqPKR2uzKcK3krCVemI9t3w2qztYdgipd+oEA/4BxQAuUNNz&#10;qQ0UEDt0f5QanMKYoy0zFYcmWuuUqTPQNFfz36Z56iGZOguRk9OZpvz/yqoP+3V4RKJhTHmZ0yPy&#10;FAeLg7DepXe0U1mtr2xxjDCLQyXweCbQHIpQdLmYX9NSiGdFsdc3ZDPBzVSQkxPm8tbEQbDRylwQ&#10;XNeXdQyBVhVxagH797lMiT8SODnEB+d93ZgPYqR2r17WZkDCsR4K9R2SprKhkwJ8R4pUBSvqHL3T&#10;nM6FMnbbtUexB1ZF/U44f3nGvTeQ++ldDU16KeD8m6BFOSaSdEEHofPmVMIHbmGq9mgMduKuGHzq&#10;9Si2foefgCAScIauHdPAnFWHhMkjVQ9j+eZKXzXARP8NON+DTz1MMK9vOXsi7zRn3cAZQ/Uu4DU/&#10;F8/WNupj1UO9J9XV96c/hGV96ZN9+R+vvgMAAP//AwBQSwMEFAAGAAgAAAAhAPxuTPbfAAAACwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOhDAQhu8mvkMzJl6M2wJZLUjZmE304gn04LHQEYh0irS7&#10;i29v9+Qe558v/3xT7lY7sSMufnSkINkIYEidMyP1Cj7eX+4lMB80GT05QgW/6GFXXV+VujDuRDUe&#10;m9CzWEK+0AqGEOaCc98NaLXfuBkp7r7cYnWI49Jzs+hTLLcTT4V44FaPFC8Mesb9gN13c7AKfupX&#10;m2T7z+yxlg7zu/6tkdtWqdub9fkJWMA1/MNw1o/qUEWn1h3IeDYp2AqZRVRBKpIcWCRkek7amCRZ&#10;Drwq+eUP1R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMJ2CRwECAAAPBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/G5M9t8AAAALAQAADwAA&#10;AAAAAAAAAAAAAABbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" strokeweight="2pt">
+              <v:shape id="Rak pilkoppling 1" style="position:absolute;margin-left:254.15pt;margin-top:100.95pt;width:160pt;height:6pt;flip:x y;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokeweight="2pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwnYJHAQIAAA8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6Lc6XS7sKyqne6hZeGA&#10;YMXycXbzMRMpk0RO2mn/PXamlALigphDZMex/fz85u7+MHixN5hdDK28ms2lMEFF7ULXyi+fH17c&#10;SpELBA0+BtPKo8nyfvX82d2YlmYR++i1QUFFQl6OqZV9KWnZNFn1ZoA8i8kECtqIAxRysWs0wkjV&#10;B98s5vObZoyoE0ZlcqbbzRSUq1rfWqPKR2uzKcK3krCVemI9t3w2qztYdgipd+oEA/4BxQAuUNNz&#10;qQ0UEDt0f5QanMKYoy0zFYcmWuuUqTPQNFfz36Z56iGZOguRk9OZpvz/yqoP+3V4RKJhTHmZ0yPy&#10;FAeLg7DepXe0U1mtr2xxjDCLQyXweCbQHIpQdLmYX9NSiGdFsdc3ZDPBzVSQkxPm8tbEQbDRylwQ&#10;XNeXdQyBVhVxagH797lMiT8SODnEB+d93ZgPYqR2r17WZkDCsR4K9R2SprKhkwJ8R4pUBSvqHL3T&#10;nM6FMnbbtUexB1ZF/U44f3nGvTeQ++ldDU16KeD8m6BFOSaSdEEHofPmVMIHbmGq9mgMduKuGHzq&#10;9Si2foefgCAScIauHdPAnFWHhMkjVQ9j+eZKXzXARP8NON+DTz1MMK9vOXsi7zRn3cAZQ/Uu4DU/&#10;F8/WNupj1UO9J9XV96c/hGV96ZN9+R+vvgMAAP//AwBQSwMEFAAGAAgAAAAhAPxuTPbfAAAACwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOhDAQhu8mvkMzJl6M2wJZLUjZmE304gn04LHQEYh0irS7&#10;i29v9+Qe558v/3xT7lY7sSMufnSkINkIYEidMyP1Cj7eX+4lMB80GT05QgW/6GFXXV+VujDuRDUe&#10;m9CzWEK+0AqGEOaCc98NaLXfuBkp7r7cYnWI49Jzs+hTLLcTT4V44FaPFC8Mesb9gN13c7AKfupX&#10;m2T7z+yxlg7zu/6tkdtWqdub9fkJWMA1/MNw1o/qUEWn1h3IeDYp2AqZRVRBKpIcWCRkek7amCRZ&#10;Drwq+eUP1R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMJ2CRwECAAAPBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/G5M9t8AAAALAQAADwAA&#10;AAAAAAAAAAAAAABbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" w14:anchorId="4240BBE1">
                 <v:stroke endarrow="block"/>
-                <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+                <v:shadow on="t" color="black" opacity="24903f" offset="0,.55556mm" origin=",.5"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="340C1FFC" wp14:editId="5033DD20">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>5272405</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1240155</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1466850" cy="234950"/>
                 <wp:effectExtent l="0" t="0" r="0" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1549367429" name="Textruta 2"/>
@@ -6984,51 +6806,51 @@
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Aktivitet att dra upp</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="340C1FFC" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:415.15pt;margin-top:97.65pt;width:115.5pt;height:18.5pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxy8058gEAAMYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJmiA14hRduw4D&#10;ugvQ7QNkWY6FSaJGKbGzrx8lJ2mxvQ3Lg0CF4iHP4fHmZrSGHRQGDa7m81nJmXISWu12Nf/+7eHN&#10;mrMQhWuFAadqflSB32xfv9oMvlIL6MG0ChmBuFANvuZ9jL4qiiB7ZUWYgVeOkh2gFZGuuCtaFAOh&#10;W1MsynJVDICtR5AqBPr3fkrybcbvOiXjl64LKjJTc5ot5hPz2aSz2G5EtUPhey1PY4h/mMIK7ajp&#10;BepeRMH2qP+CsloiBOjiTIItoOu0VJkDsZmXf7B56oVXmQuJE/xFpvD/YOXnw5P/iiyO72CkBWYS&#10;wT+C/BGYg7teuJ26RYShV6KlxvMkWTH4UJ1Kk9ShCgmkGT5BS0sW+wgZaOzQJlWIJyN0WsDxIroa&#10;I5Op5dVqtV5SSlJu8fbqmuLUQlTnao8hflBgWQpqjrTUjC4OjyFOT89PUjMHD9qYvFjj2FDz6+Vi&#10;mQteZKyO5Dujbc3XZfpNTkgk37s2F0ehzRTTLMadWCeiE+U4NiPTLQ2dapMIDbRHkgFhshl9FhT0&#10;gL84G8hiNQ8/9wIVZ+ajIymTH88BnoPmHAgnqbTmMiJn0+UuZudOJG9J5E5n/s+9T0OSWbKCJ2Mn&#10;N76851fPn9/2NwAAAP//AwBQSwMEFAAGAAgAAAAhAPA+V/PgAAAADAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FuwjAQRO+V+g/WVuqlKjaJiiDEQZSq9NRDaD/AxEsSEa+j2EDar+9yKrdZzdPsTL4a&#10;XSfOOITWk4bpRIFAqrxtqdbw/fX+PAcRoiFrOk+o4QcDrIr7u9xk1l+oxPMu1oJDKGRGQxNjn0kZ&#10;qgadCRPfI7F38IMzkc+hlnYwFw53nUyUmklnWuIPjelx02B13J2cBlyX/vfzGLaufH3bbA8t4ZP8&#10;0PrxYVwvQUQc4z8M1/pcHQrutPcnskF0GuapShllY/HC4kqo2ZTVXkOSJinIIpe3I4o/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADHLzTnyAQAAxgMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPA+V/PgAAAADAEAAA8AAAAAAAAAAAAAAAAATAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="7F8456AC" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00F261C0" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:ind w:left="0" w:right="0"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Aktivitet att dra upp</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
@@ -7095,51 +6917,51 @@
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Uppmätt aktivitet</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="70B6FD42" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:416.9pt;margin-top:120.15pt;width:115.5pt;height:22.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjfkCs8gEAAMYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuEzEQfUfiHyy/k00CCWEVpyotRUjl&#10;IhU+wPF6sxa2x4yd7Iav79ibpBW8IfJgjTOeM3POnF1fDc6yg8ZowAs+m0w5015BY/xO8B/f716t&#10;OItJ+kZa8Frwo478avPyxboPtZ5DB7bRyAjEx7oPgncphbqqouq0k3ECQXtKtoBOJrrirmpQ9oTu&#10;bDWfTpdVD9gEBKVjpH9vxyTfFPy21Sp9bduoE7OC02ypnFjObT6rzVrWO5ShM+o0hvyHKZw0nppe&#10;oG5lkmyP5i8oZxRChDZNFLgK2tYoXTgQm9n0DzYPnQy6cCFxYrjIFP8frPpyeAjfkKXhPQy0wEIi&#10;hntQPyPzcNNJv9PXiNB3WjbUeJYlq/oQ61NpljrWMYNs+8/Q0JLlPkEBGlp0WRXiyQidFnC8iK6H&#10;xFRu+Wa5XC0opSg3Xy3eUpxbyPpcHTCmjxocy4HgSEst6PJwH9P49PwkN/NwZ6wti7We9YK/W8wX&#10;peBZxplEvrPGCb6a5t/ohEzyg29KcZLGjjHNYv2JdSY6Uk7DdmCmEfx1rs0ibKE5kgwIo83os6Cg&#10;A/zNWU8WEzz+2kvUnNlPnqTMfjwHeA6250B6RaWCq4ScjZebVJw7krwmkVtT+D/1Pg1JZikKnoyd&#10;3fj8Xl49fX6bRwAAAP//AwBQSwMEFAAGAAgAAAAhACT8tz7gAAAADAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj89OwkAQxu8mvsNmSLwY2ZUiaUq3BDHiiUPRB1i6Q9vQnW26C1Sf3uGkx+9PvvlNvhpd&#10;Jy44hNaThuepAoFUedtSreHr8/0pBRGiIWs6T6jhGwOsivu73GTWX6nEyz7WgkcoZEZDE2OfSRmq&#10;Bp0JU98jcXb0gzOR5VBLO5grj7tOzpRaSGda4guN6XHTYHXan50GXJf+Z3cKW1e+vm22x5bwUX5o&#10;/TAZ10sQEcf4V4YbPqNDwUwHfyYbRKchTRJGjxpmc5WAuDXUYs7Wga30JQFZ5PL/E8UvAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGN+QKzyAQAAxgMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACT8tz7gAAAADAEAAA8AAAAAAAAAAAAAAAAATAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="34DE92EE" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00F261C0" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:ind w:left="0" w:right="0"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Uppmätt aktivitet</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
@@ -7206,51 +7028,51 @@
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Beräknad aktivitet vid injektionstiden</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="34A0C4CD" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:416.9pt;margin-top:145.65pt;width:115.5pt;height:28.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkZDFa8gEAAMYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuEzEQfUfiHyy/k01CE6WrOFVpKUIq&#10;F6nwAY7Xm7WwPWbsZDd8PWNvklbwhsiDNc54zsw5c3Z9MzjLDhqjAS/4bDLlTHsFjfE7wb9/e3iz&#10;4iwm6RtpwWvBjzrym83rV+s+1HoOHdhGIyMQH+s+CN6lFOqqiqrTTsYJBO0p2QI6meiKu6pB2RO6&#10;s9V8Ol1WPWATEJSOkf69H5N8U/DbVqv0pW2jTswKTrOlcmI5t/msNmtZ71CGzqjTGPIfpnDSeGp6&#10;gbqXSbI9mr+gnFEIEdo0UeAqaFujdOFAbGbTP9g8dTLowoXEieEiU/x/sOrz4Sl8RZaGdzDQAguJ&#10;GB5B/YjMw10n/U7fIkLfadlQ41mWrOpDrE+lWepYxwyy7T9BQ0uW+wQFaGjRZVWIJyN0WsDxIroe&#10;ElO55dVyuVpQSlHu7XJ2TXFuIetzdcCYPmhwLAeCIy21oMvDY0zj0/OT3MzDg7G2LNZ61gt+vZgv&#10;SsGLjDOJfGeNE3w1zb/RCZnke9+U4iSNHWOaxfoT60x0pJyG7cBMI/hVrs0ibKE5kgwIo83os6Cg&#10;A/zFWU8WEzz+3EvUnNmPnqTMfjwHeA6250B6RaWCq4ScjZe7VJw7krwlkVtT+D/3Pg1JZikKnoyd&#10;3fjyXl49f36b3wAAAP//AwBQSwMEFAAGAAgAAAAhAErI+uPhAAAADAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FuwjAQRO+V+g/WVuqlKg4YoZBmgyhV6amHUD7AxEsSEa+j2EDar685tcedHc28yVej&#10;7cSFBt86RphOEhDElTMt1wj7r/fnFIQPmo3uHBPCN3lYFfd3uc6Mu3JJl12oRQxhn2mEJoQ+k9JX&#10;DVntJ64njr+jG6wO8RxqaQZ9jeG2k7MkWUirW44Nje5p01B12p0tAq1L9/N58ltbvr5ttseW6Ul+&#10;ID4+jOsXEIHG8GeGG35EhyIyHdyZjRcdQqpURA8Is+VUgbg5ksU8SgcENU8VyCKX/0cUvwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAkZDFa8gEAAMYDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBKyPrj4QAAAAwBAAAPAAAAAAAAAAAAAAAAAEwE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="72288E26" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00F261C0" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:ind w:left="0" w:right="0"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Beräknad aktivitet vid injektionstiden</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
@@ -7298,55 +7120,55 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst>
                           <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="38000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:shape w14:anchorId="5CAC23AF" id="Rak pilkoppling 1" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:322.4pt;margin-top:153.15pt;width:94pt;height:6.5pt;flip:x;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDt0UfOAAIAAAUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG2hqFRN99CycECw&#10;2gVxnjp2YsmxrfG0af+esdMtBcQFkYPlsT1v3rx5Wd+deieOGpMNvpazyVQK7VVorG9r+e3r/aul&#10;FInAN+CC17U86yTvNi9frIe40vPQBddoFAzi02qIteyI4qqqkup0D2kSovZ8aQL2QBxiWzUIA6P3&#10;rppPp2+rIWATMSidEp/uxku5KfjGaEVfjEmahKslc6OyYln3ea02a1i1CLGz6kID/oFFD9Zz0SvU&#10;DgjEAe0fUL1VGFIwNFGhr4IxVunSA3czm/7WzVMHUZdeWJwUrzKl/werPh+3/gFZhiGmVYoPmLs4&#10;GeyFcTZ+5JmWvpipOBXZzlfZ9ImE4sPZ7N3r5ZTVVXy3nC8WRdZqhMlwERN90KEXeVPLRAi27Wgb&#10;vOcBBRxLwPFTIibCic8JOdmHe+tcmZPzYqjlfPGmFAO2i3FAXLePDcP6VgpwLftQERbWKTjb5PQM&#10;lLDdbx2KI2QvlC+Pn8v98izX3kHqxnflanQJgXXvfSPoHNnIhBZ86/QFwvlcQhfHcRs5CAfS+NQ1&#10;g9i7Az4CU2TimXpjswxs3zFgO+aWSoSBvlvqyuSz0H8jns/BxQ5Gmln/Z9UvfZbOrhxKdEOv+jnu&#10;vNuH5lxcUM7Za+X95b/IZr6NeX/7925+AAAA//8DAFBLAwQUAAYACAAAACEAH623t90AAAALAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPS07DMBCG90jcwRokNhW101RRSeNUCMQB+jiAG7uJFXscxW4S&#10;OD3DCpb/Q/98Ux0W79hkxmgDSsjWApjBJmiLrYTL+fNlBywmhVq5gEbCl4lwqB8fKlXqMOPRTKfU&#10;MhrBWCoJXUpDyXlsOuNVXIfBIGW3MHqVSI4t16Oaadw7vhGi4F5ZpAudGsx7Z5r+dPcStIjTuc+P&#10;2WruG//hvu20mq2Uz0/L2x5YMkv6K8MvPqFDTUzXcEcdmZNQbLeEniTkosiBUWOXb8i5kpO95sDr&#10;iv//of4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7dFHzgACAAAFBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAH623t90AAAALAQAADwAAAAAA&#10;AAAAAAAAAABaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" strokeweight="2pt">
+              <v:shape id="Rak pilkoppling 1" style="position:absolute;margin-left:322.4pt;margin-top:153.15pt;width:94pt;height:6.5pt;flip:x;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokeweight="2pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDt0UfOAAIAAAUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG2hqFRN99CycECw&#10;2gVxnjp2YsmxrfG0af+esdMtBcQFkYPlsT1v3rx5Wd+deieOGpMNvpazyVQK7VVorG9r+e3r/aul&#10;FInAN+CC17U86yTvNi9frIe40vPQBddoFAzi02qIteyI4qqqkup0D2kSovZ8aQL2QBxiWzUIA6P3&#10;rppPp2+rIWATMSidEp/uxku5KfjGaEVfjEmahKslc6OyYln3ea02a1i1CLGz6kID/oFFD9Zz0SvU&#10;DgjEAe0fUL1VGFIwNFGhr4IxVunSA3czm/7WzVMHUZdeWJwUrzKl/werPh+3/gFZhiGmVYoPmLs4&#10;GeyFcTZ+5JmWvpipOBXZzlfZ9ImE4sPZ7N3r5ZTVVXy3nC8WRdZqhMlwERN90KEXeVPLRAi27Wgb&#10;vOcBBRxLwPFTIibCic8JOdmHe+tcmZPzYqjlfPGmFAO2i3FAXLePDcP6VgpwLftQERbWKTjb5PQM&#10;lLDdbx2KI2QvlC+Pn8v98izX3kHqxnflanQJgXXvfSPoHNnIhBZ86/QFwvlcQhfHcRs5CAfS+NQ1&#10;g9i7Az4CU2TimXpjswxs3zFgO+aWSoSBvlvqyuSz0H8jns/BxQ5Gmln/Z9UvfZbOrhxKdEOv+jnu&#10;vNuH5lxcUM7Za+X95b/IZr6NeX/7925+AAAA//8DAFBLAwQUAAYACAAAACEAH623t90AAAALAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPS07DMBCG90jcwRokNhW101RRSeNUCMQB+jiAG7uJFXscxW4S&#10;OD3DCpb/Q/98Ux0W79hkxmgDSsjWApjBJmiLrYTL+fNlBywmhVq5gEbCl4lwqB8fKlXqMOPRTKfU&#10;MhrBWCoJXUpDyXlsOuNVXIfBIGW3MHqVSI4t16Oaadw7vhGi4F5ZpAudGsx7Z5r+dPcStIjTuc+P&#10;2WruG//hvu20mq2Uz0/L2x5YMkv6K8MvPqFDTUzXcEcdmZNQbLeEniTkosiBUWOXb8i5kpO95sDr&#10;iv//of4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7dFHzgACAAAFBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAH623t90AAAALAQAADwAAAAAA&#10;AAAAAAAAAABaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" w14:anchorId="5CAC23AF">
                 <v:stroke endarrow="block"/>
-                <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+                <v:shadow on="t" color="black" opacity="24903f" offset="0,.55556mm" origin=",.5"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D3B1091" wp14:editId="4DF7445F">
             <wp:extent cx="4882790" cy="2847975"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="922669921" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, programvara, nummer&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="922669921" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, programvara, nummer&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -7512,108 +7334,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> igen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="669E5DE2" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Skriv ut etikett och säkerställ att informationen på den stämmer. Fäst på sprutan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6484940C" w14:textId="5E797D78" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="6484940C" w14:textId="336B5734" w:rsidR="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc223503855"/>
-      <w:r w:rsidRPr="00A3488A">
+      <w:r>
         <w:t>Justering av redan förberedd patientdos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
-      <w:r>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="5E4AA929" w14:textId="19DA6A4D" w:rsidR="00CB1C7D" w:rsidRPr="00CB1C7D" w:rsidRDefault="00CB1C7D" w:rsidP="00CB1C7D">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="383F0546">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="19E86F11" w:rsidRPr="3C044650">
-[...16 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="3C044650">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="383F0546">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> även patientvikten behöver ändras, se</w:t>
       </w:r>
-      <w:r w:rsidR="4B7DA11C" w:rsidRPr="008E218B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008E218B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Bilaga_B_–" w:history="1">
-        <w:r w:rsidR="00FA4E6C" w:rsidRPr="008E218B">
-[...3 lines deleted...]
-            <w:sz w:val="24"/>
+        <w:r w:rsidRPr="00350E55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Bilaga B</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00350E55">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4D306E3E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
@@ -7628,65 +7448,51 @@
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">och därefter </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>Återkalibrera dos</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> högst upp.</w:t>
+        <w:t xml:space="preserve"> i menylisten högst upp.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56023137" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Välj aktuell patient och klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
@@ -7746,65 +7552,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Skanna sprutetiketten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4939118C" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Skanna </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Skanna kitflaskan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D62F543" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3747B06D" wp14:editId="54481B8A">
             <wp:extent cx="2828925" cy="2682233"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:docPr id="2089265500" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, programvara, Webbsida&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -8337,51 +8129,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> igen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ABBDB8E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Skriv ut etikett och säkerställ att informationen på den stämmer. Fäst på sprutan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13E2DA3D" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc223503856"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Skriva ut sprutetikett i efterhand</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="00DB0F2F" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">OBS! För att få med all korrekt information på etiketten måste detta göras </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -8753,51 +8545,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2034EDEA" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Skriv ut etikett och säkerställ att informationen på den stämmer. Fäst på sprutan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2997F77C" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Administrera_patientdos"/>
       <w:bookmarkStart w:id="27" w:name="_Förbereda_”Ad-Hoc_dos”"/>
       <w:bookmarkStart w:id="28" w:name="_Toc223503857"/>
       <w:bookmarkStart w:id="29" w:name="_Toc197523942"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Förbereda ”Ad-Hoc dos” (spruta utan patientinfo)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="45FE22D8" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -8842,77 +8634,55 @@
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="418B874B" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2250"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scanna kitflaskan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20D22562" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2250"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D183F0B" wp14:editId="66375A5E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -8943,54 +8713,54 @@
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst>
                           <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="35000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:oval w14:anchorId="426B0966" id="Ellips 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:166.15pt;margin-top:79.9pt;width:57pt;height:22.5pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLe7EXjQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2kydoGdYogRYcB&#10;RVssHXpmZCkWIEuapMTpfv1I2U2ydadhOTikSD0+fun6Zt8atpMhamcrPjorOZNWuFrbTcW/P999&#10;uuQsJrA1GGdlxV9l5Dfzjx+uOz+TY9c4U8vAEMTGWecr3qTkZ0URRSNbiGfOS4tG5UILCdWwKeoA&#10;HaK3phiX5eeic6H2wQkZI57e9kY+z/hKSZEelYoyMVNx5JbyN+Tvmr7F/BpmmwC+0WKgAf/AogVt&#10;MegB6hYSsG3Q76BaLYKLTqUz4drCKaWFzDlgNqPyj2xWDXiZc8HiRH8oU/x/sOJht/JPAcvQ+TiL&#10;KFIWexVa+kd+bJ+L9XooltwnJvDwYnx+VWJJBZrGl9OLaS5mcbzsQ0xfpGsZCRWXxmgfKR2Ywe4+&#10;JoyJ3m9edGzdnTYmt8RY1uE8XZUIywTgZCgDCcXW1xWPdsMZmA2OnEghQ0ZndE3XCSiGzXppAtsB&#10;tn1Z0o86jeF+c6PYtxCb3i+bBjdjCUbmAUKqpLhtkmHV1B1bm234BkhjkoFZrSm/8TlFQQWna5ot&#10;qAWXXnRqciOpgu/IEQJeo3MwvoGeyvmUDgfGfS6Z/YFD1k7oFcfukbR29etToOi5edGLO4253kNM&#10;TxBwwJEaLm16xI8yDivtBomzxoWffzsnf5w7tHLW4cJgF35sIUjOzFeLE3k1mkwQNmVlMr0YU/qn&#10;lvWpxW7bpcPmjPB58CKL5J/Mm6iCa19wtxcUFU1gBcbu+z0oy9QvMr4OQi4W2Q23ykO6tysvCJzq&#10;Sl1+3r9A8MMkJhzhB/e2XO+msfelm9YttskpnUf1WFcsPim4kbkNw+tBK3+qZ6/jGzf/BQAA//8D&#10;AFBLAwQUAAYACAAAACEA2zpBrN8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VIXCrqkKRRCHEqVAk4cKJF6tWNlyQiXke224S/ZznBcWeeZmfq7WJHcUEfBkcK7tcJCKTWmYE6&#10;BR+H57sSRIiajB4doYJvDLBtrq9qXRk30zte9rETHEKh0gr6GKdKytD2aHVYuwmJvU/nrY58+k4a&#10;r2cOt6NMk6SQVg/EH3o94a7H9mt/tgpeyuO0y+bV63Gji3mFiz9QeFPq9mZ5egQRcYl/MPzW5+rQ&#10;cKeTO5MJYlSQZWnGKBubB97ARJ4XrJwUpElegmxq+X9D8wMAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBLe7EXjQIAACsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDbOkGs3wAAAAsBAAAPAAAAAAAAAAAAAAAAAOcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" filled="f" strokecolor="#c00000" strokeweight="1.5pt">
-                <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+              <v:oval id="Ellips 1" style="position:absolute;margin-left:166.15pt;margin-top:79.9pt;width:57pt;height:22.5pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#c00000" strokeweight="1.5pt" w14:anchorId="426B0966" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLe7EXjQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2kydoGdYogRYcB&#10;RVssHXpmZCkWIEuapMTpfv1I2U2ydadhOTikSD0+fun6Zt8atpMhamcrPjorOZNWuFrbTcW/P999&#10;uuQsJrA1GGdlxV9l5Dfzjx+uOz+TY9c4U8vAEMTGWecr3qTkZ0URRSNbiGfOS4tG5UILCdWwKeoA&#10;HaK3phiX5eeic6H2wQkZI57e9kY+z/hKSZEelYoyMVNx5JbyN+Tvmr7F/BpmmwC+0WKgAf/AogVt&#10;MegB6hYSsG3Q76BaLYKLTqUz4drCKaWFzDlgNqPyj2xWDXiZc8HiRH8oU/x/sOJht/JPAcvQ+TiL&#10;KFIWexVa+kd+bJ+L9XooltwnJvDwYnx+VWJJBZrGl9OLaS5mcbzsQ0xfpGsZCRWXxmgfKR2Ywe4+&#10;JoyJ3m9edGzdnTYmt8RY1uE8XZUIywTgZCgDCcXW1xWPdsMZmA2OnEghQ0ZndE3XCSiGzXppAtsB&#10;tn1Z0o86jeF+c6PYtxCb3i+bBjdjCUbmAUKqpLhtkmHV1B1bm234BkhjkoFZrSm/8TlFQQWna5ot&#10;qAWXXnRqciOpgu/IEQJeo3MwvoGeyvmUDgfGfS6Z/YFD1k7oFcfukbR29etToOi5edGLO4253kNM&#10;TxBwwJEaLm16xI8yDivtBomzxoWffzsnf5w7tHLW4cJgF35sIUjOzFeLE3k1mkwQNmVlMr0YU/qn&#10;lvWpxW7bpcPmjPB58CKL5J/Mm6iCa19wtxcUFU1gBcbu+z0oy9QvMr4OQi4W2Q23ykO6tysvCJzq&#10;Sl1+3r9A8MMkJhzhB/e2XO+msfelm9YttskpnUf1WFcsPim4kbkNw+tBK3+qZ6/jGzf/BQAA//8D&#10;AFBLAwQUAAYACAAAACEA2zpBrN8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VIXCrqkKRRCHEqVAk4cKJF6tWNlyQiXke224S/ZznBcWeeZmfq7WJHcUEfBkcK7tcJCKTWmYE6&#10;BR+H57sSRIiajB4doYJvDLBtrq9qXRk30zte9rETHEKh0gr6GKdKytD2aHVYuwmJvU/nrY58+k4a&#10;r2cOt6NMk6SQVg/EH3o94a7H9mt/tgpeyuO0y+bV63Gji3mFiz9QeFPq9mZ5egQRcYl/MPzW5+rQ&#10;cKeTO5MJYlSQZWnGKBubB97ARJ4XrJwUpElegmxq+X9D8wMAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBLe7EXjQIAACsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDbOkGs3wAAAAsBAAAPAAAAAAAAAAAAAAAAAOcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;">
+                <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7492AC06" wp14:editId="39DE6741">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2941955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2395855</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="790575" cy="333375"/>
                 <wp:effectExtent l="57150" t="19050" r="47625" b="104775"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1900913762" name="Ellips 1"/>
@@ -9018,54 +8788,54 @@
                           <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="35000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:oval w14:anchorId="26CB66D9" id="Ellips 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:231.65pt;margin-top:188.65pt;width:62.25pt;height:26.25pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANZXh/hQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5fSQtLZeKFFUgpkkI&#10;0MrE86ljN5Yc27PdpuzX7xwntN3gaVoenHPzd+6+ut61hm1liNrZio9OSs6kFa7Wdl3xH893Xy44&#10;iwlsDcZZWfFXGfn1/POnq87P5Ng1ztQyMASxcdb5ijcp+VlRRNHIFuKJ89KiUrnQQkI2rIs6QIfo&#10;rSnGZXlWdC7UPjghY0Tpba/k84yvlBTpUakoEzMVx9hSPkM+V3QW8yuYrQP4RoshDPiHKFrQFp3u&#10;oW4hAdsE/Q6q1SK46FQ6Ea4tnFJayJwDZjMq/8pm2YCXORcsTvT7MsX/Bysetkv/FLAMnY+ziCRl&#10;sVOhpT/Gx3a5WK/7YsldYgKF55fl9HzKmUDVKX5II0pxuOxDTF+laxkRFZfGaB8pHZjB9j6m3vrN&#10;isTW3WljckuMZR3OE/rArgnAyVAGEpKtryse7ZozMGscOZFChozO6JquE1AM69WNCWwL1PbybHx5&#10;MQT3hxn5voXY9HZZNZgZSzAyDxCGSozbJBmWTd2xldmE74BhTEr8OKs15Tc+HRicrmnWoCq49KJT&#10;kxtJFfwguIxBcjC+gT6U0ylh9QUacsml3ceQuaPwikP3iFq5+vUpkHdyyqIXdxpzvYeYniDggKMQ&#10;lzY94qGMw0q7geKsceHXR3Kyx7lDLWcdLgx24ecGguTMfLM4kZejyQRhU2Ym0/MxpX+sWR1r7Ka9&#10;cdicUY4uk2SfzBupgmtfcLcX5BVVYAX67vs9MDepX2R8HYRcLLIZbpWHdG+XXhA41ZW6/Lx7geCH&#10;SUw4wg/ubbneTWNvSzetW2ySUzqP6qGuWHxicCNzG4bXg1b+mM9Whzdu/hsAAP//AwBQSwMEFAAG&#10;AAgAAAAhAFZc3W/hAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ1Ka&#10;NMSp+BES5YIoCK5uvCQR8TqK3STl6VlOcNvRfJqdKTaz7cSIg28dKbhcRCCQKmdaqhW8vT5cZCB8&#10;0GR05wgVHNHDpjw9KXRu3EQvOO5CLTiEfK4VNCH0uZS+atBqv3A9EnufbrA6sBxqaQY9cbjtZBxF&#10;K2l1S/yh0T3eNVh97Q5Wwe3T9/YYSzv30cf7o5/8uL5fPit1fjbfXIMIOIc/GH7rc3UoudPeHch4&#10;0SlYrpKEUQVJmvLBxFWW8pg9W/E6A1kW8v+G8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQANZXh/hQIAACsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBWXN1v4QAAAAsBAAAPAAAAAAAAAAAAAAAAAN8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" strokecolor="#006298" strokeweight="1.5pt">
-                <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+              <v:oval id="Ellips 1" style="position:absolute;margin-left:231.65pt;margin-top:188.65pt;width:62.25pt;height:26.25pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#006298" strokeweight="1.5pt" w14:anchorId="26CB66D9" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANZXh/hQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5fSQtLZeKFFUgpkkI&#10;0MrE86ljN5Yc27PdpuzX7xwntN3gaVoenHPzd+6+ut61hm1liNrZio9OSs6kFa7Wdl3xH893Xy44&#10;iwlsDcZZWfFXGfn1/POnq87P5Ng1ztQyMASxcdb5ijcp+VlRRNHIFuKJ89KiUrnQQkI2rIs6QIfo&#10;rSnGZXlWdC7UPjghY0Tpba/k84yvlBTpUakoEzMVx9hSPkM+V3QW8yuYrQP4RoshDPiHKFrQFp3u&#10;oW4hAdsE/Q6q1SK46FQ6Ea4tnFJayJwDZjMq/8pm2YCXORcsTvT7MsX/Bysetkv/FLAMnY+ziCRl&#10;sVOhpT/Gx3a5WK/7YsldYgKF55fl9HzKmUDVKX5II0pxuOxDTF+laxkRFZfGaB8pHZjB9j6m3vrN&#10;isTW3WljckuMZR3OE/rArgnAyVAGEpKtryse7ZozMGscOZFChozO6JquE1AM69WNCWwL1PbybHx5&#10;MQT3hxn5voXY9HZZNZgZSzAyDxCGSozbJBmWTd2xldmE74BhTEr8OKs15Tc+HRicrmnWoCq49KJT&#10;kxtJFfwguIxBcjC+gT6U0ylh9QUacsml3ceQuaPwikP3iFq5+vUpkHdyyqIXdxpzvYeYniDggKMQ&#10;lzY94qGMw0q7geKsceHXR3Kyx7lDLWcdLgx24ecGguTMfLM4kZejyQRhU2Ym0/MxpX+sWR1r7Ka9&#10;cdicUY4uk2SfzBupgmtfcLcX5BVVYAX67vs9MDepX2R8HYRcLLIZbpWHdG+XXhA41ZW6/Lx7geCH&#10;SUw4wg/ubbneTWNvSzetW2ySUzqP6qGuWHxicCNzG4bXg1b+mM9Whzdu/hsAAP//AwBQSwMEFAAG&#10;AAgAAAAhAFZc3W/hAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ1Ka&#10;NMSp+BES5YIoCK5uvCQR8TqK3STl6VlOcNvRfJqdKTaz7cSIg28dKbhcRCCQKmdaqhW8vT5cZCB8&#10;0GR05wgVHNHDpjw9KXRu3EQvOO5CLTiEfK4VNCH0uZS+atBqv3A9EnufbrA6sBxqaQY9cbjtZBxF&#10;K2l1S/yh0T3eNVh97Q5Wwe3T9/YYSzv30cf7o5/8uL5fPit1fjbfXIMIOIc/GH7rc3UoudPeHch4&#10;0SlYrpKEUQVJmvLBxFWW8pg9W/E6A1kW8v+G8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQANZXh/hQIAACsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBWXN1v4QAAAAsBAAAPAAAAAAAAAAAAAAAAAN8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;">
+                <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="242BF2DF" wp14:editId="685F1006">
             <wp:extent cx="4692763" cy="2933700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="476747741" name="Bildobjekt 4" descr="En bild som visar text, skärmbild, Teckensnitt, nummer&#10;&#10;AI-genererat innehåll kan vara felaktigt.">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46A5E0F8-A315-97C7-466F-A391B1801C2B}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -9766,54 +9536,54 @@
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst>
                           <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="35000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:oval w14:anchorId="2AC7E3BE" id="Ellips 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:332.9pt;margin-top:129.15pt;width:16.5pt;height:15pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAizKq1jAIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvGjEMfp+0/xDlfb2DwrqiHhWi6jSp&#10;aqvSqc8ml+Mi5eIsCRzdr58dKLB1T9N4OOzY+Wx/tnN1ve2s2OgQDbpKDs5KKbRTWBu3quT359tP&#10;X6SICVwNFp2u5KuO8nr68cNV7yd6iC3aWgdBIC5Oel/JNiU/KYqoWt1BPEOvHRkbDB0kUsOqqAP0&#10;hN7ZYliWn4seQ+0DKh0jnd7sjHKa8ZtGq/TQNFEnYStJuaX8Dfm75G8xvYLJKoBvjdqnAf+QRQfG&#10;UdAD1A0kEOtg3kF1RgWM2KQzhV2BTWOUzjVQNYPyj2oWLXidayFyoj/QFP8frLrfLPxjIBp6HyeR&#10;RK5i24SO/yk/sc1kvR7I0tskFB0Oy8vxmChVZBpcluMyk1kcL/sQ01eNnWChktpa4yOXAxPY3MVE&#10;Mcn7zYuPHd4aa3NLrBM94Q4vCFYooMloLCQSO19XMrqVFGBXNHIqhQwZ0ZqarzNQDKvl3AaxAWr7&#10;vOQfd5rC/ebGsW8gtju/bNq7WccwOg8QpcoKrpMOi7buxdKuwxNQGqMMLGrD9Q3POQopNF3jbCEt&#10;YHoxqc2NZAbfJccIdI3PwfoWdqmcE5uHjHe15OwPOWTtJL3i2D2Wlli/PgaOnpsXvbo1VOsdxPQI&#10;gQacUqOlTQ/0aSwS07iXpGgx/PzbOfvT3JFVip4WhrrwYw1BS2G/OZrIy8FoRLApK6PxxZDLP7Us&#10;Ty1u3c2RmjOg58GrLLJ/sm9iE7B7od2ecVQygVMUe9fvvTJPu0Wm10Hp2Sy70VZ5SHdu4RWDM6/c&#10;5eftCwS/n8REI3yPb8v1bhp3vnzT4WydsDF5VI+8Evms0EbmNuxfD175Uz17Hd+46S8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQBzLDLk3QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;ZCRuLGXQKpSmEwLBDaF1e4Cs8ZqKxqmabGvfHnOCoz//+v252sx+EGecYh9Iw/0qA4HUBttTp2G/&#10;e79TIGIyZM0QCDUsGGFTX19VprThQls8N6kTXEKxNBpcSmMpZWwdehNXYUTi3TFM3iQep07ayVy4&#10;3A9ynWWF9KYnvuDMiK8O2+/m5DXs9n6M7pE+2m77po5fS740n7nWtzfzyzOIhHP6C8OvPqtDzU6H&#10;cCIbxaChKHJWTxrWuXoAwYniSTE5MFFMZF3J/z/UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAizKq1jAIAACsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBzLDLk3QAAAAsBAAAPAAAAAAAAAAAAAAAAAOYEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAA8AUAAAAA&#10;" filled="f" strokecolor="#c00000" strokeweight="1pt">
-                <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+              <v:oval id="Ellips 1" style="position:absolute;margin-left:332.9pt;margin-top:129.15pt;width:16.5pt;height:15pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#c00000" strokeweight="1pt" w14:anchorId="2AC7E3BE" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAizKq1jAIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvGjEMfp+0/xDlfb2DwrqiHhWi6jSp&#10;aqvSqc8ml+Mi5eIsCRzdr58dKLB1T9N4OOzY+Wx/tnN1ve2s2OgQDbpKDs5KKbRTWBu3quT359tP&#10;X6SICVwNFp2u5KuO8nr68cNV7yd6iC3aWgdBIC5Oel/JNiU/KYqoWt1BPEOvHRkbDB0kUsOqqAP0&#10;hN7ZYliWn4seQ+0DKh0jnd7sjHKa8ZtGq/TQNFEnYStJuaX8Dfm75G8xvYLJKoBvjdqnAf+QRQfG&#10;UdAD1A0kEOtg3kF1RgWM2KQzhV2BTWOUzjVQNYPyj2oWLXidayFyoj/QFP8frLrfLPxjIBp6HyeR&#10;RK5i24SO/yk/sc1kvR7I0tskFB0Oy8vxmChVZBpcluMyk1kcL/sQ01eNnWChktpa4yOXAxPY3MVE&#10;Mcn7zYuPHd4aa3NLrBM94Q4vCFYooMloLCQSO19XMrqVFGBXNHIqhQwZ0ZqarzNQDKvl3AaxAWr7&#10;vOQfd5rC/ebGsW8gtju/bNq7WccwOg8QpcoKrpMOi7buxdKuwxNQGqMMLGrD9Q3POQopNF3jbCEt&#10;YHoxqc2NZAbfJccIdI3PwfoWdqmcE5uHjHe15OwPOWTtJL3i2D2Wlli/PgaOnpsXvbo1VOsdxPQI&#10;gQacUqOlTQ/0aSwS07iXpGgx/PzbOfvT3JFVip4WhrrwYw1BS2G/OZrIy8FoRLApK6PxxZDLP7Us&#10;Ty1u3c2RmjOg58GrLLJ/sm9iE7B7od2ecVQygVMUe9fvvTJPu0Wm10Hp2Sy70VZ5SHdu4RWDM6/c&#10;5eftCwS/n8REI3yPb8v1bhp3vnzT4WydsDF5VI+8Evms0EbmNuxfD175Uz17Hd+46S8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQBzLDLk3QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;ZCRuLGXQKpSmEwLBDaF1e4Cs8ZqKxqmabGvfHnOCoz//+v252sx+EGecYh9Iw/0qA4HUBttTp2G/&#10;e79TIGIyZM0QCDUsGGFTX19VprThQls8N6kTXEKxNBpcSmMpZWwdehNXYUTi3TFM3iQep07ayVy4&#10;3A9ynWWF9KYnvuDMiK8O2+/m5DXs9n6M7pE+2m77po5fS740n7nWtzfzyzOIhHP6C8OvPqtDzU6H&#10;cCIbxaChKHJWTxrWuXoAwYniSTE5MFFMZF3J/z/UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAizKq1jAIAACsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBzLDLk3QAAAAsBAAAPAAAAAAAAAAAAAAAAAOYEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAA8AUAAAAA&#10;">
+                <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18D17D6F" wp14:editId="37C5B9EE">
             <wp:extent cx="3652717" cy="2686050"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:docPr id="1316769935" name="Bildobjekt 1" descr="En bild som visar text, elektronik, skärmbild, programvara&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1493256205" name="Bildobjekt 1" descr="En bild som visar text, elektronik, skärmbild, programvara&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -9964,51 +9734,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F451CA8" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="196947B4" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Administrera_patientdos_1"/>
       <w:bookmarkStart w:id="31" w:name="_Toc223503858"/>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Administrera patientdos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="76F082CE" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>OBS! Påbörja inte detta steg innan patientens dos är färdigförberedd.</w:t>
       </w:r>
@@ -10242,85 +10012,61 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Korrigera aktiviteten vid behov (ska normalt inte behövas)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ADEB37B" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om du vill mäta </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> direkt, gör detta enligt avsnitt </w:t>
+        <w:t xml:space="preserve">Om du vill mäta restaktiviteten direkt, gör detta enligt avsnitt </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Mäta_restaktivitet" w:history="1">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Mäta </w:t>
-[...10 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
+          <w:t>Mäta restaktivitet</w:t>
+        </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>. Detta kan även göras i ett senare skede.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C982364" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
@@ -10367,69 +10113,51 @@
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> för att stänga fönstret.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13928587" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">(Om det kommer upp en fråga om du har mätt </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, svara nej genom att klicka på </w:t>
+        <w:t xml:space="preserve">(Om det kommer upp en fråga om du har mätt restaktivitet, svara nej genom att klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D302299" wp14:editId="7AAC0E63">
             <wp:extent cx="183334" cy="171111"/>
             <wp:effectExtent l="0" t="0" r="7620" b="635"/>
             <wp:docPr id="1514818764" name="Bildobjekt 2" descr="Image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6" descr="Image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -10449,105 +10177,82 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="187660" cy="175148"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">. Om man svarar ja avslutas undersökningen och det går inte att lägga in </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> i efterhand.)</w:t>
+        <w:t>. Om man svarar ja avslutas undersökningen och det går inte att lägga in restaktivitet i efterhand.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5454ECF7" w14:textId="77777777" w:rsidR="000D37EC" w:rsidRDefault="000D37EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Mäta_restaktivitet"/>
       <w:bookmarkStart w:id="33" w:name="_Toc197523943"/>
       <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7719497B" w14:textId="0AC8CC5E" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc223503859"/>
       <w:r w:rsidRPr="00A3488A">
-        <w:t xml:space="preserve">Mäta </w:t>
-[...3 lines deleted...]
-        <w:t>restaktivitet</w:t>
+        <w:t>Mäta restaktivitet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2024F1CA" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Om du inte redan har patienten öppen i administreringsfönstret: Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
@@ -10667,65 +10372,51 @@
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">I fältet </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Aktivitet (MBq) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>står nu vilken aktivitet patienten har fått (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> har dragits bort).</w:t>
+        <w:t>står nu vilken aktivitet patienten har fått (restaktiviteten har dragits bort).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F75FB40" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Bocka i ”lagra avfall” och släng sprutan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C3481E5" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -10837,51 +10528,51 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="161596" cy="161596"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A787FF" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Toc223503860"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Vilken aktivitet har patienten fått?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="76191255" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>På följande sätt kan man se vilken aktivitet dagens patienter har fått vid injektionstiden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE138C5" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
@@ -10891,65 +10582,51 @@
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">När eftermätningen är utförd, men innan du stänger administreringsfönstret, visas i fältet </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Aktivitet (MBq) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>vilken aktivitet patienten har fått (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> har dragits bort).</w:t>
+        <w:t>vilken aktivitet patienten har fått (restaktiviteten har dragits bort).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D4BBB00" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Om du hunnit stänga administrerings-fönstret kan du se aktiviteten så här:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D51DC40" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
@@ -11135,54 +10812,54 @@
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst>
                           <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="35000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:roundrect w14:anchorId="4873A7F8" id="Rektangel: rundade hörn 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:267.65pt;margin-top:26.6pt;width:67.5pt;height:28.5pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfKBfzjwIAACwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvGjEMfp+0/xDlfT2g0LWoR4VaMU2q&#10;WlQ69dnkctxJuThzAkf36+fkjkLXPU3j4bBj57P92c71zb4xYqfJ12hzOTwbSKGtwqK2m1z+eF58&#10;uZTCB7AFGLQ6l6/ay5vZ50/XrZvqEVZoCk2CQayfti6XVQhummVeVboBf4ZOWzaWSA0EVmmTFQQt&#10;ozcmGw0GF1mLVDhCpb3n07vOKGcJvyy1Co9l6XUQJpecW0hfSt91/Gaza5huCFxVqz4N+IcsGqgt&#10;B32DuoMAYkv1B6imVoQey3CmsMmwLGulUw1czXDwRzWrCpxOtTA53r3R5P8frHrYrdySmIbW+aln&#10;MVaxL6mJ/5yf2CeyXt/I0vsgFB9eTr6OJkypYtP5xfCKZUbJjpcd+fBNYyOikEvCrS2euCGJJ9jd&#10;+9D5H/xiQIuL2pjUFGNFm8uryWjCMYBHozQQWGxckUtvN1KA2fDMqUAJ0aOpi3g74njarG8NiR1w&#10;3xeLAf/67N65xdB34KvOL5l6N2MjjE4TxJkmMrZB06oqWrE2W3oCTmOcgEVRxwJH5zEKKzxek2Rh&#10;jTC81KFKnYwUfkguIvC1eA7GVdClcj6Jhx0/fS2JWzzkkLST9LJj+6K0xuJ1STF66p53alFzrffg&#10;wxKIJ5xT460Nj/wpDTLR2EtSVEi//nYe/Xnw2CpFyxvDXfi5BdJSmO+WR/JqOB4zbEjKmKcjln9q&#10;WZ9a7La5RW7OkN8Hp5IY/YM5iCVh88LLPY9R2QRWceyu371yG7pN5udB6fk8ufFaOQj3duVUBI+8&#10;xi4/71+AXD+KgWf4AQ/bxcS/H8bON960ON8GLOs0qUdemfyo8EqmNvTPR9z5Uz15HR+52W8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDjXHMZ3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3&#10;SPyDNUjsqJ2UPghxqgqJsKtKQKzdZEii2uModtvw90xXsJvH0Z0z+WZyVpxxDL0nDclMgUCqfdNT&#10;q+Hz4/VhDSJEQ42xnlDDDwbYFLc3uckaf6F3PFexFRxCITMauhiHTMpQd+hMmPkBiXfffnQmcju2&#10;shnNhcOdlalSS+lMT3yhMwO+dFgfq5PTsH4sJ1v2TzuV7HfVmy+3X6vjXuv7u2n7DCLiFP9guOqz&#10;OhTsdPAnaoKwGhbzxZzRa5GCYGC5Ujw4MJmoFGSRy/8vFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAXygX848CAAAsBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA41xzGd4AAAAKAQAADwAAAAAAAAAAAAAAAADpBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAPQFAAAAAA==&#10;" filled="f" strokecolor="red">
-                <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+              <v:roundrect id="Rektangel: rundade hörn 6" style="position:absolute;margin-left:267.65pt;margin-top:26.6pt;width:67.5pt;height:28.5pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="red" arcsize="10923f" w14:anchorId="4873A7F8" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfKBfzjwIAACwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvGjEMfp+0/xDlfT2g0LWoR4VaMU2q&#10;WlQ69dnkctxJuThzAkf36+fkjkLXPU3j4bBj57P92c71zb4xYqfJ12hzOTwbSKGtwqK2m1z+eF58&#10;uZTCB7AFGLQ6l6/ay5vZ50/XrZvqEVZoCk2CQayfti6XVQhummVeVboBf4ZOWzaWSA0EVmmTFQQt&#10;ozcmGw0GF1mLVDhCpb3n07vOKGcJvyy1Co9l6XUQJpecW0hfSt91/Gaza5huCFxVqz4N+IcsGqgt&#10;B32DuoMAYkv1B6imVoQey3CmsMmwLGulUw1czXDwRzWrCpxOtTA53r3R5P8frHrYrdySmIbW+aln&#10;MVaxL6mJ/5yf2CeyXt/I0vsgFB9eTr6OJkypYtP5xfCKZUbJjpcd+fBNYyOikEvCrS2euCGJJ9jd&#10;+9D5H/xiQIuL2pjUFGNFm8uryWjCMYBHozQQWGxckUtvN1KA2fDMqUAJ0aOpi3g74njarG8NiR1w&#10;3xeLAf/67N65xdB34KvOL5l6N2MjjE4TxJkmMrZB06oqWrE2W3oCTmOcgEVRxwJH5zEKKzxek2Rh&#10;jTC81KFKnYwUfkguIvC1eA7GVdClcj6Jhx0/fS2JWzzkkLST9LJj+6K0xuJ1STF66p53alFzrffg&#10;wxKIJ5xT460Nj/wpDTLR2EtSVEi//nYe/Xnw2CpFyxvDXfi5BdJSmO+WR/JqOB4zbEjKmKcjln9q&#10;WZ9a7La5RW7OkN8Hp5IY/YM5iCVh88LLPY9R2QRWceyu371yG7pN5udB6fk8ufFaOQj3duVUBI+8&#10;xi4/71+AXD+KgWf4AQ/bxcS/H8bON960ON8GLOs0qUdemfyo8EqmNvTPR9z5Uz15HR+52W8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDjXHMZ3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3&#10;SPyDNUjsqJ2UPghxqgqJsKtKQKzdZEii2uModtvw90xXsJvH0Z0z+WZyVpxxDL0nDclMgUCqfdNT&#10;q+Hz4/VhDSJEQ42xnlDDDwbYFLc3uckaf6F3PFexFRxCITMauhiHTMpQd+hMmPkBiXfffnQmcju2&#10;shnNhcOdlalSS+lMT3yhMwO+dFgfq5PTsH4sJ1v2TzuV7HfVmy+3X6vjXuv7u2n7DCLiFP9guOqz&#10;OhTsdPAnaoKwGhbzxZzRa5GCYGC5Ujw4MJmoFGSRy/8vFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAXygX848CAAAsBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA41xzGd4AAAAKAQAADwAAAAAAAAAAAAAAAADpBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAPQFAAAAAA==&#10;">
+                <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16E9F293" wp14:editId="280BA63B">
             <wp:extent cx="5669915" cy="937260"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:docPr id="887936647" name="Bildobjekt 4" descr="En bild som visar text, skärmbild, Teckensnitt, linje&#10;&#10;AI-genererat innehåll kan vara felaktigt.">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{775DEF40-916A-49A8-01B6-B4205E230EB6}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -11202,51 +10879,51 @@
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId31"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5669915" cy="937260"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA51819" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc223503861"/>
       <w:bookmarkStart w:id="37" w:name="_Toc197523944"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Avbruten injektion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="519A4C33" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Injektion av en redan förberedd patientdos som av någon anledning inte blir av eller tvingas avbrytas (utan att radiofarmaka ges till patient) hanteras enligt följande:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="276A278E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
@@ -11606,51 +11283,51 @@
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> automatiskt, släng sprutan enligt </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Avfallshantering" w:history="1">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Avfallshantering</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56256590" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc223503862"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Extravas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>ering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="73B6169B" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Vid extravasering utförs alla arbetsmoment precis som vanligt i IBC-NM. Om man behöver ge extra aktivitet för att genomföra undersökningen kan man lägga till en undersökning på patienten.</w:t>
@@ -11862,83 +11539,83 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0B4C867A" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Skriv anmärkning om varför ny spruta ges. </w:t>
       </w:r>
       <w:bookmarkStart w:id="39" w:name="_Toc197523934"/>
       <w:bookmarkStart w:id="40" w:name="_Toc197523937"/>
     </w:p>
     <w:p w14:paraId="11CFA4C7" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Hantering_av_patient-"/>
       <w:bookmarkStart w:id="42" w:name="_Toc223503863"/>
       <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Hantering av patient</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>- och/eller undersökningsinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="65F13172" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Nedan listas hur man lägger in patient manuellt, samt några olika ändringar man kan behöva göra, ex. lägga till längd/vikt, ändra tid, undersökningstyp eller ordinerad dos (om patienten är gravid).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7102C35E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Lägga_in_undersökning"/>
       <w:bookmarkStart w:id="44" w:name="_Toc223503864"/>
       <w:bookmarkStart w:id="45" w:name="_Hlk216264495"/>
       <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Lägga in undersökning manuellt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p w14:paraId="120DEF01" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -12456,51 +12133,51 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="213750" cy="180000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> för att lägga till undersökning. Fyll i undersökning och tid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26C10841" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="_Ändra_undersökningstyp_1"/>
       <w:bookmarkStart w:id="47" w:name="_Toc223503865"/>
       <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Ändra undersökningstyp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="56666680" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -12759,51 +12436,51 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="161596" cy="161596"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07AC1B8E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_Lägg_till/ändra_patientens"/>
       <w:bookmarkStart w:id="49" w:name="_Toc223503866"/>
       <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Lägg till/ändra patientens längd/vikt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="70A9C723" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -12854,79 +12531,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>IBC-NM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21045043" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ifall överföringen från </w:t>
-[...27 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Ifall överföringen från Sectra inte gått som den ska kan ändringar av längd/vikt behöva manuellt uppdateras i IBC-NM. Gör då såhär:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D87E4BE" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
@@ -13139,51 +12788,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C820583" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Godkänn eventuella ändringar av dosen (systemet räknar om till rätt dos vid viktbaserad dosering). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="031A66BC" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="50" w:name="_Ändra_bokad_tid"/>
       <w:bookmarkStart w:id="51" w:name="_Toc197523935"/>
       <w:bookmarkStart w:id="52" w:name="_Toc223503867"/>
       <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Ändra injektionstid</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="26E3DC3E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Om en patient ex. kommer sent eller man av någon annan anledning behöver ändra tiden.</w:t>
@@ -13301,77 +12950,55 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Välj aktuell patient i listan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A9B8373" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2250"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...25 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Scanna kitflaskan.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B0EC2CB" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2250"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
@@ -13412,54 +13039,54 @@
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst>
                           <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="35000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:oval w14:anchorId="375AB8B4" id="Ellips 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:269.9pt;margin-top:83.7pt;width:13.5pt;height:15pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBI7Gt7iQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+5qEwrqihgqBOk2q&#10;2qp06vPhOMSSY3u2IXR//e6cFNjY0zQewp3v/N13v3xzu28120kflDUlLy5yzqQRtlJmU/LvL3ef&#10;vnAWIpgKtDWy5G8y8NvZxw83nZvKkW2srqRnCGLCtHMlb2J00ywLopEthAvrpEFjbX0LEVW/ySoP&#10;HaK3Ohvl+eess75y3goZAp4ueyOfJfy6liI+1nWQkemSI7eYvj591/TNZjcw3XhwjRIDDfgHFi0o&#10;g0EPUEuIwLZenUG1SngbbB0vhG0zW9dKyJQDZlPkf2SzasDJlAsWJ7hDmcL/gxUPu5V78liGzoVp&#10;QJGy2Ne+pX/kx/apWG+HYsl9ZAIPi6tiPMGSCjQV1/kkT8XMjpedD/GrtC0joeRSa+UCpQNT2N2H&#10;iDHR+92Ljo29U1qnlmjDugEXQwBORq0hoti6quTBbDgDvcGRE9EnyGC1qug6AQW/WS+0ZzvAti9y&#10;+lGnMdxvbhR7CaHp/ZJpcNOGYGQaIKRKit1G6VdN1bG13vpnQBrjBMwqRfmNLikKKjhdk2RBzdv4&#10;qmKTGkkVPCNHCHiNzkG7Bnoql1jNA+M+l8T+wCFpJ/SyY/dIWtvq7clT9NS84MSdwlzvIcQn8Djg&#10;SA2XNj7ip9YWK20HibPG+p9/Oyd/nDu0ctbhwmAXfmzBS870N4MTeV2MxwgbkzKeXI0o/VPL+tRi&#10;tu3CYnMKfB6cSCL5R/0u1t62r7jbc4qKJjACY/f9HpRF7BcZXwch5/PkhlvlIN6blRMETnWlLr/s&#10;X8G7YRIjjvCDfV+us2nsfemmsfNttLVKo3qsKxafFNzI1Ibh9aCVP9WT1/GNm/0CAAD//wMAUEsD&#10;BBQABgAIAAAAIQDwRJ5P3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;KupAiduGOBWqBBw40SL16sbbJCJeR7bbhL9nOcFxZ0azb8rN5HpxwRA7Txru5xkIpNrbjhoNn/uX&#10;uxWImAxZ03tCDd8YYVNdX5WmsH6kD7zsUiO4hGJhNLQpDYWUsW7RmTj3AxJ7Jx+cSXyGRtpgRi53&#10;vXzIMiWd6Yg/tGbAbYv11+7sNLyuDsN2Mc7eDrlR4wynsKf4rvXtzfT8BCLhlP7C8IvP6FAx09Gf&#10;yUbRa8gXa0ZPbKjlIwhO5EqxcmRlzYqsSvl/Q/UDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEASOxre4kCAAArBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA8ESeT94AAAALAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" filled="f" strokecolor="#c00000" strokeweight="1.5pt">
-                <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+              <v:oval id="Ellips 2" style="position:absolute;margin-left:269.9pt;margin-top:83.7pt;width:13.5pt;height:15pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#c00000" strokeweight="1.5pt" w14:anchorId="375AB8B4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBI7Gt7iQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+5qEwrqihgqBOk2q&#10;2qp06vPhOMSSY3u2IXR//e6cFNjY0zQewp3v/N13v3xzu28120kflDUlLy5yzqQRtlJmU/LvL3ef&#10;vnAWIpgKtDWy5G8y8NvZxw83nZvKkW2srqRnCGLCtHMlb2J00ywLopEthAvrpEFjbX0LEVW/ySoP&#10;HaK3Ohvl+eess75y3goZAp4ueyOfJfy6liI+1nWQkemSI7eYvj591/TNZjcw3XhwjRIDDfgHFi0o&#10;g0EPUEuIwLZenUG1SngbbB0vhG0zW9dKyJQDZlPkf2SzasDJlAsWJ7hDmcL/gxUPu5V78liGzoVp&#10;QJGy2Ne+pX/kx/apWG+HYsl9ZAIPi6tiPMGSCjQV1/kkT8XMjpedD/GrtC0joeRSa+UCpQNT2N2H&#10;iDHR+92Ljo29U1qnlmjDugEXQwBORq0hoti6quTBbDgDvcGRE9EnyGC1qug6AQW/WS+0ZzvAti9y&#10;+lGnMdxvbhR7CaHp/ZJpcNOGYGQaIKRKit1G6VdN1bG13vpnQBrjBMwqRfmNLikKKjhdk2RBzdv4&#10;qmKTGkkVPCNHCHiNzkG7Bnoql1jNA+M+l8T+wCFpJ/SyY/dIWtvq7clT9NS84MSdwlzvIcQn8Djg&#10;SA2XNj7ip9YWK20HibPG+p9/Oyd/nDu0ctbhwmAXfmzBS870N4MTeV2MxwgbkzKeXI0o/VPL+tRi&#10;tu3CYnMKfB6cSCL5R/0u1t62r7jbc4qKJjACY/f9HpRF7BcZXwch5/PkhlvlIN6blRMETnWlLr/s&#10;X8G7YRIjjvCDfV+us2nsfemmsfNttLVKo3qsKxafFNzI1Ibh9aCVP9WT1/GNm/0CAAD//wMAUEsD&#10;BBQABgAIAAAAIQDwRJ5P3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;KupAiduGOBWqBBw40SL16sbbJCJeR7bbhL9nOcFxZ0azb8rN5HpxwRA7Txru5xkIpNrbjhoNn/uX&#10;uxWImAxZ03tCDd8YYVNdX5WmsH6kD7zsUiO4hGJhNLQpDYWUsW7RmTj3AxJ7Jx+cSXyGRtpgRi53&#10;vXzIMiWd6Yg/tGbAbYv11+7sNLyuDsN2Mc7eDrlR4wynsKf4rvXtzfT8BCLhlP7C8IvP6FAx09Gf&#10;yUbRa8gXa0ZPbKjlIwhO5EqxcmRlzYqsSvl/Q/UDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEASOxre4kCAAArBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA8ESeT94AAAALAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;">
+                <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71CDF562" wp14:editId="054BA14C">
             <wp:extent cx="228600" cy="228600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="565359072" name="Bildobjekt 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -13817,106 +13444,78 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="161596" cy="161596"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EEFC7FD" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Ändra_undersökningstyp"/>
       <w:bookmarkStart w:id="54" w:name="_Ändra_ordinerad_aktivitet"/>
       <w:bookmarkStart w:id="55" w:name="_Toc197523936"/>
       <w:bookmarkStart w:id="56" w:name="_Toc223503868"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Ändra ordinerad aktivitet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="7FD82021" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">För patienter som är gravida eller vid undersökningar där olika dos kan ges. För exempelvis </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> bröst utan bildtagning ligger 20 MBq inne som standarddos och då måste man ändra dosen manuellt om patienten ska ges 120 MBq (se Bilaga A – Undersökningar med särskild hantering). </w:t>
+        <w:t xml:space="preserve">För patienter som är gravida eller vid undersökningar där olika dos kan ges. För exempelvis sentinel node bröst utan bildtagning ligger 20 MBq inne som standarddos och då måste man ändra dosen manuellt om patienten ska ges 120 MBq (se Bilaga A – Undersökningar med särskild hantering). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21558F7F" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Alternativ 1 – ändra i dispenseringsfönstret:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A6EB833" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
@@ -14009,77 +13608,55 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Välj aktuell patient i listan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5050669F" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2250"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...25 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Scanna kitflaskan.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377DB71B" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2250"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
@@ -14120,54 +13697,54 @@
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst>
                           <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="35000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:oval w14:anchorId="145B2867" id="Ellips 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:249.75pt;margin-top:88.6pt;width:13.5pt;height:15pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBI7Gt7iQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+5qEwrqihgqBOk2q&#10;2qp06vPhOMSSY3u2IXR//e6cFNjY0zQewp3v/N13v3xzu28120kflDUlLy5yzqQRtlJmU/LvL3ef&#10;vnAWIpgKtDWy5G8y8NvZxw83nZvKkW2srqRnCGLCtHMlb2J00ywLopEthAvrpEFjbX0LEVW/ySoP&#10;HaK3Ohvl+eess75y3goZAp4ueyOfJfy6liI+1nWQkemSI7eYvj591/TNZjcw3XhwjRIDDfgHFi0o&#10;g0EPUEuIwLZenUG1SngbbB0vhG0zW9dKyJQDZlPkf2SzasDJlAsWJ7hDmcL/gxUPu5V78liGzoVp&#10;QJGy2Ne+pX/kx/apWG+HYsl9ZAIPi6tiPMGSCjQV1/kkT8XMjpedD/GrtC0joeRSa+UCpQNT2N2H&#10;iDHR+92Ljo29U1qnlmjDugEXQwBORq0hoti6quTBbDgDvcGRE9EnyGC1qug6AQW/WS+0ZzvAti9y&#10;+lGnMdxvbhR7CaHp/ZJpcNOGYGQaIKRKit1G6VdN1bG13vpnQBrjBMwqRfmNLikKKjhdk2RBzdv4&#10;qmKTGkkVPCNHCHiNzkG7Bnoql1jNA+M+l8T+wCFpJ/SyY/dIWtvq7clT9NS84MSdwlzvIcQn8Djg&#10;SA2XNj7ip9YWK20HibPG+p9/Oyd/nDu0ctbhwmAXfmzBS870N4MTeV2MxwgbkzKeXI0o/VPL+tRi&#10;tu3CYnMKfB6cSCL5R/0u1t62r7jbc4qKJjACY/f9HpRF7BcZXwch5/PkhlvlIN6blRMETnWlLr/s&#10;X8G7YRIjjvCDfV+us2nsfemmsfNttLVKo3qsKxafFNzI1Ibh9aCVP9WT1/GNm/0CAAD//wMAUEsD&#10;BBQABgAIAAAAIQANxeKB3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;KuoQSNqmcSpUCTj0RIvUqxsvSdR4HdluE/6e5QTHnXmanSk3k+3FFX3oHCl4nCcgkGpnOmoUfB5e&#10;H5YgQtRkdO8IFXxjgE11e1PqwriRPvC6j43gEAqFVtDGOBRShrpFq8PcDUjsfTlvdeTTN9J4PXK4&#10;7WWaJLm0uiP+0OoBty3W5/3FKnhbHoft0zh7P2Y6H2c4+QOFnVL3d9PLGkTEKf7B8Fufq0PFnU7u&#10;QiaIXsHzapUxysZikYJgIktzVk4K0oQVWZXy/4bqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAEjsa3uJAgAAKwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAA3F4oHfAAAACwEAAA8AAAAAAAAAAAAAAAAA4wQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADvBQAAAAA=&#10;" filled="f" strokecolor="#c00000" strokeweight="1.5pt">
-                <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+              <v:oval id="Ellips 2" style="position:absolute;margin-left:249.75pt;margin-top:88.6pt;width:13.5pt;height:15pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#c00000" strokeweight="1.5pt" w14:anchorId="145B2867" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBI7Gt7iQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+5qEwrqihgqBOk2q&#10;2qp06vPhOMSSY3u2IXR//e6cFNjY0zQewp3v/N13v3xzu28120kflDUlLy5yzqQRtlJmU/LvL3ef&#10;vnAWIpgKtDWy5G8y8NvZxw83nZvKkW2srqRnCGLCtHMlb2J00ywLopEthAvrpEFjbX0LEVW/ySoP&#10;HaK3Ohvl+eess75y3goZAp4ueyOfJfy6liI+1nWQkemSI7eYvj591/TNZjcw3XhwjRIDDfgHFi0o&#10;g0EPUEuIwLZenUG1SngbbB0vhG0zW9dKyJQDZlPkf2SzasDJlAsWJ7hDmcL/gxUPu5V78liGzoVp&#10;QJGy2Ne+pX/kx/apWG+HYsl9ZAIPi6tiPMGSCjQV1/kkT8XMjpedD/GrtC0joeRSa+UCpQNT2N2H&#10;iDHR+92Ljo29U1qnlmjDugEXQwBORq0hoti6quTBbDgDvcGRE9EnyGC1qug6AQW/WS+0ZzvAti9y&#10;+lGnMdxvbhR7CaHp/ZJpcNOGYGQaIKRKit1G6VdN1bG13vpnQBrjBMwqRfmNLikKKjhdk2RBzdv4&#10;qmKTGkkVPCNHCHiNzkG7Bnoql1jNA+M+l8T+wCFpJ/SyY/dIWtvq7clT9NS84MSdwlzvIcQn8Djg&#10;SA2XNj7ip9YWK20HibPG+p9/Oyd/nDu0ctbhwmAXfmzBS870N4MTeV2MxwgbkzKeXI0o/VPL+tRi&#10;tu3CYnMKfB6cSCL5R/0u1t62r7jbc4qKJjACY/f9HpRF7BcZXwch5/PkhlvlIN6blRMETnWlLr/s&#10;X8G7YRIjjvCDfV+us2nsfemmsfNttLVKo3qsKxafFNzI1Ibh9aCVP9WT1/GNm/0CAAD//wMAUEsD&#10;BBQABgAIAAAAIQANxeKB3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;KuoQSNqmcSpUCTj0RIvUqxsvSdR4HdluE/6e5QTHnXmanSk3k+3FFX3oHCl4nCcgkGpnOmoUfB5e&#10;H5YgQtRkdO8IFXxjgE11e1PqwriRPvC6j43gEAqFVtDGOBRShrpFq8PcDUjsfTlvdeTTN9J4PXK4&#10;7WWaJLm0uiP+0OoBty3W5/3FKnhbHoft0zh7P2Y6H2c4+QOFnVL3d9PLGkTEKf7B8Fufq0PFnU7u&#10;QiaIXsHzapUxysZikYJgIktzVk4K0oQVWZXy/4bqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAEjsa3uJAgAAKwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAA3F4oHfAAAACwEAAA8AAAAAAAAAAAAAAAAA4wQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADvBQAAAAA=&#10;">
+                <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CFAEB17" wp14:editId="11199B8A">
             <wp:extent cx="228600" cy="228600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="127211263" name="Bildobjekt 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -14541,62 +14118,62 @@
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="18F8C139" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A196706" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_Toc223503869"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Lagerhantering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="5B921750" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="58" w:name="_Toc223503870"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Orderråd och orderhantering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="0E953281" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
@@ -15035,65 +14612,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Välj aktuellt farmakon, volym (om kit fylls totala antalet kit i) samt eventuell anmärkning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A43E47" w14:textId="721375C1" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid beställning av </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> anges behandlingsdatumet</w:t>
+        <w:t>Vid beställning av Xofigo anges behandlingsdatumet</w:t>
       </w:r>
       <w:r w:rsidR="003E2B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> som leveransdatum och aktivitet 1 MBq (denna siffra spelar ingen roll, men systemet accepterar inte </w:t>
       </w:r>
       <w:r w:rsidR="00A47012">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>0)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F5CFA1" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
@@ -15348,51 +14911,51 @@
         </w:rPr>
         <w:t>. Orderform behöver inte skrivas ut.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F95E011" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Nu har status ändrats till väntande.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C1D167" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="009B1299">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Boka_lager_från"/>
       <w:bookmarkStart w:id="60" w:name="_Toc223503871"/>
       <w:bookmarkEnd w:id="59"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Boka lager från order</w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="7D8B4577" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>När det som beställts har kommit ska det läggas in i IBC-NM:s lager.</w:t>
       </w:r>
     </w:p>
@@ -15637,358 +15200,246 @@
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62550664" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fyll i Partinummer. Normalt sett skrivs </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> in. </w:t>
+        <w:t xml:space="preserve">Fyll i Partinummer. Normalt sett skrivs batchnumret in. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E30B5C" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">För generatorer skrivs Parcel ID. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B37AAE2" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">För </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> skrivs PO-numret.</w:t>
+        <w:t>För Xofigo skrivs PO-numret.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71A34749" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Ändra till rätt leverans- och utgångstid. Om du registrerar något radioaktivt fylls även kalibreringstiden (</w:t>
-[...13 lines deleted...]
-        <w:t>) i.</w:t>
+        <w:t>Ändra till rätt leverans- och utgångstid. Om du registrerar något radioaktivt fylls även kalibreringstiden (referencetime) i.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FF2BBA6" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">För </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> fylls 50 dagar från kalibreringstid in manuellt (systemet fyller i 50 dagar från leverans vilket är för kort).</w:t>
+        <w:t>För SeHCAT fylls 50 dagar från kalibreringstid in manuellt (systemet fyller i 50 dagar från leverans vilket är för kort).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E159A29" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Fyll därefter i volym och aktivitet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC7DBFA" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">För generator fylls antalet generatorer och dess </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mo-aktivitet i (vanligtvis </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> MBq).</w:t>
+        <w:t>Mo-aktivitet i (vanligtvis 17200 MBq).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="574EF1CA" w14:textId="7916748B" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om två flaskor </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Om två flaskor Xofigo </w:t>
       </w:r>
       <w:r w:rsidR="009F3D62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">kommer </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ska aktiviteten </w:t>
       </w:r>
       <w:r w:rsidR="004431E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">samt volymen </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>från dessa summeras.</w:t>
       </w:r>
       <w:r w:rsidR="00EB5F62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Det räcker med en etikett. Flaskorna förvaras tillsammans och kan med fördel tejpas ihop.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A9EC8C6" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Inbokning av </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> för att skriva in kalibreringsaktivitet utförs mätning av aktiviteten genom att klicka på </w:t>
+        <w:t xml:space="preserve">Inbokning av SeHCAT utförs i dispenseringen. Istället för att skriva in kalibreringsaktivitet utförs mätning av aktiviteten genom att klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="777A5718" wp14:editId="2B6C3B31">
             <wp:extent cx="246646" cy="260350"/>
             <wp:effectExtent l="0" t="0" r="1270" b="6350"/>
             <wp:docPr id="1343166114" name="Bildobjekt 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="497995291" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
@@ -16076,140 +15527,112 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Under Anmärkning skrivs eventuell övrig information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE272F9" w14:textId="18686514" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">För generatorn skrivs NaCl-flaskans </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">För generatorn skrivs NaCl-flaskans batchnummer </w:t>
       </w:r>
       <w:r w:rsidR="00227937">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>och gene</w:t>
       </w:r>
       <w:r w:rsidR="007E0195">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ratorns aktivitet </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>in. Detta för att det ska komma med på etiketten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09617DF9" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">För </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> skrivs att det är två flaskor samt aktivitet per flaska. </w:t>
+        <w:t xml:space="preserve">För Xofigo skrivs att det är två flaskor samt aktivitet per flaska. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C2A5FD1" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>När allt är ifyllt, klicka på bocken och skriv ut en etikett.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00AAD522" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00B64BB3">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="61" w:name="_Toc223503872"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Boka lager</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="34BF24BC" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Denna funktion ska endast användas när det inte finns någon order att boka ifrån. I första hand används </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Boka_lager_från" w:history="1">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
@@ -16364,169 +15787,127 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Välj aktuellt farmakon i rullistan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="534ED62E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fyll i Partinummer. Normalt sett skrivs </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> in. </w:t>
+        <w:t xml:space="preserve">Fyll i Partinummer. Normalt sett skrivs batchnumret in. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="127B7270" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">För generatorer skrivs Parcel ID. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24E1F05B" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">För </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> skrivs PO-numret.</w:t>
+        <w:t>För Xofigo skrivs PO-numret.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ACE9958" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ändra till rätt leverans- och utgångstid. Om du registrerar något radioaktivt fylls även kalibreringstiden i.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32DD86FB" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">För </w:t>
-[...13 lines deleted...]
-        <w:t>: skriv in i 50 dagar från kalibreringstid manuellt (systemet fyller i 50 dagar från leverans vilket är för kort).</w:t>
+        <w:t>För SeHCAT: skriv in i 50 dagar från kalibreringstid manuellt (systemet fyller i 50 dagar från leverans vilket är för kort).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="779025FE" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Fyll därefter i volym och aktivitet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="700E872B" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -16552,136 +15933,94 @@
         <w:t>99</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Mo-aktivitet i. (Vanligtvis 17200 MBq) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78646D3C" w14:textId="4EC4BEC2" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om två flaskor </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> kommer ska aktiviteten</w:t>
+        <w:t>Om två flaskor Xofigo kommer ska aktiviteten</w:t>
       </w:r>
       <w:r w:rsidR="00AA76EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> samt volymen</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> från dessa summeras.</w:t>
       </w:r>
       <w:r w:rsidR="00AA76EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Det räcker med en etikett. Flaskorna förvaras tillsammans och kan </w:t>
       </w:r>
       <w:r w:rsidR="00096EE7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>med fördel tejpas ihop.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FBF974D" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Inbokning av </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> för att skriva in kalibreringsaktivitet utförs mätning av aktiviteten genom att klicka på </w:t>
+        <w:t xml:space="preserve">Inbokning av SeHCAT utförs i dispenseringen. Istället för att skriva in kalibreringsaktivitet utförs mätning av aktiviteten genom att klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1154C840" wp14:editId="7C92FB6A">
             <wp:extent cx="246646" cy="260350"/>
             <wp:effectExtent l="0" t="0" r="1270" b="6350"/>
             <wp:docPr id="1897232825" name="Bildobjekt 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="497995291" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
@@ -16769,122 +16108,94 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Under Anmärkning skrivs eventuell övrig information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37D9A34F" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">För generatorn skrivs NaCl-flaskans </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> och generatorns aktivitet in. Detta för att det ska komma med på etiketten.</w:t>
+        <w:t>För generatorn skrivs NaCl-flaskans batchnummer och generatorns aktivitet in. Detta för att det ska komma med på etiketten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="335AD94E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">För </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> skrivs att det är två flaskor samt aktivitet per flaska. </w:t>
+        <w:t xml:space="preserve">För Xofigo skrivs att det är två flaskor samt aktivitet per flaska. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F4F4360" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>När allt är ifyllt, klicka på bocken och skriv ut en etikett.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ED8A2FF" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00B64BB3">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="62" w:name="_Toc223503873"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Skicka lager mellan sjukhusen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="37F20AC5" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Om du ska skicka exempelvis kit till Uddevalla eller NÄL som du redan har bokat in i ditt lager kan du göra det på följande sätt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B940440" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
@@ -17013,65 +16324,51 @@
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="751F275F" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Skanna det du vill skicka </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> alternativt skriv in lager-ID med siffran 1 framför (ex. för lager-ID 74 skrivs 174).</w:t>
+        <w:t>Skanna det du vill skicka iväg alternativt skriv in lager-ID med siffran 1 framför (ex. för lager-ID 74 skrivs 174).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47366A56" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Fyll i antal du vill skicka och välj vilket sjukhus (klient).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D9A44C7" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -17086,51 +16383,51 @@
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Lagret kommer justeras för sjukhuset som skickar, men sjukhuset som tar emot får boka lager enligt ovan.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="0B6FAC8D" w14:textId="77777777" w:rsidR="00B64BB3" w:rsidRDefault="00B64BB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="724D5078" w14:textId="64402245" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00B64BB3">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="64" w:name="_Toc223503874"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Lagerjustering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="1B15050E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Om något blivit fel vid ex. beredning och lagersaldot i IBC-NM inte stämmer kan du behöva lägga till eller ta bort lager.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="106FAE80" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00B64BB3">
       <w:pPr>
@@ -17353,51 +16650,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Fyll i antal du vill slänga i IBC-NM och välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lagerjustering</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> i rullistan klient.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A413A4C" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00B64BB3">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="65" w:name="_Ändra_aktivitet_hos"/>
       <w:bookmarkStart w:id="66" w:name="_Avfallshantering"/>
       <w:bookmarkStart w:id="67" w:name="_Toc223503875"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Avfallshantering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="67"/>
     </w:p>
     <w:p w14:paraId="2366476F" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
@@ -17726,84 +17023,56 @@
                   <pic:blipFill>
                     <a:blip r:embed="rId73"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="228600" cy="228600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> godkänner man allt på en gång. Tänk på att för </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> och generator finns det flera avfallsbehållare, då kan det vara bättre att godkänna en i taget så att man kan se till att sådant avfall hamnar på rätt ställe.</w:t>
+        <w:t xml:space="preserve"> godkänner man allt på en gång. Tänk på att för Xofigo, SeHCAT och generator finns det flera avfallsbehållare, då kan det vara bättre att godkänna en i taget så att man kan se till att sådant avfall hamnar på rätt ställe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D7FF7B" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00B64BB3">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="68" w:name="_Toc223503876"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Ta bort och skapa nya avfallsbehållare</w:t>
       </w:r>
       <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p w14:paraId="3A70E9F3" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Avfallsbehållare behöver tömmas i IBC-NM då och då, annars kan programmet bli långsamt. Gör då så här:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18CBE812" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
@@ -17945,123 +17214,93 @@
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Tc-99m: Sjukhusets avfall</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C21252A" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t>: Sjukhusets avfall</w:t>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Xofigo: Sjukhusets avfall</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E9B89E3" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t>: Sjukhusets avfall</w:t>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>SeHCAT: Sjukhusets avfall</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="000583D7" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Generatorer: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Sweden AB</w:t>
+        <w:t>Generatorer: Geodis Sweden AB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E9F6F52" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Counts per sekund behöver inte fyllas i.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="757EA109" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -18292,617 +17531,403 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="161596" cy="161596"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B9C7673" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="007C74CD">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="70" w:name="_Toc223503877"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Tc-99m</w:t>
       </w:r>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="4C790992" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Allt Tc-99m avfall i IBC-NM läggs i samma behållare: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Tc-99m.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Denna töms lämpligen i samband med att den fysiska avfallsbehållaren slängs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A71002D" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="007C74CD">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="71" w:name="_Toc223503878"/>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-        <w:t>SeHCAT</w:t>
+      <w:r w:rsidRPr="00A3488A">
+        <w:t>Xofigo och SeHCAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3C20ABE5" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">För </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> finns det flera avfallsburkar:</w:t>
+        <w:t>För Xofigo och SeHCAT finns det flera avfallsburkar:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C6F3919" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Xofigo</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> avfallsburk</w:t>
+        <w:t>Xofigo avfallsburk</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> – avfall i dispenseringsrummet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61EE43CE" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Xofigo</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> för avklingning.</w:t>
+        <w:t>Xofigo skölj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – flaskor i sköljen för avklingning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CAC19DE" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Xofigo</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> ivägskickade</w:t>
+        <w:t>Xofigo ivägskickade</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> – flaskor som skickats till förbränning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41691FEE" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>SeHCAT</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> för avklingning.</w:t>
+        <w:t>SeHCAT skölj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – kapslar i sköljen för avklingning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78FAD5D5" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>SeHCAT</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> ivägskickade</w:t>
+        <w:t>SeHCAT ivägskickade</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> – kapslar som skickats till förbränning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49EA4D8E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">OBS! Om </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> är uppdelad i två flaskor ska dessa slängas samtidigt eftersom de är registrerade på samma lager-ID.</w:t>
+        <w:t>OBS! Om Xofigo är uppdelad i två flaskor ska dessa slängas samtidigt eftersom de är registrerade på samma lager-ID.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C403B5A" w14:textId="77777777" w:rsidR="007C74CD" w:rsidRDefault="007C74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CAE201F" w14:textId="2E4F88CF" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">När </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> ska skickas till förbränning:</w:t>
+        <w:t>När Xofigo eller SeHCAT ska skickas till förbränning:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F130F70" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t>den behållare som det som ska slängas ligger i (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Xofigo</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Xofigo skölj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> skölj</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> skölj</w:t>
+        <w:t>SeHCAT skölj</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19443526" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Markera det som ska skickas, summan ska inte vara större än </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">0,1 MBq </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">för </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> eller </w:t>
+        <w:t xml:space="preserve">för Xofigo eller </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1 MBq</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> för </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> för SeHCAT. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68B7B736" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">OBS! Aktuell aktivitet som visas är den aktuella aktiviteten i hela ”avfallsburken” </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -18962,79 +17987,51 @@
                   <pic:blipFill>
                     <a:blip r:embed="rId71"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="241300" cy="241300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> och välj ”</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> ivägskickade”.</w:t>
+        <w:t xml:space="preserve"> och välj ”Xofigo ivägskickade” eller ”SeHCAT ivägskickade”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75AABEB1" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
@@ -19061,51 +18058,51 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="161596" cy="161596"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="326288E8" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="007C74CD">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="72" w:name="_Toc223503879"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Mo99-generator</w:t>
       </w:r>
       <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="092B08D2" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>För generatorer finns det två olika avfallsburkar:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52FE2047" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
@@ -19136,65 +18133,51 @@
     </w:p>
     <w:p w14:paraId="7A292246" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Generatorer ivägskickade</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – generatorer som skickats </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> från källarförrådet.</w:t>
+        <w:t xml:space="preserve"> – generatorer som skickats iväg från källarförrådet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1714D982" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>När Generatorer i källarförrådet ska skickas:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15E9104B" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -19349,248 +18332,190 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="161596" cy="161596"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760F902D" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="007C74CD">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="73" w:name="_Toc29992069"/>
       <w:bookmarkStart w:id="74" w:name="_Toc256000012"/>
       <w:bookmarkStart w:id="75" w:name="_Toc256000025"/>
       <w:bookmarkStart w:id="76" w:name="_Toc256000038"/>
       <w:bookmarkStart w:id="77" w:name="_Toc256000051"/>
       <w:bookmarkStart w:id="78" w:name="_Toc256000064"/>
       <w:bookmarkStart w:id="79" w:name="_Toc256000077"/>
       <w:bookmarkStart w:id="80" w:name="_Toc223503880"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Referen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>ser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="80"/>
     </w:p>
     <w:p w14:paraId="4E1B16A4" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">IBC-NM </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> manual</w:t>
+        <w:t>IBC-NM User manual</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00407B02" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId74" w:anchor="hmainbody4" w:history="1">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Läkemedelsverkets föreskrifter (LVFS 2014:4) om beredning av radioaktiva läkemedel; | Läkemedelsverket</w:t>
         </w:r>
       </w:hyperlink>
       <w:bookmarkStart w:id="81" w:name="_Bilaga_A_–"/>
       <w:bookmarkEnd w:id="81"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A9EE758" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="82" w:name="_Toc222743429"/>
       <w:bookmarkStart w:id="83" w:name="_Toc223503881"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Bilaga A – Undersökningar med särskild hantering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
     </w:p>
     <w:p w14:paraId="4D1DF9EE" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="003C6924">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="84" w:name="_Toc222743430"/>
       <w:bookmarkStart w:id="85" w:name="_Toc223503882"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Lungskintigrafi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="120A060A" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">När en patient ska göra en lungundersökning med både ventilation och </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">-delen in i IBC-NM (sker automatiskt vid bokning). Den sanna (inandade) ventilationsdosen beräknas efter undersökningens slut, men behöver </w:t>
+        <w:t xml:space="preserve">När en patient ska göra en lungundersökning med både ventilation och perfusion bokas endast perfusions-delen in i IBC-NM (sker automatiskt vid bokning). Den sanna (inandade) ventilationsdosen beräknas efter undersökningens slut, men behöver </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> skrivas in i IBC-NM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25967AA9" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Förbered </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> enligt beredningsprotokoll (se </w:t>
+        <w:t xml:space="preserve">Förbered Technegas enligt beredningsprotokoll (se </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Beredning" w:history="1">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Beredning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18EC74BF" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
@@ -19600,739 +18525,424 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Utför ventilationsundersökningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42478493" w14:textId="0BE11781" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om dagens </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> (4M) enligt </w:t>
+        <w:t xml:space="preserve">Om dagens Pulmociskit har 4M partiklar måste patientens undersökningstyp justeras från Lungperf (2-3M) till Lungperf (4M) enligt </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Ändra_undersökningstyp_1" w:history="1">
         <w:r w:rsidR="007B487C" w:rsidRPr="00933B7B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Ändra undersökningstyp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D5457E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CB5D64A" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dra upp </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> enligt vanligt arbetssätt (se </w:t>
+        <w:t xml:space="preserve">Dra upp perfusionsdos enligt vanligt arbetssätt (se </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Förbered_patientdos" w:history="1">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Förbered patientdos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">), men ändra dosen manuellt till </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> du vill ge patienten (se </w:t>
+        <w:t xml:space="preserve">), men ändra dosen manuellt till perfusionsdosen du vill ge patienten (se </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Ändra_ordinerad_aktivitet" w:history="1">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Ändra ordinerad aktivitet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76EABB62" w14:textId="1DDDE9E6" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Administrera </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> enligt vanligt arbetssätt (se </w:t>
+        <w:t xml:space="preserve">Administrera perfusionsdos enligt vanligt arbetssätt (se </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Administrera_patientdos_1" w:history="1">
         <w:r w:rsidRPr="00266C16">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Administrera patientdos)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> och utför </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> och utför perfusionsundersökningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26238B06" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mät </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> i sprutan (se </w:t>
+        <w:t xml:space="preserve">Mät restaktiviteten i sprutan (se </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Mäta_restaktivitet" w:history="1">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">mäta </w:t>
-[...10 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
+          <w:t>mäta restaktivitet</w:t>
+        </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">) och dokumentera patientens dos i </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> system enligt rutin.</w:t>
+        <w:t>) och dokumentera patientens dos i patientadminstrativt system enligt rutin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C9938BA" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00BC3D27">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="86" w:name="_Toc222743431"/>
       <w:bookmarkStart w:id="87" w:name="_Toc223503883"/>
       <w:r w:rsidRPr="00A3488A">
-        <w:t xml:space="preserve">Ventrikeltömning med </w:t>
-[...3 lines deleted...]
-        <w:t>Pulmocis</w:t>
+        <w:t>Ventrikeltömning med Pulmocis</w:t>
       </w:r>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="5D21FF5A" w14:textId="7BBB7E52" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00BF1082">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="275"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om dagens </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> har 4M partiklar måste patientens undersökningstyp justeras från Ventrikeltömning (2-3M) till Ventrikeltömning (4M) enligt</w:t>
+        <w:t>Om dagens Pulmociskit har 4M partiklar måste patientens undersökningstyp justeras från Ventrikeltömning (2-3M) till Ventrikeltömning (4M) enligt</w:t>
       </w:r>
       <w:r w:rsidR="00E51CA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Ändra_undersökningstyp_1" w:history="1">
         <w:r w:rsidR="00E51CA7" w:rsidRPr="00933B7B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve">Ändra undersökningstyp </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> innan dispensering påbörjas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4DF9FB" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00BC3D27">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="88" w:name="_Toc222743432"/>
       <w:bookmarkStart w:id="89" w:name="_Toc223503884"/>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-        <w:t>Teceos</w:t>
+      <w:r w:rsidRPr="00A3488A">
+        <w:t>Skelettskintigrafi med Teceos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="567C0DAA" w14:textId="7210D8A8" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om en patient ska göra en </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> för HDP behöver patientens undersökningstyp justeras enligt </w:t>
+        <w:t xml:space="preserve">Om en patient ska göra en skelettskintigrafi med Teceos istället för HDP behöver patientens undersökningstyp justeras enligt </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Ändra_undersökningstyp_1" w:history="1">
         <w:r w:rsidRPr="00933B7B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Ändra undersökningstyp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> till </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Skelettskintigrafi</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> (ankomstregistrering, påbörja, etc.)).</w:t>
+        <w:t>Skelettskintigrafi teceos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> innan dispensering påbörjas (OBS! gör detta i samband med dispensering, undersökningen ”hoppar tillbaka” till HDP vid statusändring i Sectra (ankomstregistrering, påbörja, etc.)).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="702519C8" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00BC3D27">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="90" w:name="_Toc222743433"/>
       <w:bookmarkStart w:id="91" w:name="_Toc223503885"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>SN bröst dagen före operation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
     </w:p>
     <w:p w14:paraId="5A5B047E" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Om en patient ska få SN bröstinjektion dagen före operation och ges 120 MBq behöver detta skrivas in manuellt vid dispensering, eftersom den inlagda standarddosen är 20 MBq för alla SN bröst.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70C832E8" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00BC3D27">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="92" w:name="_Toc222743434"/>
       <w:bookmarkStart w:id="93" w:name="_Toc223503886"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>SeHCAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4B55E604" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid förberedelse av </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> kan man trycka på det lilla kugghjulet bredvid lagerlistan och välja </w:t>
+        <w:t xml:space="preserve">Vid förberedelse av SeHCAT-dos behövs ingen mätning, istället kan man trycka på det lilla kugghjulet bredvid lagerlistan och välja </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>använd hela lagret</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59FA7964" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="007C74CD">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="94" w:name="_Toc223503887"/>
+      <w:bookmarkStart w:id="94" w:name="_Bilaga_B_–"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc223503887"/>
+      <w:bookmarkEnd w:id="94"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Bilaga B – Vanliga fel/problem</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
     </w:p>
     <w:p w14:paraId="790FE371" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71955863" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Om undersökningsinformation inte skickats över från </w:t>
-[...17 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Om undersökningsinformation inte skickats över från Sectra:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="096CD55D" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ändra status på undersökningen i </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> ankomstregistrera, ångra ankomst eller påbörja undersökning)</w:t>
+        <w:t>Ändra status på undersökningen i Sectra (t.ex. ankomstregistrera, ångra ankomst eller påbörja undersökning)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F420CF4" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontrollera att rätt undersökningskod används (alla koder är inte kopplade till IBC-NM). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F7C103" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -20415,69 +19025,51 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37B25534" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Om lageruppgift behöver korrigeras efter beredning (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> volym):</w:t>
+        <w:t>Om lageruppgift behöver korrigeras efter beredning (t.ex. volym):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7B6C41" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
@@ -20720,51 +19312,51 @@
         </w:rPr>
         <w:t>Om dispensering har gjorts med fel patientvikt (vid viktbaserad dosering) och dosen behöver justeras:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4432338F" w14:textId="77777777" w:rsidR="003A3D99" w:rsidRPr="003A3D99" w:rsidRDefault="003A3D99" w:rsidP="003A3D99">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A3D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Korrigera patientvikten (se </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Lägg_till/ändra_patientens" w:history="1">
         <w:r w:rsidRPr="003A3D99">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Lägg till/ändra patientens vikt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003A3D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54F0BC94" w14:textId="77777777" w:rsidR="003A3D99" w:rsidRPr="003A3D99" w:rsidRDefault="003A3D99" w:rsidP="003A3D99">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A3D99">
@@ -20845,67 +19437,67 @@
     </w:p>
     <w:p w14:paraId="11010C13" w14:textId="3E0890A6" w:rsidR="00747066" w:rsidRPr="00747066" w:rsidRDefault="00747066" w:rsidP="00D71575">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00747066" w:rsidRPr="00747066" w:rsidSect="00A3488A">
       <w:headerReference w:type="default" r:id="rId75"/>
       <w:footerReference w:type="even" r:id="rId76"/>
       <w:footerReference w:type="default" r:id="rId77"/>
       <w:headerReference w:type="first" r:id="rId78"/>
       <w:footerReference w:type="first" r:id="rId79"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1276" w:left="1418" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D1B3EF5" w14:textId="77777777" w:rsidR="00CF2E17" w:rsidRDefault="00CF2E17">
+    <w:p w14:paraId="270D8233" w14:textId="77777777" w:rsidR="000A13CF" w:rsidRDefault="000A13CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D00B8F3" w14:textId="77777777" w:rsidR="00CF2E17" w:rsidRDefault="00CF2E17">
+    <w:p w14:paraId="1A3DBDB2" w14:textId="77777777" w:rsidR="000A13CF" w:rsidRDefault="000A13CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5ED9BAB4" w14:textId="77777777" w:rsidR="00CF2E17" w:rsidRDefault="00CF2E17">
+    <w:p w14:paraId="073FE69A" w14:textId="77777777" w:rsidR="000A13CF" w:rsidRDefault="000A13CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -20968,110 +19560,109 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00E9403F" w:rsidP="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="0036776B" w:rsidP="00EC0A68">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
@@ -21161,54 +19752,54 @@
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1330CEF9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -21245,76 +19836,76 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64233BF8" w14:textId="77777777" w:rsidR="00CF2E17" w:rsidRDefault="00CF2E17"/>
+    <w:p w14:paraId="2B84E01E" w14:textId="77777777" w:rsidR="000A13CF" w:rsidRDefault="000A13CF"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1594EC7C" w14:textId="77777777" w:rsidR="00CF2E17" w:rsidRDefault="00CF2E17">
+    <w:p w14:paraId="67D560DB" w14:textId="77777777" w:rsidR="000A13CF" w:rsidRDefault="000A13CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="114646A4" w14:textId="77777777" w:rsidR="00CF2E17" w:rsidRDefault="00CF2E17">
+    <w:p w14:paraId="74CA8831" w14:textId="77777777" w:rsidR="000A13CF" w:rsidRDefault="000A13CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -21389,54 +19980,54 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="788FEAC4" w14:textId="7FCD22BD" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="376BA92B" wp14:editId="7BBAB39A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-66040</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -21516,51 +20107,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23089,51 +21680,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -24245,51 +22836,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -25598,52 +24189,52 @@
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1289316120">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="592323805">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1665163605">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="682632439">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="969627739">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="154952299">
     <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -25675,353 +24266,372 @@
     <w:rsid w:val="00031092"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="0003507D"/>
     <w:rsid w:val="0003676D"/>
     <w:rsid w:val="00046DB5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="00053D9F"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056DCA"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="0007098B"/>
     <w:rsid w:val="00083006"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0008420D"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="000907BE"/>
     <w:rsid w:val="00091B25"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="00096EE7"/>
     <w:rsid w:val="000A0E73"/>
+    <w:rsid w:val="000A13CF"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B445B"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C04BE"/>
     <w:rsid w:val="000C23B3"/>
     <w:rsid w:val="000D37EC"/>
     <w:rsid w:val="000D7925"/>
     <w:rsid w:val="000D7E46"/>
     <w:rsid w:val="000E2987"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000E65A3"/>
     <w:rsid w:val="000E6852"/>
+    <w:rsid w:val="000E7664"/>
     <w:rsid w:val="000F3324"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00101F02"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="001245CC"/>
     <w:rsid w:val="00124B7B"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="001342F2"/>
     <w:rsid w:val="00134541"/>
+    <w:rsid w:val="001345E2"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00136321"/>
     <w:rsid w:val="00136B38"/>
     <w:rsid w:val="00137426"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00160370"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001631BF"/>
     <w:rsid w:val="00164C3D"/>
+    <w:rsid w:val="00164C9B"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A06A8"/>
     <w:rsid w:val="001A18EA"/>
     <w:rsid w:val="001A34FB"/>
     <w:rsid w:val="001A3F20"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001A7733"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C4864"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E2EB9"/>
     <w:rsid w:val="001E43E8"/>
     <w:rsid w:val="001E4784"/>
     <w:rsid w:val="00201B65"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00216CEC"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="002204E4"/>
     <w:rsid w:val="00221E8B"/>
     <w:rsid w:val="00225A66"/>
     <w:rsid w:val="00227937"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="0025737A"/>
     <w:rsid w:val="002627CE"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00266C16"/>
     <w:rsid w:val="00271E9E"/>
     <w:rsid w:val="00274F55"/>
     <w:rsid w:val="0027760E"/>
     <w:rsid w:val="00280A85"/>
+    <w:rsid w:val="0028205B"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="002911D4"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="00294E63"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A4F1F"/>
     <w:rsid w:val="002A7450"/>
+    <w:rsid w:val="002B0887"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C578A"/>
     <w:rsid w:val="002C5C6A"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0590"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D117D"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E3978"/>
     <w:rsid w:val="002E6F81"/>
+    <w:rsid w:val="002F042A"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003012EF"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326803"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00330F6A"/>
     <w:rsid w:val="003345AD"/>
     <w:rsid w:val="0033678A"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="00350E55"/>
     <w:rsid w:val="003532DC"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="003624FB"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00364C07"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00365B7C"/>
+    <w:rsid w:val="0036776B"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="003811A8"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="00384D94"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00394B5A"/>
     <w:rsid w:val="0039587E"/>
     <w:rsid w:val="00395DFF"/>
+    <w:rsid w:val="00396016"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A3D99"/>
     <w:rsid w:val="003A7EE0"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B4443"/>
+    <w:rsid w:val="003C2E3B"/>
     <w:rsid w:val="003C6924"/>
     <w:rsid w:val="003C73B3"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2B0D"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E6917"/>
     <w:rsid w:val="003F00C7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00405E4B"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00413AD8"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="004431E3"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="0045097D"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="004641AE"/>
     <w:rsid w:val="004649FB"/>
     <w:rsid w:val="004653F8"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004746CA"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="00487190"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00492FAD"/>
     <w:rsid w:val="00494D07"/>
     <w:rsid w:val="004A1362"/>
+    <w:rsid w:val="004A1845"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A7956"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B674A"/>
     <w:rsid w:val="004B6B7F"/>
     <w:rsid w:val="004C1990"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004C640D"/>
     <w:rsid w:val="004D4955"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E1DA3"/>
     <w:rsid w:val="004E22AC"/>
     <w:rsid w:val="004E5845"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="005024E1"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00534476"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
+    <w:rsid w:val="005453B8"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00550AD5"/>
     <w:rsid w:val="005578FA"/>
+    <w:rsid w:val="00563DC8"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057203B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00584B83"/>
     <w:rsid w:val="0059073E"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B3839"/>
     <w:rsid w:val="005B3B77"/>
     <w:rsid w:val="005B3EB3"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C3C49"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C6A3C"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E4FAA"/>
     <w:rsid w:val="005E541E"/>
     <w:rsid w:val="005E6391"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00622A31"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="006268D3"/>
     <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00627D5C"/>
     <w:rsid w:val="006311A0"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00641E7A"/>
     <w:rsid w:val="00653E23"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00655993"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00664AEF"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00672129"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00675836"/>
     <w:rsid w:val="006769DA"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00686FD0"/>
     <w:rsid w:val="00691BF3"/>
+    <w:rsid w:val="006A0523"/>
     <w:rsid w:val="006A0B21"/>
     <w:rsid w:val="006A0D71"/>
     <w:rsid w:val="006A1029"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006A7625"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B266D"/>
     <w:rsid w:val="006B5ED4"/>
     <w:rsid w:val="006B7BA1"/>
     <w:rsid w:val="006B7E4E"/>
+    <w:rsid w:val="006C1556"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D1252"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D50E5"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006E3F3B"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E6444"/>
     <w:rsid w:val="006E69A9"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F75A1"/>
     <w:rsid w:val="00703111"/>
     <w:rsid w:val="007064C6"/>
     <w:rsid w:val="00706CA1"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00711CD7"/>
     <w:rsid w:val="00713B1C"/>
     <w:rsid w:val="00714C7B"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007213D5"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725D1B"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="007340FC"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737167"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="007425F5"/>
     <w:rsid w:val="00747066"/>
     <w:rsid w:val="0075056B"/>
@@ -26061,302 +24671,318 @@
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087004C"/>
     <w:rsid w:val="00870E56"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00874DCB"/>
     <w:rsid w:val="00876442"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A177F"/>
     <w:rsid w:val="008A17F3"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B3302"/>
     <w:rsid w:val="008B5735"/>
     <w:rsid w:val="008B7BAF"/>
+    <w:rsid w:val="008C0572"/>
     <w:rsid w:val="008C42F8"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E1A35"/>
     <w:rsid w:val="008E218B"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E4833"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F060D"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00900C6D"/>
     <w:rsid w:val="0090620E"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="009135B5"/>
     <w:rsid w:val="00913F12"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00915132"/>
     <w:rsid w:val="00920579"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093070C"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="00933B7B"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00940AB3"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="00944836"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="009508E6"/>
     <w:rsid w:val="00950E4E"/>
+    <w:rsid w:val="00951248"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00953445"/>
     <w:rsid w:val="00953B98"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00992B4D"/>
+    <w:rsid w:val="009A160A"/>
     <w:rsid w:val="009B1299"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B4EC6"/>
     <w:rsid w:val="009B52BC"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C49F8"/>
     <w:rsid w:val="009C5512"/>
     <w:rsid w:val="009D3C8D"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F3D62"/>
     <w:rsid w:val="009F43BA"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
+    <w:rsid w:val="00A04DE2"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A07E9A"/>
     <w:rsid w:val="00A24C8C"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A3488A"/>
     <w:rsid w:val="00A37634"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A420E3"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A47012"/>
+    <w:rsid w:val="00A47275"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55142"/>
     <w:rsid w:val="00A6356C"/>
     <w:rsid w:val="00A63625"/>
     <w:rsid w:val="00A64ED8"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A66AC1"/>
     <w:rsid w:val="00A71016"/>
+    <w:rsid w:val="00A729CB"/>
+    <w:rsid w:val="00A76D21"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A8386A"/>
     <w:rsid w:val="00A86953"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0427"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA3E8E"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AA76EB"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB3732"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD22BE"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF12EF"/>
     <w:rsid w:val="00AF1FB2"/>
     <w:rsid w:val="00AF383D"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B04E57"/>
     <w:rsid w:val="00B07566"/>
     <w:rsid w:val="00B12FBD"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B221EF"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B36628"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52135"/>
     <w:rsid w:val="00B53162"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
+    <w:rsid w:val="00B624EB"/>
     <w:rsid w:val="00B64BB3"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B7075B"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B81CC5"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B9544C"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA410A"/>
     <w:rsid w:val="00BB0D30"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC3A53"/>
     <w:rsid w:val="00BC3D27"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC5493"/>
     <w:rsid w:val="00BE11E0"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF1082"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C13AD8"/>
     <w:rsid w:val="00C30CEC"/>
     <w:rsid w:val="00C37C11"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C51B87"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C56F3D"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C91BCB"/>
     <w:rsid w:val="00C92950"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA1886"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA4760"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
+    <w:rsid w:val="00CB1C7D"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB49E8"/>
     <w:rsid w:val="00CB7661"/>
     <w:rsid w:val="00CB7A33"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC1DB9"/>
     <w:rsid w:val="00CC4B53"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CD7AA4"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE6613"/>
     <w:rsid w:val="00CE7771"/>
     <w:rsid w:val="00CF2E17"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00237"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D01E3C"/>
     <w:rsid w:val="00D05069"/>
+    <w:rsid w:val="00D06597"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D111D5"/>
     <w:rsid w:val="00D12A8F"/>
+    <w:rsid w:val="00D12ACB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D25106"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D5000D"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D5457E"/>
     <w:rsid w:val="00D71575"/>
     <w:rsid w:val="00D749FD"/>
     <w:rsid w:val="00D75A57"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D9558F"/>
+    <w:rsid w:val="00DA1FAB"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA3300"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB584D"/>
     <w:rsid w:val="00DC58B0"/>
     <w:rsid w:val="00DC667B"/>
     <w:rsid w:val="00DE423E"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E033E3"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E10012"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E142C2"/>
     <w:rsid w:val="00E1754C"/>
     <w:rsid w:val="00E200D8"/>
     <w:rsid w:val="00E21C29"/>
     <w:rsid w:val="00E27AFA"/>
     <w:rsid w:val="00E34FBE"/>
     <w:rsid w:val="00E46EBD"/>
     <w:rsid w:val="00E51CA7"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E61943"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E727B1"/>
     <w:rsid w:val="00E73E0B"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E826F5"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E8783D"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E9313B"/>
     <w:rsid w:val="00E9403F"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3525"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB5F62"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC13A9"/>
     <w:rsid w:val="00EC1C1B"/>
     <w:rsid w:val="00EC3873"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE7B0D"/>
     <w:rsid w:val="00EF100E"/>
@@ -26384,104 +25010,106 @@
     <w:rsid w:val="00F636A8"/>
     <w:rsid w:val="00F6686A"/>
     <w:rsid w:val="00F75FAA"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F93F3A"/>
     <w:rsid w:val="00FA4E6C"/>
     <w:rsid w:val="00FA761D"/>
     <w:rsid w:val="00FB12B6"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC41E1"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD4A0C"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF1165"/>
     <w:rsid w:val="00FF6CD7"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0B546857"/>
     <w:rsid w:val="0D70FB9D"/>
+    <w:rsid w:val="126B5714"/>
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="19E86F11"/>
     <w:rsid w:val="23010F0F"/>
     <w:rsid w:val="2478A7F4"/>
     <w:rsid w:val="29032715"/>
     <w:rsid w:val="2981AE4C"/>
     <w:rsid w:val="327F9744"/>
     <w:rsid w:val="383F0546"/>
     <w:rsid w:val="3AD6D9A3"/>
     <w:rsid w:val="3C044650"/>
     <w:rsid w:val="3C796AB3"/>
     <w:rsid w:val="3D3B586B"/>
     <w:rsid w:val="47922C6E"/>
     <w:rsid w:val="4B7DA11C"/>
     <w:rsid w:val="4F799552"/>
     <w:rsid w:val="505F6D48"/>
+    <w:rsid w:val="619B17AD"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="7211FDB9"/>
     <w:rsid w:val="7DEE9EB7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{52A842AD-C9E6-4F94-A620-E74770BE1544}"/>
+  <w15:docId w15:val="{722BB623-4103-43C7-8543-9DD24E21AE75}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -26835,197 +25463,197 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EF64E0"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00494D07"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -27103,608 +25731,608 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+    <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Heading1"/>
+    <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00494D07"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+    <w:name w:val="Sidfot Char"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+    <w:name w:val="Rubrik Char"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+    <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00134541"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+    <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00134541"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+    <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
     <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
     <w:name w:val="Underrubrik VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="004641AE"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -27735,81 +26363,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -27848,53 +26476,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -27968,53 +26596,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -28088,53 +26716,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -28184,53 +26812,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -28280,53 +26908,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent6">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -28362,53 +26990,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -28457,51 +27085,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -28545,51 +27173,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -28676,67 +27304,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -28780,210 +27408,210 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="Oformateradtabell4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
+    <w:link w:val="UnderrubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="992"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+    <w:name w:val="Underrubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Underrubrik"/>
     <w:rsid w:val="004641AE"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Ingenlista1">
     <w:name w:val="Ingen lista1"/>
-    <w:next w:val="NoList"/>
+    <w:next w:val="Ingenlista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A3488A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00A3488A"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00A3488A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellrutnt1">
     <w:name w:val="Tabellrutnät1"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:next w:val="Tabellrutnt"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00A3488A"/>
     <w:tblPr/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabellblue1">
     <w:name w:val="VGR tabell blue1"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="LightList-Accent1"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:next w:val="Ljuslista-dekorfrg1"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00A3488A"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tcBorders>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -29015,52 +27643,52 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Mellanmrkskuggning1-dekorfrg11">
     <w:name w:val="Mellanmörk skuggning 1 - dekorfärg 11"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="MediumShading1-Accent1"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:next w:val="Mellanmrkskuggning1-dekorfrg1"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00A3488A"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
@@ -29098,52 +27726,52 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Mellanmrkskuggning1-dekorfrg61">
     <w:name w:val="Mellanmörk skuggning 1 - dekorfärg 61"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="MediumShading1-Accent6"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:next w:val="Mellanmrkskuggning1-dekorfrg6"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00A3488A"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
@@ -29181,52 +27809,52 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Ljuslista-dekorfrg61">
     <w:name w:val="Ljus lista - dekorfärg 61"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="LightList-Accent6"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:next w:val="Ljuslista-dekorfrg6"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00A3488A"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tcBorders>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -29255,51 +27883,51 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell511">
     <w:name w:val="Oformaterad tabell 511"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A3488A"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -29356,52 +27984,52 @@
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell31">
     <w:name w:val="Oformaterad tabell 31"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="PlainTable3"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:next w:val="Oformateradtabell3"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A3488A"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tcBorders>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -29428,228 +28056,228 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell41">
     <w:name w:val="Oformaterad tabell 41"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="PlainTable4"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:next w:val="Oformateradtabell4"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A3488A"/>
     <w:tblPr/>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklista">
     <w:name w:val="Strecklista"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00A3488A"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A3488A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3488A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:link w:val="KommentarerChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3488A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3488A"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PlainText">
+  <w:style w:type="paragraph" w:styleId="Oformateradtext">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PlainTextChar"/>
+    <w:link w:val="OformateradtextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3488A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
-[...2 lines deleted...]
-    <w:link w:val="PlainText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OformateradtextChar">
+    <w:name w:val="Oformaterad text Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Oformateradtext"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3488A"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A3488A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3488A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A3488A"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Fotnotstext">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:link w:val="FotnotstextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A3488A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
+    <w:name w:val="Fotnotstext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Fotnotstext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3488A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
@@ -29674,51 +28302,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1770353650">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-77811585-68/surrogate/Hantering%20av%20generator%20i%20%20beredningsrum.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/lagar-och-regler/foreskrifter/2014-4-konsoliderad" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.png" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.png" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.png" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.png" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.png" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.png" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.png" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.png" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10193-390712850-30/surrogate/Kvalitetskontroll%20av%20aktivitetsm%c3%a4tare.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:a9cd3baa-d0be-4f28-92f0-65f4d2d06bb9" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.png" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.png" Id="rId66" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10193-390712850-30/surrogate/Kvalitetskontroll%20av%20aktivitetsm%c3%a4tare.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-77811585-68/surrogate/Hantering%20av%20generator%20i%20%20beredningsrum.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:a9cd3baa-d0be-4f28-92f0-65f4d2d06bb9" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.png" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.png" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/lagar-och-regler/foreskrifter/2014-4-konsoliderad" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.png" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.png" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.png" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.png" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.png" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.png" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.png" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.png" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png" Id="rId57" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image61.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -30003,73 +28631,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>25596</Characters>
+  <Pages>3</Pages>
+  <Words>4775</Words>
+  <Characters>25312</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>213</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>210</Lines>
   <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30026</CharactersWithSpaces>
+  <CharactersWithSpaces>30027</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IBC-NM</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>91</revision>
+  <revision>100</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>