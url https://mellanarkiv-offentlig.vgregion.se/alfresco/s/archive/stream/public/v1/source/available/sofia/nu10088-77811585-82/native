--- v4 (2026-08-25)
+++ v5 (2026-09-15)
@@ -6,3436 +6,3431 @@
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="061914D4" w14:textId="2178D366" w:rsidR="00184167" w:rsidRPr="006B266D" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r>
         <w:t>IBC-NM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20EA4CC4" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D7925">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc223503844"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc240010068"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="578FC1EF" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">IBC-NM är ett doshanteringssystem som används för att planera, förbereda och administrera doser till patienter. Det används även till lager- och avfallshantering. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="410FD9A5" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D7925">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc223503845"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc240010069"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="181D7765" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Att beskriva funktioner som används i det dagliga arbetet med IBC-NM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D7A191C" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D7925">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc223503846"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc240010070"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Förändringar i denna version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="10222296" w14:textId="505DF1BB" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="4F799552" w:rsidP="47922C6E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="49F1CB64" w14:textId="13D87AF0" w:rsidR="00D71575" w:rsidRPr="000B5606" w:rsidRDefault="000B5606" w:rsidP="000B5606">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
-[...34 lines deleted...]
-          <w:sz w:val="28"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="000B5606">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lagt till</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> länkar till nya relaterade dokument under ny rubrik ”</w:t>
+      </w:r>
+      <w:r w:rsidR="005D7031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kvalitetssäkring”.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6F035EEE" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Innehåll</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="4" w:name="_Toc29992056"/>
     <w:bookmarkStart w:id="5" w:name="_Toc256000000"/>
     <w:bookmarkStart w:id="6" w:name="_Toc256000013"/>
     <w:bookmarkStart w:id="7" w:name="_Toc256000026"/>
     <w:bookmarkStart w:id="8" w:name="_Toc256000039"/>
     <w:bookmarkStart w:id="9" w:name="_Toc256000052"/>
     <w:bookmarkStart w:id="10" w:name="_Toc256000065"/>
-    <w:p w14:paraId="580E3BF7" w14:textId="48D611F8" w:rsidR="003C6924" w:rsidRDefault="00395DFF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="5F7DDB40" w14:textId="201B2C73" w:rsidR="009841E3" w:rsidRDefault="00395DFF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "2-4" \h \z </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc223503844" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010068" w:history="1">
+        <w:r w:rsidR="009841E3" w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bakgrund</w:t>
         </w:r>
-        <w:r w:rsidR="003C6924">
+        <w:r w:rsidR="009841E3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003C6924">
+        <w:r w:rsidR="009841E3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003C6924">
+        <w:r w:rsidR="009841E3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503844 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="003C6924">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010068 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="009841E3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003C6924">
+        <w:r w:rsidR="009841E3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="003C6924">
+        <w:r w:rsidR="009841E3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="351F532A" w14:textId="54BB57FC" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="7A510960" w14:textId="1626EA7E" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503845" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010069" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Syfte</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503845 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010069 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DC64355" w14:textId="3EEE21D6" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="11E1B3FE" w14:textId="4475EF0F" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503846" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010070" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar i denna version</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503846 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010070 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A11DBE3" w14:textId="7A9A5A15" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="1AC2E487" w14:textId="377341DB" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503847" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010071" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503847 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010071 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A2D5C4B" w14:textId="34476B66" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="41C5CCEF" w14:textId="25D93A0E" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503848" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010072" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Daglig kontroll</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503848 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010072 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="693A985D" w14:textId="3AE4B29E" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="5C53C803" w14:textId="66D9147D" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503849" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010073" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mätning av aktivitet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503849 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010073 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07F40FF0" w14:textId="43DDBFAC" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="152CF71B" w14:textId="57B2812B" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503850" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010074" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Beredning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503850 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010074 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39143019" w14:textId="33AEDC72" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="79107C61" w14:textId="36094DAF" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503851" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010075" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Byte av generatorns NaCl-flaska</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503851 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010075 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5685F49D" w14:textId="37215E8B" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="08809093" w14:textId="7CB383FE" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503852" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010076" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mo-mätning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503852 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010076 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C061A73" w14:textId="04EDAB78" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="47370A47" w14:textId="074E004A" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503853" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010077" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Skriva ut lageretikett i efterhand</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503853 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010077 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4131B1CD" w14:textId="6CFB265D" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="25922C72" w14:textId="659DD77D" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503854" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010078" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förbereda patientdos</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503854 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010078 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A7EE169" w14:textId="4A32DEF7" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="73BFE568" w14:textId="4D03B2D2" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503855" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010079" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Justering av redan förberedd patientdos</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503855 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010079 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="609A4E1D" w14:textId="5773AC39" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="23D0B860" w14:textId="03C6429E" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503856" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010080" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Skriva ut sprutetikett i efterhand</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503856 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010080 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AB387A1" w14:textId="05674BB0" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="193DFC71" w14:textId="53C14365" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503857" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010081" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förbereda ”Ad-Hoc dos” (spruta utan patientinfo)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503857 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010081 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7466DDD6" w14:textId="38E491D7" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="7A0A2C0D" w14:textId="06240849" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503858" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010082" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Administrera patientdos</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503858 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010082 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29595D58" w14:textId="40AB08DA" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="7348E6FB" w14:textId="46E4ED1C" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503859" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010083" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mäta restaktivitet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503859 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010083 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="645EC385" w14:textId="3D255F5C" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="4ED2198D" w14:textId="67FC8578" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503860" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010084" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Vilken aktivitet har patienten fått?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503860 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010084 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="227FBB41" w14:textId="6117B987" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="6D2B257D" w14:textId="409563A4" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503861" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010085" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Avbruten injektion</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503861 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010085 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="193F82B5" w14:textId="2A6DBA94" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="2B4A2280" w14:textId="2872AC7E" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503862" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010086" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Extravasering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503862 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010086 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34862848" w14:textId="405B3842" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="561A462A" w14:textId="54F02A41" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503863" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010087" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Hantering av patient- och/eller undersökningsinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503863 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010087 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19C4136C" w14:textId="7C50EF20" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="4902A5E7" w14:textId="44F7D690" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503864" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010088" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lägga in undersökning manuellt</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503864 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010088 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1229D1BB" w14:textId="42A9F26B" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="05A3774C" w14:textId="1701DF39" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503865" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010089" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ändra undersökningstyp</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503865 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010089 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="695FAEF3" w14:textId="18DB6FDB" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="6B24530F" w14:textId="39C6B7F9" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503866" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010090" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lägg till/ändra patientens längd/vikt</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503866 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010090 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16C78D13" w14:textId="144A6F28" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="6B9345FB" w14:textId="00D77740" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503867" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010091" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ändra injektionstid</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503867 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010091 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="007BE1DB" w14:textId="6DD56ACC" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="0BF09ECE" w14:textId="4B5B43D2" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503868" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010092" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ändra ordinerad aktivitet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503868 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010092 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B943AC5" w14:textId="510C8E05" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="2908F89D" w14:textId="07D624A9" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503869" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010093" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagerhantering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503869 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010093 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="709F517C" w14:textId="51410661" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="58366637" w14:textId="73B5FDF4" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503870" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010094" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Orderråd och orderhantering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503870 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010094 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B05F70D" w14:textId="4C335DCF" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="39FC3B40" w14:textId="52FD722A" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503871" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010095" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Boka lager från order</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503871 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010095 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EE3664C" w14:textId="1F660132" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="1C79D5FA" w14:textId="7DC3A50A" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503872" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010096" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Boka lager</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503872 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010096 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14D82A68" w14:textId="28B1376E" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="0912957D" w14:textId="5C29ABED" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503873" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010097" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Skicka lager mellan sjukhusen</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503873 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010097 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43DFA57B" w14:textId="1CC6ECF9" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="28FDA2B2" w14:textId="35F8F3A0" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503874" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010098" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagerjustering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503874 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010098 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>22</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75DC4762" w14:textId="7266D7EA" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="255748AE" w14:textId="5D42882D" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503875" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010099" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Avfallshantering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503875 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010099 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EAB636E" w14:textId="44DE98B5" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="208BEFAA" w14:textId="11F4D197" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503876" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010100" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ta bort och skapa nya avfallsbehållare</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503876 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010100 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30122AEF" w14:textId="3AAD4E18" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="337605EE" w14:textId="22CB8793" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503877" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010101" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Tc-99m</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503877 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010101 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4405E09A" w14:textId="18F798E1" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="51CE45A4" w14:textId="59CD7A78" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503878" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010102" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Xofigo och SeHCAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503878 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010102 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30863C41" w14:textId="30B69582" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="715277AC" w14:textId="66C4B186" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503879" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010103" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mo99-generator</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503879 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010103 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>24</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28C247F5" w14:textId="79C53077" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="03C5EC30" w14:textId="484D700E" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503880" w:history="1">
-[...6 lines deleted...]
-          <w:t>Referenser</w:t>
+      <w:hyperlink w:anchor="_Toc240010104" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Kvalitetssäkring</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503880 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010104 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="404F3A46" w14:textId="068563DB" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="5B0293B9" w14:textId="317BEC2A" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503881" w:history="1">
-[...6 lines deleted...]
-          <w:t>Bilaga A – Undersökningar med särskild hantering</w:t>
+      <w:hyperlink w:anchor="_Toc240010105" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Referenser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503881 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010105 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>25</w:t>
+          <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A7B7914" w14:textId="30A32867" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="0CEA1972" w14:textId="37D7A6F3" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503882" w:history="1">
-[...6 lines deleted...]
-          <w:t>Lungskintigrafi</w:t>
+      <w:hyperlink w:anchor="_Toc240010106" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bilaga A – Undersökningar med särskild hantering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503882 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010106 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2DE0D274" w14:textId="20E76468" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="0BDED9D9" w14:textId="46243A0F" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503883" w:history="1">
-[...6 lines deleted...]
-          <w:t>Ventrikeltömning med Pulmocis</w:t>
+      <w:hyperlink w:anchor="_Toc240010107" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Lungskintigrafi</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503883 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010107 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="24F66BFB" w14:textId="6DDCFCD6" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="7F580C7B" w14:textId="2AAF9E55" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503884" w:history="1">
-[...6 lines deleted...]
-          <w:t>Skelettskintigrafi med Teceos</w:t>
+      <w:hyperlink w:anchor="_Toc240010108" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Ventrikeltömning med Pulmocis</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503884 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010108 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C994CBC" w14:textId="14AD40CE" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="6FE3C2CB" w14:textId="084FECC8" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503885" w:history="1">
-[...6 lines deleted...]
-          <w:t>SN bröst dagen före operation</w:t>
+      <w:hyperlink w:anchor="_Toc240010109" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Skelettskintigrafi med Teceos</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503885 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010109 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="402185E3" w14:textId="58EB15B0" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="0FB4C62F" w14:textId="451F5E1C" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503886" w:history="1">
-[...6 lines deleted...]
-          <w:t>SeHCAT</w:t>
+      <w:hyperlink w:anchor="_Toc240010110" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>SN bröst dagen före operation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503886 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010110 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="611A3B24" w14:textId="543FBE1D" w:rsidR="003C6924" w:rsidRDefault="003C6924">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="2523A3DC" w14:textId="653033B9" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223503887" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240010111" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>SeHCAT</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010111 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F07EF6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>25</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6351FDE5" w14:textId="14E16BA0" w:rsidR="009841E3" w:rsidRDefault="009841E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240010112" w:history="1">
+        <w:r w:rsidRPr="007768B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bilaga B – Vanliga fel/problem</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223503887 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240010112 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C13AD8">
+        <w:r w:rsidR="00F07EF6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F8504FB" w14:textId="465BC093" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00395DFF" w:rsidP="00A3488A">
+    <w:p w14:paraId="0F8504FB" w14:textId="5B862543" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00395DFF" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1CC268" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
-[...17 lines deleted...]
-    </w:p>
     <w:p w14:paraId="535B1CF2" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D7925">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc223503847"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc240010071"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Utförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="697251D8" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>IBC-NM används dagligen till:</w:t>
@@ -3624,54 +3619,54 @@
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5669915" cy="2001520"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="63C74ACF" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc223503848"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc240010072"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Daglig kontroll</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="6F8DCD40" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Utför daglig kontroll av aktivitetsmätare enligt </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="00A3488A">
@@ -3689,54 +3684,54 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E07F93A" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02F0EBFC" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc223503849"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc240010073"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Mätning av aktivitet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="6F99C1B7" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>För att mäta kan man använda ”startfönstret”. Denna aktiveras/inaktiveras genom att trycka på symbolen i nedre högra hörnet. Det är då viktigt att kontrollera så att den är inställd på rätt nuklid. Nukliden ändras beroende på tidigare mätningar, exempelvis efter Mo-mätning kommer nukliden vara inställd på Mo-99 och då måste man ändra detta manuellt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A978E6" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
@@ -3810,51 +3805,65 @@
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Välj vilken nuklid du vill mäta. För alla </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99m</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Tc-farmakon kan du välja Perteknetat 99mTc.</w:t>
+        <w:t xml:space="preserve">Tc-farmakon kan du välja </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Perteknetat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 99mTc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67FEAB23" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0279B26F" wp14:editId="11BEF889">
             <wp:extent cx="3064957" cy="1215479"/>
             <wp:effectExtent l="0" t="0" r="2540" b="3810"/>
             <wp:docPr id="414299578" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, Rektangel, Teckensnitt&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -4069,54 +4078,54 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3412FB76" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Beredning"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="57459B62" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc223503850"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc240010074"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Beredning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="2466DD50" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
@@ -4565,72 +4574,94 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4240752" cy="3220103"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A4306C0" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc223503851"/>
-[...1 lines deleted...]
-        <w:t>Byte av generatorns NaCl-flaska</w:t>
+      <w:bookmarkStart w:id="17" w:name="_Toc240010075"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:t xml:space="preserve">Byte av generatorns </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:t>NaCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:t>-flaska</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="2866ED96" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om NaCl-flaskan behöver bytas under veckan ska den nya flaskans batchnummer skrivas in i kommentaren som tillhör den aktuella generatorn. </w:t>
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>NaCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-flaskan behöver bytas under veckan ska den nya flaskans batchnummer skrivas in i kommentaren som tillhör den aktuella generatorn. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB5544F" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00DC58B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
@@ -4746,55 +4777,63 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="788BFE21" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00DC58B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3488A">
-[...3 lines deleted...]
-        <w:t>Scanna tillhörande etikett.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Scanna</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tillhörande etikett.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA1228A" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00DC58B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Lägg till i kommentaren: batchnummer för den nya flaskan samt när den byttes ut. (Ta inte bort tidigare flaska utan lägg till ny rad under).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19B6C700" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00DC58B0">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
@@ -4913,99 +4952,113 @@
         <w:t xml:space="preserve"> för att spara.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E02E5BD" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00DC58B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ingen ny etikett behöver skrivas ut.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00346479" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc223503852"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc240010076"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Mo-mätning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="74FF1D24" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Efter första elueringen av en ny generator ska Mo-genombrottsmätning utföras enligt </w:t>
+        <w:t xml:space="preserve">Efter första </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>elueringen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> av en ny generator ska Mo-genombrottsmätning utföras enligt </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Hantering av generator i beredningsrum</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="19" w:name="_Toc197523940"/>
     </w:p>
     <w:p w14:paraId="4E3F359C" w14:textId="77777777" w:rsidR="00706CA1" w:rsidRPr="00706CA1" w:rsidRDefault="00706CA1" w:rsidP="00706CA1">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Förbered_patientdos"/>
       <w:bookmarkStart w:id="21" w:name="_Toc222743401"/>
-      <w:bookmarkStart w:id="22" w:name="_Toc223503853"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc240010077"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00706CA1">
         <w:t>Skriva ut lageretikett i efterhand</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="69F87896" w14:textId="77777777" w:rsidR="00706CA1" w:rsidRPr="00706CA1" w:rsidRDefault="00706CA1" w:rsidP="00DC58B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706CA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
@@ -5134,55 +5187,63 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00706CA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66201BFE" w14:textId="77777777" w:rsidR="00706CA1" w:rsidRPr="00706CA1" w:rsidRDefault="00706CA1" w:rsidP="00DC58B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00706CA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Scanna tillhörande etikett (eller skriv in lager-ID med siffran 1 framför).</w:t>
+        <w:t>Scanna</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00706CA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tillhörande etikett (eller skriv in lager-ID med siffran 1 framför).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78DEC566" w14:textId="77777777" w:rsidR="00706CA1" w:rsidRPr="00706CA1" w:rsidRDefault="00706CA1" w:rsidP="00DC58B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706CA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på etikettsymbolen </w:t>
       </w:r>
       <w:r w:rsidRPr="00706CA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
@@ -5321,73 +5382,143 @@
         </w:rPr>
         <w:t>Skriv ut etikett och säkerställ att informationen på den stämmer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A0DEE34" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="03784059" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc223503854"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc240010078"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Förbereda patientdos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="374948C2" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ett fåtal undersökningar (Lungskintigrafi, Ventrikeltömning, Skelettskintigrafi med Teceos, SN dag före op samt SeHCAT) kräver särskild hantering, se </w:t>
+        <w:t>Ett fåtal undersökningar (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Lungskintigrafi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Ventrikeltömning, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Skelettskintigrafi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Teceos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, SN dag före </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>SeHCAT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) kräver särskild hantering, se </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Bilaga_A_–" w:history="1">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Bilaga A Undersökningar med särskild hantering</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>. Övriga undersökningar hanteras enligt följande:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11791DAF" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
@@ -5700,55 +5831,63 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Vid behov kan injektionstiden justeras ytterligare överst i dispenseringsfönstret.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AFD079B" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2250"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3488A">
-[...3 lines deleted...]
-        <w:t>Scanna kitflaskan.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Scanna</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kitflaskan.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5819C8F5" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2250"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -5918,51 +6057,65 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> för att låsa in värdet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45493E92" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2250"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Doseringen för respektive undersökning finns inlagd i IBC-NM och beräknas automatiskt för alla undersökningar förutom lungskintigrafi (beräkning sker separat).</w:t>
+        <w:t xml:space="preserve">Doseringen för respektive undersökning finns inlagd i IBC-NM och beräknas automatiskt för alla undersökningar förutom </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>lungskintigrafi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (beräkning sker separat).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A325FFA" w14:textId="77777777" w:rsidR="0000258B" w:rsidRDefault="0000258B" w:rsidP="0000258B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2250"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F187D67" w14:textId="77777777" w:rsidR="0000258B" w:rsidRPr="00A3488A" w:rsidRDefault="0000258B" w:rsidP="0000258B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2250"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -5998,71 +6151,99 @@
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>för att kompensera för det som fastnar i sprutan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E946D3" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Om sprutan behöver spädas klicka på rullisten för spädningsvätska och skanna NaCl-flaskan. Skriv in totala slutvolymen (blå cirkel).</w:t>
+        <w:t xml:space="preserve">Om sprutan behöver spädas klicka på rullisten för spädningsvätska och skanna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>NaCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>-flaskan. Skriv in totala slutvolymen (blå cirkel).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="654EE058" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om NaCl-flaskan slängs efter spädningen: Kryssa i </w:t>
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>NaCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-flaskan slängs efter spädningen: Kryssa i </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Kassera hela ampullen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E018C0D" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C66A0C5" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
@@ -6111,51 +6292,51 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst>
                           <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="38000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="52D3D8CA">
                 <v:path fillok="f" arrowok="t" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="Rak pilkoppling 1" style="position:absolute;margin-left:353.9pt;margin-top:130.95pt;width:62.75pt;height:3.6pt;flip:x;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokeweight="2pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5+WL2AgIAAAQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadqy3d1WTffQsnBA&#10;sGJBnKf+SCw5tjV2m/bfM3aypYC4IHKwPLbnzXszL+uHU2fZUWE03tV8Nplyppzw0rim5t++Pr65&#10;5ywmcBKsd6rmZxX5w+b1q3UfVmruW2+lQkYgLq76UPM2pbCqqiha1UGc+KAcXWqPHSQKsakkQk/o&#10;na3m0+lt1XuUAb1QMdLpbrjkm4KvtRLps9ZRJWZrTtxSWbGs+7xWmzWsGoTQGjHSgH9g0YFxVPQC&#10;tYME7IDmD6jOCPTR6zQRvqu81kaoooHUzKa/qXluIaiihZoTw6VN8f/Bik/HrXtCakMf4iqGJ8wq&#10;Tho7pq0JH2imRRcxZafStvOlbeqUmKDDu+Xtcr7gTNDVzeJutsxdrQaUjBYwpvfKdyxvah4Tgmna&#10;tPXO0Xw8DhXg+DGmIfElISc7/2isLWOyjvU1ny9upjRJAeQWbSHRtguSYF3DGdiGbCgSFtLRWyNz&#10;egaK2Oy3FtkRshXKN/L85VmuvYPYDu/K1WCSBMa+c5KlcyAfJzTgGqtGCOtyCVUMRzJy4A9J4XMr&#10;e7a3B/wCRJGIZ+rS5DaQe4eA3JgllQh9+m5SWwaf+/w34vkcbGhhoPn2PmcPzRt1lglcOJToil71&#10;c9p5t/fyXExQzslq5f34W2QvX8e0v/55Nz8AAAD//wMAUEsDBBQABgAIAAAAIQCMK8LQ3gAAAAsB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtZW4VNROI/UnjVMhEA/Qnwdw4yWxYq+j&#10;2E0CT497guPOjma+KY+zs2zEIRhPErKVAIZUe22okXC9fL7ugIWoSCvrCSV8Y4Bj9fxUqkL7iU44&#10;nmPDUgiFQkloY+wLzkPdolNh5Xuk9Pvyg1MxnUPD9aCmFO4sXwux4U4ZSg2t6vG9xbo7350ELcJ4&#10;6fJTtpy62n3YHzMuJyPly2J+OwCLOMc/MzzwEzpUienm76QDsxK2YpvQo4T1JtsDS45dnufAbg9l&#10;nwGvSv5/Q/ULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAefli9gICAAAEBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjCvC0N4AAAALAQAADwAA&#10;AAAAAAAAAAAAAABcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;">
                 <v:stroke endarrow="block"/>
                 <v:shadow on="t" color="black" opacity="24903f" offset="0,.55556mm" origin=",.5"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B023300" wp14:editId="5E6B59A5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3161030</wp:posOffset>
@@ -6187,51 +6368,51 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst>
                           <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="38000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:shape id="Rak pilkoppling 1" style="position:absolute;margin-left:248.9pt;margin-top:59.7pt;width:163pt;height:8.05pt;flip:x y;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokeweight="2pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQEn5ABAIAABAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6Lc6Uy7LKyqTvfQsnBA&#10;sGL5OLtJZiZSJomctNP+e+xMKQXEBTGHyI5j+/n5zer+ODhxMJhs8I2cz2opjFdBW9818svnhxd3&#10;UqQMXoML3jTyZJK8Xz9/thrj0ixCH5w2KKiIT8sxNrLPOS6rKqneDJBmIRpPwTbgAJlc7CqNMFL1&#10;wVWLun5VjQF1xKBMSnS7nYJyXeq3rVH5Y9smk4VrJGHL5cRy7vis1itYdgixt+oMA/4BxQDWU9NL&#10;qS1kEHu0f5QarMKQQptnKgxVaFurTJmBppnXv03z1EM0ZRYiJ8ULTen/lVUfDhv/iETDGNMyxUfk&#10;KY4tDqJ1Nr6jncpifWWLY4RZHAuBpwuB5piFostF/ZqmIJ4Vxeb1YnFzywxXU0XOjpjyWxMGwUYj&#10;U0awXZ83wXvaVcCpBxzepzwl/kjgZB8erHNlZc6LkfrdvizdgJTTOsjUeIiayvpOCnAdSVJlLLBT&#10;cFZzOhdK2O02DsUBWBblO+P85Rn33kLqp3clNAkmg3VvvBb5FEnTGS34zplzCee5hSniozHYCfts&#10;8KnXo9i5PX4CgkjAGbq2TAMpeXJImTxS8TDkbzb3RQTM9N+A8z242MME8+aOsyfyznOWDVwwFO8K&#10;XvVz82ztgj4VQZR7kl15f/5FWNfXPtnXP/L6OwAAAP//AwBQSwMEFAAGAAgAAAAhAAodOd7fAAAA&#10;CwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHgx7UIpFpClMU304gn00OMCIxDZ&#10;WWS3Lf57x1M9znsvb76X7xczijPObrCkIFwHIJAa2w7UKfh4f1klIJzX1OrREir4QQf74vYm11lr&#10;L1TiufKd4BJymVbQez9lUrqmR6Pd2k5I7H3a2WjP59zJdtYXLjej3ATBozR6IP7Q6wkPPTZf1cko&#10;+C5fTRgdjtGuTCymD91blcS1Uvd3y/MTCI+Lv4bhD5/RoWCm2p6odWJUsE13jO7ZCNMtCE4km4iV&#10;mpUojkEWufy/ofgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEBJ+QAQCAAAQBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEACh053t8AAAALAQAA&#10;DwAAAAAAAAAAAAAAAABeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" w14:anchorId="7A62A647">
                 <v:stroke endarrow="block"/>
                 <v:shadow on="t" color="black" opacity="24903f" offset="0,.55556mm" origin=",.5"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="575AF631" wp14:editId="57A39B2D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2980054</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>510540</wp:posOffset>
                 </wp:positionV>
@@ -6259,51 +6440,51 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst>
                           <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="38000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:shape id="Rak pilkoppling 1" style="position:absolute;margin-left:234.65pt;margin-top:40.2pt;width:179.25pt;height:8.25pt;flip:x;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokeweight="2pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8MxufAgIAAAYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkaVMEcXpI1u0w&#10;bMW6YmdGH7YAWRIoJU7+/Sg5zbIVuwzzQSAp8fGRfF7dH3vLDgqj8a7h00nNmXLCS+Pahj9/f3h3&#10;x1lM4CRY71TDTyry+/XbN6shLNXMd95KhYxAXFwOoeFdSmFZVVF0qoc48UE5utQee0jkYltJhIHQ&#10;e1vN6vq2GjzKgF6oGCm6HS/5uuBrrUT6qnVUidmGE7dUTiznLp/VegXLFiF0RpxpwD+w6ME4KnqB&#10;2kICtkfzCqo3An30Ok2E7yuvtRGq9EDdTOs/unnqIKjSCw0nhsuY4v+DFV8OG/eINIYhxGUMj5i7&#10;OGrsmbYmfKKdlr6IKTuWsZ0uY1PHxAQFZ7PF7Xxxw5mgu2k9X5BNgNWIk/ECxvRR+Z5lo+ExIZi2&#10;SxvvHG3I41gDDp9jGhNfEnKy8w/G2rIo69hA9W7mNe1SAOlFW0hk9kESrGs5A9uSEEXCQjt6a2RO&#10;z0AR293GIjtAFkP5zjx/e5ZrbyF247tyNcokgbEfnGTpFEjJCQ241qozhHW5hCqSozay4/dJ4VMn&#10;B7aze/wGRJGIZ+rS5DGQfkeH9JhbKh769MOkrqw+T/pvxHMcbOhgpPn+LmePwzv3WTZw4VC8K3rV&#10;r31na+flqcigxEls5f35x8hqvvbJvv591z8BAAD//wMAUEsDBBQABgAIAAAAIQAK1R323QAAAAkB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9JTsQwEEX3SNzBKiQ2LdruQSEJqbQQiAP0cAB3XCRWPESx&#10;OwmcHrOCZame/n+/OizWsInGoL1D2KwFMHKNV9q1CJfzx1MOLETplDTeEcIXBTjU93eVLJWf3ZGm&#10;U2xZCnGhlAhdjEPJeWg6sjKs/UAu/T79aGVM59hyNco5hVvDt0Jk3ErtUkMnB3rrqOlPN4ugRJjO&#10;/e64Wc19Y9/Nt55Ws0Z8fFheX4BFWuIfDL/6SR3q5HT1N6cCMwj7rNglFCEXe2AJyLfPacsVocgK&#10;4HXF/y+ofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD8MxufAgIAAAYEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAK1R323QAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAFwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" w14:anchorId="1CF30587">
                 <v:stroke endarrow="block"/>
                 <v:shadow on="t" color="black" opacity="24903f" offset="0,.55556mm" origin=",.5"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A850456" wp14:editId="1C041BCE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>5262880</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>363855</wp:posOffset>
                 </wp:positionV>
@@ -6575,51 +6756,51 @@
                           <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="35000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:oval id="Ellips 1" style="position:absolute;margin-left:245.85pt;margin-top:195.4pt;width:62.25pt;height:26.25pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#006298" strokeweight="1.5pt" w14:anchorId="4786ADD2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANZXh/hQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5fSQtLZeKFFUgpkkI&#10;0MrE86ljN5Yc27PdpuzX7xwntN3gaVoenHPzd+6+ut61hm1liNrZio9OSs6kFa7Wdl3xH893Xy44&#10;iwlsDcZZWfFXGfn1/POnq87P5Ng1ztQyMASxcdb5ijcp+VlRRNHIFuKJ89KiUrnQQkI2rIs6QIfo&#10;rSnGZXlWdC7UPjghY0Tpba/k84yvlBTpUakoEzMVx9hSPkM+V3QW8yuYrQP4RoshDPiHKFrQFp3u&#10;oW4hAdsE/Q6q1SK46FQ6Ea4tnFJayJwDZjMq/8pm2YCXORcsTvT7MsX/Bysetkv/FLAMnY+ziCRl&#10;sVOhpT/Gx3a5WK/7YsldYgKF55fl9HzKmUDVKX5II0pxuOxDTF+laxkRFZfGaB8pHZjB9j6m3vrN&#10;isTW3WljckuMZR3OE/rArgnAyVAGEpKtryse7ZozMGscOZFChozO6JquE1AM69WNCWwL1PbybHx5&#10;MQT3hxn5voXY9HZZNZgZSzAyDxCGSozbJBmWTd2xldmE74BhTEr8OKs15Tc+HRicrmnWoCq49KJT&#10;kxtJFfwguIxBcjC+gT6U0ylh9QUacsml3ceQuaPwikP3iFq5+vUpkHdyyqIXdxpzvYeYniDggKMQ&#10;lzY94qGMw0q7geKsceHXR3Kyx7lDLWcdLgx24ecGguTMfLM4kZejyQRhU2Ym0/MxpX+sWR1r7Ka9&#10;cdicUY4uk2SfzBupgmtfcLcX5BVVYAX67vs9MDepX2R8HYRcLLIZbpWHdG+XXhA41ZW6/Lx7geCH&#10;SUw4wg/ubbneTWNvSzetW2ySUzqP6qGuWHxicCNzG4bXg1b+mM9Whzdu/hsAAP//AwBQSwMEFAAG&#10;AAgAAAAhAHLyspvhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyonYdC&#10;E+JUPIQE3SBaBFs3HpKI2I5iN0n5eoYVLEf36M655WYxPZtw9J2zEqKVAIa2drqzjYS3/ePVGpgP&#10;ymrVO4sSTuhhU52flarQbravOO1Cw6jE+kJJaEMYCs593aJRfuUGtJR9utGoQOfYcD2qmcpNz2Mh&#10;Mm5UZ+lDqwa8b7H+2h2NhLvt9/Mp5mYZxMf7k5/9lD+kL1JeXiy3N8ACLuEPhl99UoeKnA7uaLVn&#10;vYQ0j64JlZDkgjYQkUVZDOxAUZokwKuS/99Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQANZXh/hQIAACsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBy8rKb4QAAAAsBAAAPAAAAAAAAAAAAAAAAAN8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;">
                 <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="411C9818" wp14:editId="01039761">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2418080</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1043940</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="723900" cy="285750"/>
@@ -6644,51 +6825,51 @@
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst>
                           <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="35000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:oval id="Ellips 1" style="position:absolute;margin-left:190.4pt;margin-top:82.2pt;width:57pt;height:22.5pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#c00000" strokeweight="1.5pt" w14:anchorId="0FDA1328" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLe7EXjQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2kydoGdYogRYcB&#10;RVssHXpmZCkWIEuapMTpfv1I2U2ydadhOTikSD0+fun6Zt8atpMhamcrPjorOZNWuFrbTcW/P999&#10;uuQsJrA1GGdlxV9l5Dfzjx+uOz+TY9c4U8vAEMTGWecr3qTkZ0URRSNbiGfOS4tG5UILCdWwKeoA&#10;HaK3phiX5eeic6H2wQkZI57e9kY+z/hKSZEelYoyMVNx5JbyN+Tvmr7F/BpmmwC+0WKgAf/AogVt&#10;MegB6hYSsG3Q76BaLYKLTqUz4drCKaWFzDlgNqPyj2xWDXiZc8HiRH8oU/x/sOJht/JPAcvQ+TiL&#10;KFIWexVa+kd+bJ+L9XooltwnJvDwYnx+VWJJBZrGl9OLaS5mcbzsQ0xfpGsZCRWXxmgfKR2Ywe4+&#10;JoyJ3m9edGzdnTYmt8RY1uE8XZUIywTgZCgDCcXW1xWPdsMZmA2OnEghQ0ZndE3XCSiGzXppAtsB&#10;tn1Z0o86jeF+c6PYtxCb3i+bBjdjCUbmAUKqpLhtkmHV1B1bm234BkhjkoFZrSm/8TlFQQWna5ot&#10;qAWXXnRqciOpgu/IEQJeo3MwvoGeyvmUDgfGfS6Z/YFD1k7oFcfukbR29etToOi5edGLO4253kNM&#10;TxBwwJEaLm16xI8yDivtBomzxoWffzsnf5w7tHLW4cJgF35sIUjOzFeLE3k1mkwQNmVlMr0YU/qn&#10;lvWpxW7bpcPmjPB58CKL5J/Mm6iCa19wtxcUFU1gBcbu+z0oy9QvMr4OQi4W2Q23ykO6tysvCJzq&#10;Sl1+3r9A8MMkJhzhB/e2XO+msfelm9YttskpnUf1WFcsPim4kbkNw+tBK3+qZ6/jGzf/BQAA//8D&#10;AFBLAwQUAAYACAAAACEAGiIvrN8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VIXCrq0JooDXEqVAk4cKJF6tWNlyQiXke224S/ZznBcXZGM2+r7ewGccEQe08a7pcZCKTG255a&#10;DR+H57sCREyGrBk8oYZvjLCtr68qU1o/0Tte9qkVXEKxNBq6lMZSyth06Exc+hGJvU8fnEksQytt&#10;MBOXu0GusiyXzvTEC50Zcddh87U/Ow0vxXHcrafF6/HB5NMC53Cg+Kb17c389Agi4Zz+wvCLz+hQ&#10;M9PJn8lGMWhYFxmjJzZypUBwQm0UX04aVtlGgawr+f+H+gcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBLe7EXjQIAACsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAaIi+s3wAAAAsBAAAPAAAAAAAAAAAAAAAAAOcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;">
                 <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01D322BC" wp14:editId="1BE82625">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3227705</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1282065</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2032000" cy="76200"/>
@@ -6715,51 +6896,51 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst>
                           <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="38000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:shape id="Rak pilkoppling 1" style="position:absolute;margin-left:254.15pt;margin-top:100.95pt;width:160pt;height:6pt;flip:x y;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokeweight="2pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwnYJHAQIAAA8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6Lc6XS7sKyqne6hZeGA&#10;YMXycXbzMRMpk0RO2mn/PXamlALigphDZMex/fz85u7+MHixN5hdDK28ms2lMEFF7ULXyi+fH17c&#10;SpELBA0+BtPKo8nyfvX82d2YlmYR++i1QUFFQl6OqZV9KWnZNFn1ZoA8i8kECtqIAxRysWs0wkjV&#10;B98s5vObZoyoE0ZlcqbbzRSUq1rfWqPKR2uzKcK3krCVemI9t3w2qztYdgipd+oEA/4BxQAuUNNz&#10;qQ0UEDt0f5QanMKYoy0zFYcmWuuUqTPQNFfz36Z56iGZOguRk9OZpvz/yqoP+3V4RKJhTHmZ0yPy&#10;FAeLg7DepXe0U1mtr2xxjDCLQyXweCbQHIpQdLmYX9NSiGdFsdc3ZDPBzVSQkxPm8tbEQbDRylwQ&#10;XNeXdQyBVhVxagH797lMiT8SODnEB+d93ZgPYqR2r17WZkDCsR4K9R2SprKhkwJ8R4pUBSvqHL3T&#10;nM6FMnbbtUexB1ZF/U44f3nGvTeQ++ldDU16KeD8m6BFOSaSdEEHofPmVMIHbmGq9mgMduKuGHzq&#10;9Si2foefgCAScIauHdPAnFWHhMkjVQ9j+eZKXzXARP8NON+DTz1MMK9vOXsi7zRn3cAZQ/Uu4DU/&#10;F8/WNupj1UO9J9XV96c/hGV96ZN9+R+vvgMAAP//AwBQSwMEFAAGAAgAAAAhAPxuTPbfAAAACwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOhDAQhu8mvkMzJl6M2wJZLUjZmE304gn04LHQEYh0irS7&#10;i29v9+Qe558v/3xT7lY7sSMufnSkINkIYEidMyP1Cj7eX+4lMB80GT05QgW/6GFXXV+VujDuRDUe&#10;m9CzWEK+0AqGEOaCc98NaLXfuBkp7r7cYnWI49Jzs+hTLLcTT4V44FaPFC8Mesb9gN13c7AKfupX&#10;m2T7z+yxlg7zu/6tkdtWqdub9fkJWMA1/MNw1o/qUEWn1h3IeDYp2AqZRVRBKpIcWCRkek7amCRZ&#10;Drwq+eUP1R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMJ2CRwECAAAPBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/G5M9t8AAAALAQAADwAA&#10;AAAAAAAAAAAAAABbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" w14:anchorId="4240BBE1">
                 <v:stroke endarrow="block"/>
                 <v:shadow on="t" color="black" opacity="24903f" offset="0,.55556mm" origin=",.5"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="340C1FFC" wp14:editId="5033DD20">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>5272405</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1240155</wp:posOffset>
                 </wp:positionV>
@@ -7120,51 +7301,51 @@
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst>
                           <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="38000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:shape id="Rak pilkoppling 1" style="position:absolute;margin-left:322.4pt;margin-top:153.15pt;width:94pt;height:6.5pt;flip:x;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokeweight="2pt" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDt0UfOAAIAAAUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG2hqFRN99CycECw&#10;2gVxnjp2YsmxrfG0af+esdMtBcQFkYPlsT1v3rx5Wd+deieOGpMNvpazyVQK7VVorG9r+e3r/aul&#10;FInAN+CC17U86yTvNi9frIe40vPQBddoFAzi02qIteyI4qqqkup0D2kSovZ8aQL2QBxiWzUIA6P3&#10;rppPp2+rIWATMSidEp/uxku5KfjGaEVfjEmahKslc6OyYln3ea02a1i1CLGz6kID/oFFD9Zz0SvU&#10;DgjEAe0fUL1VGFIwNFGhr4IxVunSA3czm/7WzVMHUZdeWJwUrzKl/werPh+3/gFZhiGmVYoPmLs4&#10;GeyFcTZ+5JmWvpipOBXZzlfZ9ImE4sPZ7N3r5ZTVVXy3nC8WRdZqhMlwERN90KEXeVPLRAi27Wgb&#10;vOcBBRxLwPFTIibCic8JOdmHe+tcmZPzYqjlfPGmFAO2i3FAXLePDcP6VgpwLftQERbWKTjb5PQM&#10;lLDdbx2KI2QvlC+Pn8v98izX3kHqxnflanQJgXXvfSPoHNnIhBZ86/QFwvlcQhfHcRs5CAfS+NQ1&#10;g9i7Az4CU2TimXpjswxs3zFgO+aWSoSBvlvqyuSz0H8jns/BxQ5Gmln/Z9UvfZbOrhxKdEOv+jnu&#10;vNuH5lxcUM7Za+X95b/IZr6NeX/7925+AAAA//8DAFBLAwQUAAYACAAAACEAH623t90AAAALAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPS07DMBCG90jcwRokNhW101RRSeNUCMQB+jiAG7uJFXscxW4S&#10;OD3DCpb/Q/98Ux0W79hkxmgDSsjWApjBJmiLrYTL+fNlBywmhVq5gEbCl4lwqB8fKlXqMOPRTKfU&#10;MhrBWCoJXUpDyXlsOuNVXIfBIGW3MHqVSI4t16Oaadw7vhGi4F5ZpAudGsx7Z5r+dPcStIjTuc+P&#10;2WruG//hvu20mq2Uz0/L2x5YMkv6K8MvPqFDTUzXcEcdmZNQbLeEniTkosiBUWOXb8i5kpO95sDr&#10;iv//of4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7dFHzgACAAAFBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAH623t90AAAALAQAADwAAAAAA&#10;AAAAAAAAAABaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" w14:anchorId="5CAC23AF">
                 <v:stroke endarrow="block"/>
                 <v:shadow on="t" color="black" opacity="24903f" offset="0,.55556mm" origin=",.5"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D3B1091" wp14:editId="4DF7445F">
             <wp:extent cx="4882790" cy="2847975"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="922669921" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, programvara, nummer&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -7336,101 +7517,101 @@
         </w:rPr>
         <w:t xml:space="preserve"> igen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="669E5DE2" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Skriv ut etikett och säkerställ att informationen på den stämmer. Fäst på sprutan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6484940C" w14:textId="336B5734" w:rsidR="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc223503855"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc240010079"/>
       <w:r>
         <w:t>Justering av redan förberedd patientdos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="5E4AA929" w14:textId="19DA6A4D" w:rsidR="00CB1C7D" w:rsidRPr="00CB1C7D" w:rsidRDefault="00CB1C7D" w:rsidP="00CB1C7D">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="383F0546">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="3C044650">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Om</w:t>
       </w:r>
       <w:r w:rsidRPr="383F0546">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> även patientvikten behöver ändras, se</w:t>
       </w:r>
       <w:r w:rsidRPr="008E218B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Bilaga_B_–" w:history="1">
         <w:r w:rsidRPr="00350E55">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Bilaga B</w:t>
         </w:r>
         <w:r w:rsidRPr="00350E55">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4D306E3E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
@@ -7448,51 +7629,65 @@
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">och därefter </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>Återkalibrera dos</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i menylisten högst upp.</w:t>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>menylisten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> högst upp.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56023137" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Välj aktuell patient och klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
@@ -7705,51 +7900,69 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00A3488A" w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Fyll i hur mycket aktivitet som ska ges till patienten i fältet </w:t>
       </w:r>
       <w:r w:rsidR="00A3488A" w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Krävd (MBq)</w:t>
+        <w:t>Krävd (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A3488A" w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>MBq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A3488A" w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A3488A" w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001E43E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00A3488A" w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Glöm inte att lägga till aktivitet för att kompensera för det som fastnar i sprutan.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
@@ -8129,54 +8342,54 @@
         </w:rPr>
         <w:t xml:space="preserve"> igen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ABBDB8E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Skriv ut etikett och säkerställ att informationen på den stämmer. Fäst på sprutan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13E2DA3D" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc223503856"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc240010080"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Skriva ut sprutetikett i efterhand</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="00DB0F2F" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">OBS! För att få med all korrekt information på etiketten måste detta göras </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>innan</w:t>
@@ -8545,63 +8758,63 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2034EDEA" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Skriv ut etikett och säkerställ att informationen på den stämmer. Fäst på sprutan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2997F77C" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Administrera_patientdos"/>
       <w:bookmarkStart w:id="27" w:name="_Förbereda_”Ad-Hoc_dos”"/>
-      <w:bookmarkStart w:id="28" w:name="_Toc223503857"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc197523942"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc197523942"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc240010081"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Förbereda ”Ad-Hoc dos” (spruta utan patientinfo)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="45FE22D8" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
@@ -8634,55 +8847,63 @@
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="418B874B" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2250"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3488A">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Scanna kitflaskan. </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Scanna</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kitflaskan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20D22562" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2250"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D183F0B" wp14:editId="66375A5E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -8713,51 +8934,51 @@
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst>
                           <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="35000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:oval id="Ellips 1" style="position:absolute;margin-left:166.15pt;margin-top:79.9pt;width:57pt;height:22.5pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#c00000" strokeweight="1.5pt" w14:anchorId="426B0966" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLe7EXjQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2kydoGdYogRYcB&#10;RVssHXpmZCkWIEuapMTpfv1I2U2ydadhOTikSD0+fun6Zt8atpMhamcrPjorOZNWuFrbTcW/P999&#10;uuQsJrA1GGdlxV9l5Dfzjx+uOz+TY9c4U8vAEMTGWecr3qTkZ0URRSNbiGfOS4tG5UILCdWwKeoA&#10;HaK3phiX5eeic6H2wQkZI57e9kY+z/hKSZEelYoyMVNx5JbyN+Tvmr7F/BpmmwC+0WKgAf/AogVt&#10;MegB6hYSsG3Q76BaLYKLTqUz4drCKaWFzDlgNqPyj2xWDXiZc8HiRH8oU/x/sOJht/JPAcvQ+TiL&#10;KFIWexVa+kd+bJ+L9XooltwnJvDwYnx+VWJJBZrGl9OLaS5mcbzsQ0xfpGsZCRWXxmgfKR2Ywe4+&#10;JoyJ3m9edGzdnTYmt8RY1uE8XZUIywTgZCgDCcXW1xWPdsMZmA2OnEghQ0ZndE3XCSiGzXppAtsB&#10;tn1Z0o86jeF+c6PYtxCb3i+bBjdjCUbmAUKqpLhtkmHV1B1bm234BkhjkoFZrSm/8TlFQQWna5ot&#10;qAWXXnRqciOpgu/IEQJeo3MwvoGeyvmUDgfGfS6Z/YFD1k7oFcfukbR29etToOi5edGLO4253kNM&#10;TxBwwJEaLm16xI8yDivtBomzxoWffzsnf5w7tHLW4cJgF35sIUjOzFeLE3k1mkwQNmVlMr0YU/qn&#10;lvWpxW7bpcPmjPB58CKL5J/Mm6iCa19wtxcUFU1gBcbu+z0oy9QvMr4OQi4W2Q23ykO6tysvCJzq&#10;Sl1+3r9A8MMkJhzhB/e2XO+msfelm9YttskpnUf1WFcsPim4kbkNw+tBK3+qZ6/jGzf/BQAA//8D&#10;AFBLAwQUAAYACAAAACEA2zpBrN8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VIXCrqkKRRCHEqVAk4cKJF6tWNlyQiXke224S/ZznBcWeeZmfq7WJHcUEfBkcK7tcJCKTWmYE6&#10;BR+H57sSRIiajB4doYJvDLBtrq9qXRk30zte9rETHEKh0gr6GKdKytD2aHVYuwmJvU/nrY58+k4a&#10;r2cOt6NMk6SQVg/EH3o94a7H9mt/tgpeyuO0y+bV63Gji3mFiz9QeFPq9mZ5egQRcYl/MPzW5+rQ&#10;cKeTO5MJYlSQZWnGKBubB97ARJ4XrJwUpElegmxq+X9D8wMAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBLe7EXjQIAACsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDbOkGs3wAAAAsBAAAPAAAAAAAAAAAAAAAAAOcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;">
                 <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7492AC06" wp14:editId="39DE6741">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2941955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2395855</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="790575" cy="333375"/>
@@ -8788,51 +9009,51 @@
                           <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="35000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:oval id="Ellips 1" style="position:absolute;margin-left:231.65pt;margin-top:188.65pt;width:62.25pt;height:26.25pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#006298" strokeweight="1.5pt" w14:anchorId="26CB66D9" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANZXh/hQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5fSQtLZeKFFUgpkkI&#10;0MrE86ljN5Yc27PdpuzX7xwntN3gaVoenHPzd+6+ut61hm1liNrZio9OSs6kFa7Wdl3xH893Xy44&#10;iwlsDcZZWfFXGfn1/POnq87P5Ng1ztQyMASxcdb5ijcp+VlRRNHIFuKJ89KiUrnQQkI2rIs6QIfo&#10;rSnGZXlWdC7UPjghY0Tpba/k84yvlBTpUakoEzMVx9hSPkM+V3QW8yuYrQP4RoshDPiHKFrQFp3u&#10;oW4hAdsE/Q6q1SK46FQ6Ea4tnFJayJwDZjMq/8pm2YCXORcsTvT7MsX/Bysetkv/FLAMnY+ziCRl&#10;sVOhpT/Gx3a5WK/7YsldYgKF55fl9HzKmUDVKX5II0pxuOxDTF+laxkRFZfGaB8pHZjB9j6m3vrN&#10;isTW3WljckuMZR3OE/rArgnAyVAGEpKtryse7ZozMGscOZFChozO6JquE1AM69WNCWwL1PbybHx5&#10;MQT3hxn5voXY9HZZNZgZSzAyDxCGSozbJBmWTd2xldmE74BhTEr8OKs15Tc+HRicrmnWoCq49KJT&#10;kxtJFfwguIxBcjC+gT6U0ylh9QUacsml3ceQuaPwikP3iFq5+vUpkHdyyqIXdxpzvYeYniDggKMQ&#10;lzY94qGMw0q7geKsceHXR3Kyx7lDLWcdLgx24ecGguTMfLM4kZejyQRhU2Ym0/MxpX+sWR1r7Ka9&#10;cdicUY4uk2SfzBupgmtfcLcX5BVVYAX67vs9MDepX2R8HYRcLLIZbpWHdG+XXhA41ZW6/Lx7geCH&#10;SUw4wg/ubbneTWNvSzetW2ySUzqP6qGuWHxicCNzG4bXg1b+mM9Whzdu/hsAAP//AwBQSwMEFAAG&#10;AAgAAAAhAFZc3W/hAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ1Ka&#10;NMSp+BES5YIoCK5uvCQR8TqK3STl6VlOcNvRfJqdKTaz7cSIg28dKbhcRCCQKmdaqhW8vT5cZCB8&#10;0GR05wgVHNHDpjw9KXRu3EQvOO5CLTiEfK4VNCH0uZS+atBqv3A9EnufbrA6sBxqaQY9cbjtZBxF&#10;K2l1S/yh0T3eNVh97Q5Wwe3T9/YYSzv30cf7o5/8uL5fPit1fjbfXIMIOIc/GH7rc3UoudPeHch4&#10;0SlYrpKEUQVJmvLBxFWW8pg9W/E6A1kW8v+G8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQANZXh/hQIAACsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBWXN1v4QAAAAsBAAAPAAAAAAAAAAAAAAAAAN8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;">
                 <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="242BF2DF" wp14:editId="685F1006">
             <wp:extent cx="4692763" cy="2933700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="476747741" name="Bildobjekt 4" descr="En bild som visar text, skärmbild, Teckensnitt, nummer&#10;&#10;AI-genererat innehåll kan vara felaktigt.">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46A5E0F8-A315-97C7-466F-A391B1801C2B}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
@@ -9040,51 +9261,65 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>I den röda cirkeln i bilden ovan står vilken aktivitet som behöver dras upp för att aktiviteten ska vara korrekt vid injektionstiden. För att kompensera för det som fastnar i sprutan, lägg till 10% extra av den aktivitet som ska dras upp.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78FE00E4" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Om sprutan behöver spädas klicka på rullisten för spädningsvätska och skanna NaCl-flaskan. Skriv in totala slutvolymen (blå cirkel).</w:t>
+        <w:t xml:space="preserve">Om sprutan behöver spädas klicka på rullisten för spädningsvätska och skanna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>NaCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>-flaskan. Skriv in totala slutvolymen (blå cirkel).</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43752B41" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -9536,51 +9771,51 @@
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst>
                           <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="35000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:oval id="Ellips 1" style="position:absolute;margin-left:332.9pt;margin-top:129.15pt;width:16.5pt;height:15pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#c00000" strokeweight="1pt" w14:anchorId="2AC7E3BE" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAizKq1jAIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvGjEMfp+0/xDlfb2DwrqiHhWi6jSp&#10;aqvSqc8ml+Mi5eIsCRzdr58dKLB1T9N4OOzY+Wx/tnN1ve2s2OgQDbpKDs5KKbRTWBu3quT359tP&#10;X6SICVwNFp2u5KuO8nr68cNV7yd6iC3aWgdBIC5Oel/JNiU/KYqoWt1BPEOvHRkbDB0kUsOqqAP0&#10;hN7ZYliWn4seQ+0DKh0jnd7sjHKa8ZtGq/TQNFEnYStJuaX8Dfm75G8xvYLJKoBvjdqnAf+QRQfG&#10;UdAD1A0kEOtg3kF1RgWM2KQzhV2BTWOUzjVQNYPyj2oWLXidayFyoj/QFP8frLrfLPxjIBp6HyeR&#10;RK5i24SO/yk/sc1kvR7I0tskFB0Oy8vxmChVZBpcluMyk1kcL/sQ01eNnWChktpa4yOXAxPY3MVE&#10;Mcn7zYuPHd4aa3NLrBM94Q4vCFYooMloLCQSO19XMrqVFGBXNHIqhQwZ0ZqarzNQDKvl3AaxAWr7&#10;vOQfd5rC/ebGsW8gtju/bNq7WccwOg8QpcoKrpMOi7buxdKuwxNQGqMMLGrD9Q3POQopNF3jbCEt&#10;YHoxqc2NZAbfJccIdI3PwfoWdqmcE5uHjHe15OwPOWTtJL3i2D2Wlli/PgaOnpsXvbo1VOsdxPQI&#10;gQacUqOlTQ/0aSwS07iXpGgx/PzbOfvT3JFVip4WhrrwYw1BS2G/OZrIy8FoRLApK6PxxZDLP7Us&#10;Ty1u3c2RmjOg58GrLLJ/sm9iE7B7od2ecVQygVMUe9fvvTJPu0Wm10Hp2Sy70VZ5SHdu4RWDM6/c&#10;5eftCwS/n8REI3yPb8v1bhp3vnzT4WydsDF5VI+8Evms0EbmNuxfD175Uz17Hd+46S8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQBzLDLk3QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;ZCRuLGXQKpSmEwLBDaF1e4Cs8ZqKxqmabGvfHnOCoz//+v252sx+EGecYh9Iw/0qA4HUBttTp2G/&#10;e79TIGIyZM0QCDUsGGFTX19VprThQls8N6kTXEKxNBpcSmMpZWwdehNXYUTi3TFM3iQep07ayVy4&#10;3A9ynWWF9KYnvuDMiK8O2+/m5DXs9n6M7pE+2m77po5fS740n7nWtzfzyzOIhHP6C8OvPqtDzU6H&#10;cCIbxaChKHJWTxrWuXoAwYniSTE5MFFMZF3J/z/UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAizKq1jAIAACsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBzLDLk3QAAAAsBAAAPAAAAAAAAAAAAAAAAAOYEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAA8AUAAAAA&#10;">
                 <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18D17D6F" wp14:editId="37C5B9EE">
             <wp:extent cx="3652717" cy="2686050"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:docPr id="1316769935" name="Bildobjekt 1" descr="En bild som visar text, elektronik, skärmbild, programvara&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -9734,60 +9969,60 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F451CA8" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="196947B4" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Administrera_patientdos_1"/>
-      <w:bookmarkStart w:id="31" w:name="_Toc223503858"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc240010082"/>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Administrera patientdos</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="76F082CE" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>OBS! Påbörja inte detta steg innan patientens dos är färdigförberedd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03D6FE71" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
@@ -10012,61 +10247,85 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Korrigera aktiviteten vid behov (ska normalt inte behövas)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ADEB37B" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om du vill mäta restaktiviteten direkt, gör detta enligt avsnitt </w:t>
+        <w:t xml:space="preserve">Om du vill mäta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>restaktiviteten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> direkt, gör detta enligt avsnitt </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Mäta_restaktivitet" w:history="1">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Mäta restaktivitet</w:t>
-        </w:r>
+          <w:t xml:space="preserve">Mäta </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00A3488A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>restaktivitet</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>. Detta kan även göras i ett senare skede.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C982364" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
@@ -10113,51 +10372,69 @@
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> för att stänga fönstret.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13928587" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">(Om det kommer upp en fråga om du har mätt restaktivitet, svara nej genom att klicka på </w:t>
+        <w:t xml:space="preserve">(Om det kommer upp en fråga om du har mätt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>restaktivitet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, svara nej genom att klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D302299" wp14:editId="7AAC0E63">
             <wp:extent cx="183334" cy="171111"/>
             <wp:effectExtent l="0" t="0" r="7620" b="635"/>
             <wp:docPr id="1514818764" name="Bildobjekt 2" descr="Image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6" descr="Image"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -10177,82 +10454,105 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="187660" cy="175148"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>. Om man svarar ja avslutas undersökningen och det går inte att lägga in restaktivitet i efterhand.)</w:t>
+        <w:t xml:space="preserve">. Om man svarar ja avslutas undersökningen och det går inte att lägga in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>restaktivitet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i efterhand.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5454ECF7" w14:textId="77777777" w:rsidR="000D37EC" w:rsidRDefault="000D37EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Mäta_restaktivitet"/>
       <w:bookmarkStart w:id="33" w:name="_Toc197523943"/>
       <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7719497B" w14:textId="0AC8CC5E" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc223503859"/>
-[...1 lines deleted...]
-        <w:t>Mäta restaktivitet</w:t>
+      <w:bookmarkStart w:id="34" w:name="_Toc240010083"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:t xml:space="preserve">Mäta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:t>restaktivitet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2024F1CA" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Om du inte redan har patienten öppen i administreringsfönstret: Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
@@ -10366,57 +10666,89 @@
     </w:p>
     <w:p w14:paraId="3092EC0A" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">I fältet </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Aktivitet (MBq) </w:t>
-[...5 lines deleted...]
-        <w:t>står nu vilken aktivitet patienten har fått (restaktiviteten har dragits bort).</w:t>
+        <w:t>Aktivitet (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>MBq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>står nu vilken aktivitet patienten har fått (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>restaktiviteten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> har dragits bort).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F75FB40" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Bocka i ”lagra avfall” och släng sprutan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C3481E5" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -10528,105 +10860,137 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="161596" cy="161596"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A787FF" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc223503860"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc240010084"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Vilken aktivitet har patienten fått?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="76191255" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>På följande sätt kan man se vilken aktivitet dagens patienter har fått vid injektionstiden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE138C5" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">När eftermätningen är utförd, men innan du stänger administreringsfönstret, visas i fältet </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Aktivitet (MBq) </w:t>
-[...5 lines deleted...]
-        <w:t>vilken aktivitet patienten har fått (restaktiviteten har dragits bort).</w:t>
+        <w:t>Aktivitet (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>MBq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>vilken aktivitet patienten har fått (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>restaktiviteten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> har dragits bort).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D4BBB00" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Om du hunnit stänga administrerings-fönstret kan du se aktiviteten så här:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D51DC40" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
@@ -10812,51 +11176,51 @@
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst>
                           <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="35000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:roundrect id="Rektangel: rundade hörn 6" style="position:absolute;margin-left:267.65pt;margin-top:26.6pt;width:67.5pt;height:28.5pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="red" arcsize="10923f" w14:anchorId="4873A7F8" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfKBfzjwIAACwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvGjEMfp+0/xDlfT2g0LWoR4VaMU2q&#10;WlQ69dnkctxJuThzAkf36+fkjkLXPU3j4bBj57P92c71zb4xYqfJ12hzOTwbSKGtwqK2m1z+eF58&#10;uZTCB7AFGLQ6l6/ay5vZ50/XrZvqEVZoCk2CQayfti6XVQhummVeVboBf4ZOWzaWSA0EVmmTFQQt&#10;ozcmGw0GF1mLVDhCpb3n07vOKGcJvyy1Co9l6XUQJpecW0hfSt91/Gaza5huCFxVqz4N+IcsGqgt&#10;B32DuoMAYkv1B6imVoQey3CmsMmwLGulUw1czXDwRzWrCpxOtTA53r3R5P8frHrYrdySmIbW+aln&#10;MVaxL6mJ/5yf2CeyXt/I0vsgFB9eTr6OJkypYtP5xfCKZUbJjpcd+fBNYyOikEvCrS2euCGJJ9jd&#10;+9D5H/xiQIuL2pjUFGNFm8uryWjCMYBHozQQWGxckUtvN1KA2fDMqUAJ0aOpi3g74njarG8NiR1w&#10;3xeLAf/67N65xdB34KvOL5l6N2MjjE4TxJkmMrZB06oqWrE2W3oCTmOcgEVRxwJH5zEKKzxek2Rh&#10;jTC81KFKnYwUfkguIvC1eA7GVdClcj6Jhx0/fS2JWzzkkLST9LJj+6K0xuJ1STF66p53alFzrffg&#10;wxKIJ5xT460Nj/wpDTLR2EtSVEi//nYe/Xnw2CpFyxvDXfi5BdJSmO+WR/JqOB4zbEjKmKcjln9q&#10;WZ9a7La5RW7OkN8Hp5IY/YM5iCVh88LLPY9R2QRWceyu371yG7pN5udB6fk8ufFaOQj3duVUBI+8&#10;xi4/71+AXD+KgWf4AQ/bxcS/H8bON960ON8GLOs0qUdemfyo8EqmNvTPR9z5Uz15HR+52W8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDjXHMZ3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3&#10;SPyDNUjsqJ2UPghxqgqJsKtKQKzdZEii2uModtvw90xXsJvH0Z0z+WZyVpxxDL0nDclMgUCqfdNT&#10;q+Hz4/VhDSJEQ42xnlDDDwbYFLc3uckaf6F3PFexFRxCITMauhiHTMpQd+hMmPkBiXfffnQmcju2&#10;shnNhcOdlalSS+lMT3yhMwO+dFgfq5PTsH4sJ1v2TzuV7HfVmy+3X6vjXuv7u2n7DCLiFP9guOqz&#10;OhTsdPAnaoKwGhbzxZzRa5GCYGC5Ujw4MJmoFGSRy/8vFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAXygX848CAAAsBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA41xzGd4AAAAKAQAADwAAAAAAAAAAAAAAAADpBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAPQFAAAAAA==&#10;">
                 <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16E9F293" wp14:editId="280BA63B">
             <wp:extent cx="5669915" cy="937260"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:docPr id="887936647" name="Bildobjekt 4" descr="En bild som visar text, skärmbild, Teckensnitt, linje&#10;&#10;AI-genererat innehåll kan vara felaktigt.">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{775DEF40-916A-49A8-01B6-B4205E230EB6}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
@@ -10879,59 +11243,59 @@
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId31"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5669915" cy="937260"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA51819" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc223503861"/>
-      <w:bookmarkStart w:id="37" w:name="_Toc197523944"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc197523944"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc240010085"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Avbruten injektion</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="519A4C33" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Injektion av en redan förberedd patientdos som av någon anledning inte blir av eller tvingas avbrytas (utan att radiofarmaka ges till patient) hanteras enligt följande:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="276A278E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -11283,58 +11647,58 @@
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> automatiskt, släng sprutan enligt </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Avfallshantering" w:history="1">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Avfallshantering</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56256590" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc223503862"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc240010086"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Extravas</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>ering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="73B6169B" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Vid extravasering utförs alla arbetsmoment precis som vanligt i IBC-NM. Om man behöver ge extra aktivitet för att genomföra undersökningen kan man lägga till en undersökning på patienten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B8E3B96" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
@@ -11539,95 +11903,95 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0B4C867A" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Skriv anmärkning om varför ny spruta ges. </w:t>
       </w:r>
       <w:bookmarkStart w:id="39" w:name="_Toc197523934"/>
       <w:bookmarkStart w:id="40" w:name="_Toc197523937"/>
     </w:p>
     <w:p w14:paraId="11CFA4C7" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Hantering_av_patient-"/>
-      <w:bookmarkStart w:id="42" w:name="_Toc223503863"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc240010087"/>
       <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Hantering av patient</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>- och/eller undersökningsinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="65F13172" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Nedan listas hur man lägger in patient manuellt, samt några olika ändringar man kan behöva göra, ex. lägga till längd/vikt, ändra tid, undersökningstyp eller ordinerad dos (om patienten är gravid).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7102C35E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Lägga_in_undersökning"/>
-      <w:bookmarkStart w:id="44" w:name="_Toc223503864"/>
-      <w:bookmarkStart w:id="45" w:name="_Hlk216264495"/>
+      <w:bookmarkStart w:id="44" w:name="_Hlk216264495"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc240010088"/>
       <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Lägga in undersökning manuellt</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p w14:paraId="120DEF01" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Om patienten redan finns i IBC-NM:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B96A499" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
@@ -12133,55 +12497,55 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="213750" cy="180000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> för att lägga till undersökning. Fyll i undersökning och tid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26C10841" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="_Ändra_undersökningstyp_1"/>
-      <w:bookmarkStart w:id="47" w:name="_Toc223503865"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc240010089"/>
       <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Ändra undersökningstyp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="56666680" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
@@ -12365,51 +12729,65 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ändra undersökningstyp </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C180558" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Om Planerad dos är 0 visas ett rött kryss och det går inte att boka om undersökningen. Skriv då 1 (MBq) i denna ruta. Dosen kommer beräknas om korrekt när patienten fått en vikt inskriven.</w:t>
+        <w:t>Om Planerad dos är 0 visas ett rött kryss och det går inte att boka om undersökningen. Skriv då 1 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>MBq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>) i denna ruta. Dosen kommer beräknas om korrekt när patienten fått en vikt inskriven.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5091E286" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
@@ -12436,55 +12814,55 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="161596" cy="161596"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07AC1B8E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_Lägg_till/ändra_patientens"/>
-      <w:bookmarkStart w:id="49" w:name="_Toc223503866"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc240010090"/>
       <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Lägg till/ändra patientens längd/vikt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="70A9C723" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>PACS</w:t>
       </w:r>
     </w:p>
@@ -12531,51 +12909,79 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>IBC-NM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21045043" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Ifall överföringen från Sectra inte gått som den ska kan ändringar av längd/vikt behöva manuellt uppdateras i IBC-NM. Gör då såhär:</w:t>
+        <w:t xml:space="preserve">Ifall överföringen från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sectra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inte gått som den ska kan ändringar av längd/vikt behöva manuellt uppdateras i IBC-NM. Gör då </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>såhär</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D87E4BE" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
@@ -12788,56 +13194,56 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C820583" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Godkänn eventuella ändringar av dosen (systemet räknar om till rätt dos vid viktbaserad dosering). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="031A66BC" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="50" w:name="_Ändra_bokad_tid"/>
       <w:bookmarkStart w:id="51" w:name="_Toc197523935"/>
-      <w:bookmarkStart w:id="52" w:name="_Toc223503867"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc240010091"/>
       <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Ändra injektionstid</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="26E3DC3E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Om en patient ex. kommer sent eller man av någon annan anledning behöver ändra tiden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E84F4DF" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
@@ -12916,91 +13322,96 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="222394" cy="228748"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> för att komma till listan med planerade sprutor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7040376F" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
+    <w:p w14:paraId="7040376F" w14:textId="77777777" w:rsidR="00DD4335" w:rsidRDefault="00A3488A" w:rsidP="004F679B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Välj aktuell patient i listan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9B8373" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
+    <w:p w14:paraId="6A9B8373" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="004F679B" w:rsidRDefault="00A3488A" w:rsidP="004F679B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3488A">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A3488A">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F679B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Scanna</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004F679B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kitflaskan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F679B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B0EC2CB" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2250"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -13039,51 +13450,51 @@
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst>
                           <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="35000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:oval id="Ellips 2" style="position:absolute;margin-left:269.9pt;margin-top:83.7pt;width:13.5pt;height:15pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#c00000" strokeweight="1.5pt" w14:anchorId="375AB8B4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBI7Gt7iQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+5qEwrqihgqBOk2q&#10;2qp06vPhOMSSY3u2IXR//e6cFNjY0zQewp3v/N13v3xzu28120kflDUlLy5yzqQRtlJmU/LvL3ef&#10;vnAWIpgKtDWy5G8y8NvZxw83nZvKkW2srqRnCGLCtHMlb2J00ywLopEthAvrpEFjbX0LEVW/ySoP&#10;HaK3Ohvl+eess75y3goZAp4ueyOfJfy6liI+1nWQkemSI7eYvj591/TNZjcw3XhwjRIDDfgHFi0o&#10;g0EPUEuIwLZenUG1SngbbB0vhG0zW9dKyJQDZlPkf2SzasDJlAsWJ7hDmcL/gxUPu5V78liGzoVp&#10;QJGy2Ne+pX/kx/apWG+HYsl9ZAIPi6tiPMGSCjQV1/kkT8XMjpedD/GrtC0joeRSa+UCpQNT2N2H&#10;iDHR+92Ljo29U1qnlmjDugEXQwBORq0hoti6quTBbDgDvcGRE9EnyGC1qug6AQW/WS+0ZzvAti9y&#10;+lGnMdxvbhR7CaHp/ZJpcNOGYGQaIKRKit1G6VdN1bG13vpnQBrjBMwqRfmNLikKKjhdk2RBzdv4&#10;qmKTGkkVPCNHCHiNzkG7Bnoql1jNA+M+l8T+wCFpJ/SyY/dIWtvq7clT9NS84MSdwlzvIcQn8Djg&#10;SA2XNj7ip9YWK20HibPG+p9/Oyd/nDu0ctbhwmAXfmzBS870N4MTeV2MxwgbkzKeXI0o/VPL+tRi&#10;tu3CYnMKfB6cSCL5R/0u1t62r7jbc4qKJjACY/f9HpRF7BcZXwch5/PkhlvlIN6blRMETnWlLr/s&#10;X8G7YRIjjvCDfV+us2nsfemmsfNttLVKo3qsKxafFNzI1Ibh9aCVP9WT1/GNm/0CAAD//wMAUEsD&#10;BBQABgAIAAAAIQDwRJ5P3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;KupAiduGOBWqBBw40SL16sbbJCJeR7bbhL9nOcFxZ0azb8rN5HpxwRA7Txru5xkIpNrbjhoNn/uX&#10;uxWImAxZ03tCDd8YYVNdX5WmsH6kD7zsUiO4hGJhNLQpDYWUsW7RmTj3AxJ7Jx+cSXyGRtpgRi53&#10;vXzIMiWd6Yg/tGbAbYv11+7sNLyuDsN2Mc7eDrlR4wynsKf4rvXtzfT8BCLhlP7C8IvP6FAx09Gf&#10;yUbRa8gXa0ZPbKjlIwhO5EqxcmRlzYqsSvl/Q/UDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEASOxre4kCAAArBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA8ESeT94AAAALAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;">
                 <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71CDF562" wp14:editId="054BA14C">
             <wp:extent cx="228600" cy="228600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="565359072" name="Bildobjekt 1"/>
@@ -13444,78 +13855,134 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="161596" cy="161596"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EEFC7FD" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Ändra_undersökningstyp"/>
       <w:bookmarkStart w:id="54" w:name="_Ändra_ordinerad_aktivitet"/>
       <w:bookmarkStart w:id="55" w:name="_Toc197523936"/>
-      <w:bookmarkStart w:id="56" w:name="_Toc223503868"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc240010092"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Ändra ordinerad aktivitet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="7FD82021" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">För patienter som är gravida eller vid undersökningar där olika dos kan ges. För exempelvis sentinel node bröst utan bildtagning ligger 20 MBq inne som standarddos och då måste man ändra dosen manuellt om patienten ska ges 120 MBq (se Bilaga A – Undersökningar med särskild hantering). </w:t>
+        <w:t xml:space="preserve">För patienter som är gravida eller vid undersökningar där olika dos kan ges. För exempelvis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>sentinel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>node</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bröst utan bildtagning ligger 20 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>MBq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inne som standarddos och då måste man ändra dosen manuellt om patienten ska ges 120 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>MBq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (se Bilaga A – Undersökningar med särskild hantering). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21558F7F" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Alternativ 1 – ändra i dispenseringsfönstret:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A6EB833" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
@@ -13608,55 +14075,63 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Välj aktuell patient i listan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5050669F" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2250"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3488A">
-[...3 lines deleted...]
-        <w:t>Scanna kitflaskan.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Scanna</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kitflaskan.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377DB71B" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2250"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
@@ -13697,51 +14172,51 @@
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst>
                           <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="35000"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:oval id="Ellips 2" style="position:absolute;margin-left:249.75pt;margin-top:88.6pt;width:13.5pt;height:15pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#c00000" strokeweight="1.5pt" w14:anchorId="145B2867" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBI7Gt7iQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+5qEwrqihgqBOk2q&#10;2qp06vPhOMSSY3u2IXR//e6cFNjY0zQewp3v/N13v3xzu28120kflDUlLy5yzqQRtlJmU/LvL3ef&#10;vnAWIpgKtDWy5G8y8NvZxw83nZvKkW2srqRnCGLCtHMlb2J00ywLopEthAvrpEFjbX0LEVW/ySoP&#10;HaK3Ohvl+eess75y3goZAp4ueyOfJfy6liI+1nWQkemSI7eYvj591/TNZjcw3XhwjRIDDfgHFi0o&#10;g0EPUEuIwLZenUG1SngbbB0vhG0zW9dKyJQDZlPkf2SzasDJlAsWJ7hDmcL/gxUPu5V78liGzoVp&#10;QJGy2Ne+pX/kx/apWG+HYsl9ZAIPi6tiPMGSCjQV1/kkT8XMjpedD/GrtC0joeRSa+UCpQNT2N2H&#10;iDHR+92Ljo29U1qnlmjDugEXQwBORq0hoti6quTBbDgDvcGRE9EnyGC1qug6AQW/WS+0ZzvAti9y&#10;+lGnMdxvbhR7CaHp/ZJpcNOGYGQaIKRKit1G6VdN1bG13vpnQBrjBMwqRfmNLikKKjhdk2RBzdv4&#10;qmKTGkkVPCNHCHiNzkG7Bnoql1jNA+M+l8T+wCFpJ/SyY/dIWtvq7clT9NS84MSdwlzvIcQn8Djg&#10;SA2XNj7ip9YWK20HibPG+p9/Oyd/nDu0ctbhwmAXfmzBS870N4MTeV2MxwgbkzKeXI0o/VPL+tRi&#10;tu3CYnMKfB6cSCL5R/0u1t62r7jbc4qKJjACY/f9HpRF7BcZXwch5/PkhlvlIN6blRMETnWlLr/s&#10;X8G7YRIjjvCDfV+us2nsfemmsfNttLVKo3qsKxafFNzI1Ibh9aCVP9WT1/GNm/0CAAD//wMAUEsD&#10;BBQABgAIAAAAIQANxeKB3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;KuoQSNqmcSpUCTj0RIvUqxsvSdR4HdluE/6e5QTHnXmanSk3k+3FFX3oHCl4nCcgkGpnOmoUfB5e&#10;H5YgQtRkdO8IFXxjgE11e1PqwriRPvC6j43gEAqFVtDGOBRShrpFq8PcDUjsfTlvdeTTN9J4PXK4&#10;7WWaJLm0uiP+0OoBty3W5/3FKnhbHoft0zh7P2Y6H2c4+QOFnVL3d9PLGkTEKf7B8Fufq0PFnU7u&#10;QiaIXsHzapUxysZikYJgIktzVk4K0oQVWZXy/4bqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAEjsa3uJAgAAKwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAA3F4oHfAAAACwEAAA8AAAAAAAAAAAAAAAAA4wQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADvBQAAAAA=&#10;">
                 <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CFAEB17" wp14:editId="11199B8A">
             <wp:extent cx="228600" cy="228600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="127211263" name="Bildobjekt 1"/>
@@ -14118,65 +14593,65 @@
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="18F8C139" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A196706" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc223503869"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc240010093"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Lagerhantering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="5B921750" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="000D37EC">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc223503870"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc240010094"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Orderråd och orderhantering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="0E953281" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
@@ -14612,57 +15087,85 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Välj aktuellt farmakon, volym (om kit fylls totala antalet kit i) samt eventuell anmärkning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A43E47" w14:textId="721375C1" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Vid beställning av Xofigo anges behandlingsdatumet</w:t>
+        <w:t xml:space="preserve">Vid beställning av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Xofigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anges behandlingsdatumet</w:t>
       </w:r>
       <w:r w:rsidR="003E2B0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> som leveransdatum och aktivitet 1 MBq (denna siffra spelar ingen roll, men systemet accepterar inte </w:t>
+        <w:t xml:space="preserve"> som leveransdatum och aktivitet 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003E2B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>MBq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003E2B0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (denna siffra spelar ingen roll, men systemet accepterar inte </w:t>
       </w:r>
       <w:r w:rsidR="00A47012">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>0)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F5CFA1" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -14911,55 +15414,55 @@
         </w:rPr>
         <w:t>. Orderform behöver inte skrivas ut.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F95E011" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Nu har status ändrats till väntande.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C1D167" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="009B1299">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Boka_lager_från"/>
-      <w:bookmarkStart w:id="60" w:name="_Toc223503871"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc240010095"/>
       <w:bookmarkEnd w:id="59"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Boka lager från order</w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="7D8B4577" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>När det som beställts har kommit ska det läggas in i IBC-NM:s lager.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F4D965" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -15238,208 +15741,320 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">För generatorer skrivs Parcel ID. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B37AAE2" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>För Xofigo skrivs PO-numret.</w:t>
+        <w:t xml:space="preserve">För </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Xofigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skrivs PO-numret.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71A34749" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Ändra till rätt leverans- och utgångstid. Om du registrerar något radioaktivt fylls även kalibreringstiden (referencetime) i.</w:t>
+        <w:t>Ändra till rätt leverans- och utgångstid. Om du registrerar något radioaktivt fylls även kalibreringstiden (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>referencetime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>) i.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FF2BBA6" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>För SeHCAT fylls 50 dagar från kalibreringstid in manuellt (systemet fyller i 50 dagar från leverans vilket är för kort).</w:t>
+        <w:t xml:space="preserve">För </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>SeHCAT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fylls 50 dagar från kalibreringstid in manuellt (systemet fyller i 50 dagar från leverans vilket är för kort).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E159A29" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Fyll därefter i volym och aktivitet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC7DBFA" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">För generator fylls antalet generatorer och dess </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Mo-aktivitet i (vanligtvis 17200 MBq).</w:t>
+        <w:t xml:space="preserve">Mo-aktivitet i (vanligtvis </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>17200</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>MBq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="574EF1CA" w14:textId="7916748B" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om två flaskor Xofigo </w:t>
+        <w:t xml:space="preserve">Om två flaskor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Xofigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F3D62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">kommer </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ska aktiviteten </w:t>
       </w:r>
       <w:r w:rsidR="004431E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">samt volymen </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>från dessa summeras.</w:t>
       </w:r>
       <w:r w:rsidR="00EB5F62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Det räcker med en etikett. Flaskorna förvaras tillsammans och kan med fördel tejpas ihop.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A9EC8C6" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Inbokning av SeHCAT utförs i dispenseringen. Istället för att skriva in kalibreringsaktivitet utförs mätning av aktiviteten genom att klicka på </w:t>
+        <w:t xml:space="preserve">Inbokning av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>SeHCAT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utförs i dispenseringen. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Istället</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för att skriva in kalibreringsaktivitet utförs mätning av aktiviteten genom att klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="777A5718" wp14:editId="2B6C3B31">
             <wp:extent cx="246646" cy="260350"/>
             <wp:effectExtent l="0" t="0" r="1270" b="6350"/>
             <wp:docPr id="1343166114" name="Bildobjekt 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="497995291" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
@@ -15527,115 +16142,143 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Under Anmärkning skrivs eventuell övrig information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE272F9" w14:textId="18686514" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">För generatorn skrivs NaCl-flaskans batchnummer </w:t>
+        <w:t xml:space="preserve">För generatorn skrivs </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>NaCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-flaskans batchnummer </w:t>
       </w:r>
       <w:r w:rsidR="00227937">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>och gene</w:t>
       </w:r>
       <w:r w:rsidR="007E0195">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ratorns aktivitet </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>in. Detta för att det ska komma med på etiketten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09617DF9" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">För Xofigo skrivs att det är två flaskor samt aktivitet per flaska. </w:t>
+        <w:t xml:space="preserve">För </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Xofigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skrivs att det är två flaskor samt aktivitet per flaska. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C2A5FD1" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>När allt är ifyllt, klicka på bocken och skriv ut en etikett.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00AAD522" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00B64BB3">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc223503872"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc240010096"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Boka lager</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="34BF24BC" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Denna funktion ska endast användas när det inte finns någon order att boka ifrån. I första hand används </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Boka_lager_från" w:history="1">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
@@ -15825,202 +16468,286 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">För generatorer skrivs Parcel ID. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24E1F05B" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>För Xofigo skrivs PO-numret.</w:t>
+        <w:t xml:space="preserve">För </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Xofigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skrivs PO-numret.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ACE9958" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ändra till rätt leverans- och utgångstid. Om du registrerar något radioaktivt fylls även kalibreringstiden i.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32DD86FB" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>För SeHCAT: skriv in i 50 dagar från kalibreringstid manuellt (systemet fyller i 50 dagar från leverans vilket är för kort).</w:t>
+        <w:t xml:space="preserve">För </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>SeHCAT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>: skriv in i 50 dagar från kalibreringstid manuellt (systemet fyller i 50 dagar från leverans vilket är för kort).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="779025FE" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Fyll därefter i volym och aktivitet. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="700E872B" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">För generator fylls antalet generatorer och dess </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mo-aktivitet i. (Vanligtvis 17200 MBq) </w:t>
+        <w:t xml:space="preserve">Mo-aktivitet i. (Vanligtvis 17200 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>MBq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78646D3C" w14:textId="4EC4BEC2" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Om två flaskor Xofigo kommer ska aktiviteten</w:t>
+        <w:t xml:space="preserve">Om två flaskor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Xofigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kommer ska aktiviteten</w:t>
       </w:r>
       <w:r w:rsidR="00AA76EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> samt volymen</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> från dessa summeras.</w:t>
       </w:r>
       <w:r w:rsidR="00AA76EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Det räcker med en etikett. Flaskorna förvaras tillsammans och kan </w:t>
       </w:r>
       <w:r w:rsidR="00096EE7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>med fördel tejpas ihop.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FBF974D" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Inbokning av SeHCAT utförs i dispenseringen. Istället för att skriva in kalibreringsaktivitet utförs mätning av aktiviteten genom att klicka på </w:t>
+        <w:t xml:space="preserve">Inbokning av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>SeHCAT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utförs i dispenseringen. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Istället</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för att skriva in kalibreringsaktivitet utförs mätning av aktiviteten genom att klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1154C840" wp14:editId="7C92FB6A">
             <wp:extent cx="246646" cy="260350"/>
             <wp:effectExtent l="0" t="0" r="1270" b="6350"/>
             <wp:docPr id="1897232825" name="Bildobjekt 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="497995291" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
@@ -16108,97 +16835,125 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Under Anmärkning skrivs eventuell övrig information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37D9A34F" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>För generatorn skrivs NaCl-flaskans batchnummer och generatorns aktivitet in. Detta för att det ska komma med på etiketten.</w:t>
+        <w:t xml:space="preserve">För generatorn skrivs </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>NaCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>-flaskans batchnummer och generatorns aktivitet in. Detta för att det ska komma med på etiketten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="335AD94E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">För Xofigo skrivs att det är två flaskor samt aktivitet per flaska. </w:t>
+        <w:t xml:space="preserve">För </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Xofigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skrivs att det är två flaskor samt aktivitet per flaska. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F4F4360" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>När allt är ifyllt, klicka på bocken och skriv ut en etikett.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ED8A2FF" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00B64BB3">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Toc223503873"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc240010097"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Skicka lager mellan sjukhusen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="37F20AC5" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Om du ska skicka exempelvis kit till Uddevalla eller NÄL som du redan har bokat in i ditt lager kan du göra det på följande sätt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B940440" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
@@ -16324,113 +17079,112 @@
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="751F275F" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Skanna det du vill skicka iväg alternativt skriv in lager-ID med siffran 1 framför (ex. för lager-ID 74 skrivs 174).</w:t>
+        <w:t xml:space="preserve">Skanna det du vill skicka </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>iväg</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alternativt skriv in lager-ID med siffran 1 framför (ex. för lager-ID 74 skrivs 174).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47366A56" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Fyll i antal du vill skicka och välj vilket sjukhus (klient).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D9A44C7" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Lagret kommer justeras för sjukhuset som skickar, men sjukhuset som tar emot får boka lager enligt ovan.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
-    <w:p w14:paraId="0B6FAC8D" w14:textId="77777777" w:rsidR="00B64BB3" w:rsidRDefault="00B64BB3">
-[...13 lines deleted...]
-    </w:p>
     <w:p w14:paraId="724D5078" w14:textId="64402245" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00B64BB3">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc223503874"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc240010098"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Lagerjustering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="1B15050E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Om något blivit fel vid ex. beredning och lagersaldot i IBC-NM inte stämmer kan du behöva lägga till eller ta bort lager.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="106FAE80" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00B64BB3">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
@@ -16648,60 +17402,76 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Fyll i antal du vill slänga i IBC-NM och välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lagerjustering</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> i rullistan klient.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A413A4C" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00B64BB3">
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
+    <w:p w14:paraId="07DBD221" w14:textId="77777777" w:rsidR="008D4950" w:rsidRDefault="008D4950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="65" w:name="_Ändra_aktivitet_hos"/>
       <w:bookmarkStart w:id="66" w:name="_Avfallshantering"/>
-      <w:bookmarkStart w:id="67" w:name="_Toc223503875"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc240010099"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A413A4C" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00B64BB3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Avfallshantering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="67"/>
     </w:p>
     <w:p w14:paraId="2366476F" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
@@ -17023,59 +17793,87 @@
                   <pic:blipFill>
                     <a:blip r:embed="rId73"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="228600" cy="228600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> godkänner man allt på en gång. Tänk på att för Xofigo, SeHCAT och generator finns det flera avfallsbehållare, då kan det vara bättre att godkänna en i taget så att man kan se till att sådant avfall hamnar på rätt ställe.</w:t>
+        <w:t xml:space="preserve"> godkänner man allt på en gång. Tänk på att för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Xofigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>SeHCAT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och generator finns det flera avfallsbehållare, då kan det vara bättre att godkänna en i taget så att man kan se till att sådant avfall hamnar på rätt ställe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D7FF7B" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00B64BB3">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="_Toc223503876"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc240010100"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Ta bort och skapa nya avfallsbehållare</w:t>
       </w:r>
       <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p w14:paraId="3A70E9F3" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Avfallsbehållare behöver tömmas i IBC-NM då och då, annars kan programmet bli långsamt. Gör då så här:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18CBE812" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
@@ -17214,93 +18012,123 @@
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Tc-99m: Sjukhusets avfall</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C21252A" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3488A">
-[...3 lines deleted...]
-        <w:t>Xofigo: Sjukhusets avfall</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Xofigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>: Sjukhusets avfall</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E9B89E3" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3488A">
-[...3 lines deleted...]
-        <w:t>SeHCAT: Sjukhusets avfall</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>SeHCAT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>: Sjukhusets avfall</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="000583D7" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Generatorer: Geodis Sweden AB</w:t>
+        <w:t xml:space="preserve">Generatorer: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Geodis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sweden AB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E9F6F52" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Counts per sekund behöver inte fyllas i.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="757EA109" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -17531,403 +18359,626 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="161596" cy="161596"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B9C7673" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="007C74CD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="70" w:name="_Toc223503877"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc240010101"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Tc-99m</w:t>
       </w:r>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="4C790992" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Allt Tc-99m avfall i IBC-NM läggs i samma behållare: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Tc-99m.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Denna töms lämpligen i samband med att den fysiska avfallsbehållaren slängs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A71002D" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="007C74CD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc223503878"/>
-[...1 lines deleted...]
-        <w:t>Xofigo och SeHCAT</w:t>
+      <w:bookmarkStart w:id="71" w:name="_Toc240010102"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:t>Xofigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:t>SeHCAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3C20ABE5" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>För Xofigo och SeHCAT finns det flera avfallsburkar:</w:t>
+        <w:t xml:space="preserve">För </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Xofigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>SeHCAT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finns det flera avfallsburkar:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C6F3919" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Xofigo avfallsburk</w:t>
+        <w:t>Xofigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avfallsburk</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> – avfall i dispenseringsrummet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61EE43CE" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Xofigo skölj</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> – flaskor i sköljen för avklingning.</w:t>
+        <w:t>Xofigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skölj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – flaskor i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>sköljen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för avklingning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CAC19DE" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Xofigo ivägskickade</w:t>
+        <w:t>Xofigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ivägskickade</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> – flaskor som skickats till förbränning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41691FEE" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>SeHCAT skölj</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> – kapslar i sköljen för avklingning.</w:t>
+        <w:t>SeHCAT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skölj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – kapslar i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>sköljen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för avklingning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78FAD5D5" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>SeHCAT ivägskickade</w:t>
+        <w:t>SeHCAT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ivägskickade</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> – kapslar som skickats till förbränning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49EA4D8E" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>OBS! Om Xofigo är uppdelad i två flaskor ska dessa slängas samtidigt eftersom de är registrerade på samma lager-ID.</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+        <w:t xml:space="preserve">OBS! Om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Xofigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är uppdelad i två flaskor ska dessa slängas samtidigt eftersom de är registrerade på samma lager-ID.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CAE201F" w14:textId="2E4F88CF" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...5 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:t xml:space="preserve">När </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Xofigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>När Xofigo eller SeHCAT ska skickas till förbränning:</w:t>
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SeHCAT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska skickas till förbränning:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F130F70" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t>den behållare som det som ska slängas ligger i (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Xofigo skölj</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>Xofigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>SeHCAT skölj</w:t>
+        <w:t xml:space="preserve"> skölj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>SeHCAT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skölj</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19443526" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Markera det som ska skickas, summan ska inte vara större än </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">0,1 MBq </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">0,1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>1 MBq</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> för SeHCAT. </w:t>
+        <w:t>MBq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Xofigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>MBq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>SeHCAT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68B7B736" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">OBS! Aktuell aktivitet som visas är den aktuella aktiviteten i hela ”avfallsburken” </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -17987,51 +19038,79 @@
                   <pic:blipFill>
                     <a:blip r:embed="rId71"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="241300" cy="241300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> och välj ”Xofigo ivägskickade” eller ”SeHCAT ivägskickade”.</w:t>
+        <w:t xml:space="preserve"> och välj ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Xofigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ivägskickade” eller ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>SeHCAT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ivägskickade”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75AABEB1" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
@@ -18058,126 +19137,138 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="161596" cy="161596"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="326288E8" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="007C74CD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="72" w:name="_Toc223503879"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc240010103"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Mo99-generator</w:t>
       </w:r>
       <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="092B08D2" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>För generatorer finns det två olika avfallsburkar:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52FE2047" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Generatorer källarförråd</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> – generatorer som ställts i källarförrådet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A292246" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
+    <w:p w14:paraId="7A292246" w14:textId="43DEB745" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Generatorer ivägskickade</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – generatorer som skickats iväg från källarförrådet.</w:t>
+        <w:t xml:space="preserve"> – generatorer som skickats i</w:t>
+      </w:r>
+      <w:r w:rsidR="005C1F41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>väg från källarförrådet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1714D982" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>När Generatorer i källarförrådet ska skickas:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15E9104B" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -18264,51 +19355,51 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> och välj </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Generatorer ivägskickade.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3705D6D6" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
+    <w:p w14:paraId="3705D6D6" w14:textId="72F111B7" w:rsidR="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DCE686A" wp14:editId="228892BC">
             <wp:extent cx="158760" cy="158760"/>
@@ -18323,199 +19414,373 @@
                   <pic:nvPicPr>
                     <pic:cNvPr id="1755993780" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="161596" cy="161596"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00A3488A">
-[...8 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    </w:p>
+    <w:p w14:paraId="5FB4ABB3" w14:textId="77777777" w:rsidR="005D7031" w:rsidRDefault="005D7031" w:rsidP="005D7031">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EFF114E" w14:textId="77777777" w:rsidR="005D7031" w:rsidRPr="000F6080" w:rsidRDefault="005D7031" w:rsidP="000F6080">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc29992069"/>
-[...9 lines deleted...]
-        <w:t>Referen</w:t>
+      <w:bookmarkStart w:id="73" w:name="_Toc240005445"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc240010104"/>
+      <w:r w:rsidRPr="000F6080">
+        <w:t>Kvalitetssäkring</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
+    </w:p>
+    <w:p w14:paraId="6A47A7BD" w14:textId="77777777" w:rsidR="005D7031" w:rsidRPr="005D7031" w:rsidRDefault="005D7031" w:rsidP="005D7031">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information kring administration av IBC-NM, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D7031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>främst inriktat till superanvändare,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D7031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hittas i dokumentet </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId74" w:history="1">
+        <w:r w:rsidRPr="005D7031">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>IBC-NM - Konfigurering</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005D7031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59FAE5A9" w14:textId="77777777" w:rsidR="005D7031" w:rsidRPr="005D7031" w:rsidRDefault="005D7031" w:rsidP="005D7031">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094962BC" w14:textId="77777777" w:rsidR="005D7031" w:rsidRPr="00584A67" w:rsidRDefault="005D7031" w:rsidP="005D7031">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Efter förändringar såsom uppgradering eller ominstallation görs tester beskrivna i dokumentet </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId75" w:history="1">
+        <w:r w:rsidRPr="005D7031">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>IBC-NM - Regressionstester</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005D7031">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6736AC5F" w14:textId="77777777" w:rsidR="005D7031" w:rsidRPr="00A3488A" w:rsidRDefault="005D7031" w:rsidP="005D7031">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="760F902D" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="007C74CD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="_Toc29992069"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc256000012"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc256000025"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc256000038"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc256000051"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc256000064"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc256000077"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc240010105"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:t>Referen</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>ser</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="4E1B16A4" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>IBC-NM User manual</w:t>
+        <w:t xml:space="preserve">IBC-NM </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>User</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> manual</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00407B02" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId74" w:anchor="hmainbody4" w:history="1">
+      <w:hyperlink r:id="rId76" w:anchor="hmainbody4" w:history="1">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Läkemedelsverkets föreskrifter (LVFS 2014:4) om beredning av radioaktiva läkemedel; | Läkemedelsverket</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkStart w:id="81" w:name="_Bilaga_A_–"/>
-      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkStart w:id="83" w:name="_Bilaga_A_–"/>
+      <w:bookmarkEnd w:id="83"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A9EE758" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="82" w:name="_Toc222743429"/>
-      <w:bookmarkStart w:id="83" w:name="_Toc223503881"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc222743429"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc240010106"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Bilaga A – Undersökningar med särskild hantering</w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t>Lungskintigrafi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
     </w:p>
+    <w:p w14:paraId="4D1DF9EE" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="003C6924">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="86" w:name="_Toc222743430"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc240010107"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:t>Lungskintigrafi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
     <w:p w14:paraId="120A060A" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">När en patient ska göra en lungundersökning med både ventilation och perfusion bokas endast perfusions-delen in i IBC-NM (sker automatiskt vid bokning). Den sanna (inandade) ventilationsdosen beräknas efter undersökningens slut, men behöver </w:t>
+        <w:t xml:space="preserve">När en patient ska göra en lungundersökning med både ventilation och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>perfusion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bokas endast </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>perfusions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-delen in i IBC-NM (sker automatiskt vid bokning). Den sanna (inandade) ventilationsdosen beräknas efter undersökningens slut, men behöver </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> skrivas in i IBC-NM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25967AA9" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Förbered Technegas enligt beredningsprotokoll (se </w:t>
+        <w:t xml:space="preserve">Förbered </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Technegas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enligt beredningsprotokoll (se </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Beredning" w:history="1">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Beredning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18EC74BF" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
@@ -18525,424 +19790,783 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Utför ventilationsundersökningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42478493" w14:textId="0BE11781" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om dagens Pulmociskit har 4M partiklar måste patientens undersökningstyp justeras från Lungperf (2-3M) till Lungperf (4M) enligt </w:t>
+        <w:t xml:space="preserve">Om dagens </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Pulmociskit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> har 4M partiklar måste patientens undersökningstyp justeras från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Lungperf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2-3M) till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Lungperf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (4M) enligt </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Ändra_undersökningstyp_1" w:history="1">
         <w:r w:rsidR="007B487C" w:rsidRPr="00933B7B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Ändra undersökningstyp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D5457E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CB5D64A" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dra upp perfusionsdos enligt vanligt arbetssätt (se </w:t>
+        <w:t xml:space="preserve">Dra upp </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>perfusionsdos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enligt vanligt arbetssätt (se </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Förbered_patientdos" w:history="1">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Förbered patientdos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">), men ändra dosen manuellt till perfusionsdosen du vill ge patienten (se </w:t>
+        <w:t xml:space="preserve">), men ändra dosen manuellt till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>perfusionsdosen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du vill ge patienten (se </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Ändra_ordinerad_aktivitet" w:history="1">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Ändra ordinerad aktivitet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76EABB62" w14:textId="1DDDE9E6" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Administrera perfusionsdos enligt vanligt arbetssätt (se </w:t>
+        <w:t xml:space="preserve">Administrera </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>perfusionsdos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enligt vanligt arbetssätt (se </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Administrera_patientdos_1" w:history="1">
         <w:r w:rsidRPr="00266C16">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Administrera patientdos)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> och utför perfusionsundersökningen.</w:t>
+        <w:t xml:space="preserve"> och utför </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>perfusionsundersökningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26238B06" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mät restaktiviteten i sprutan (se </w:t>
+        <w:t xml:space="preserve">Mät </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>restaktiviteten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i sprutan (se </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Mäta_restaktivitet" w:history="1">
         <w:r w:rsidRPr="00A3488A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>mäta restaktivitet</w:t>
-        </w:r>
+          <w:t xml:space="preserve">mäta </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00A3488A">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>restaktivitet</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>) och dokumentera patientens dos i patientadminstrativt system enligt rutin.</w:t>
+        <w:t xml:space="preserve">) och dokumentera patientens dos i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>patientadminstrativt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> system enligt rutin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C9938BA" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00BC3D27">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="86" w:name="_Toc222743431"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc222743431"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc240010108"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:t xml:space="preserve">Ventrikeltömning med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:t>Pulmocis</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="5D21FF5A" w14:textId="7BBB7E52" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00BF1082">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="275"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Om dagens Pulmociskit har 4M partiklar måste patientens undersökningstyp justeras från Ventrikeltömning (2-3M) till Ventrikeltömning (4M) enligt</w:t>
+        <w:t xml:space="preserve">Om dagens </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Pulmociskit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> har 4M partiklar måste patientens undersökningstyp justeras från Ventrikeltömning (2-3M) till Ventrikeltömning (4M) enligt</w:t>
       </w:r>
       <w:r w:rsidR="00E51CA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Ändra_undersökningstyp_1" w:history="1">
         <w:r w:rsidR="00E51CA7" w:rsidRPr="00933B7B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve">Ändra undersökningstyp </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> innan dispensering påbörjas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4DF9FB" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00BC3D27">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="88" w:name="_Toc222743432"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc222743432"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc240010109"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:t>Skelettskintigrafi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:t>Teceos</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="567C0DAA" w14:textId="7210D8A8" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om en patient ska göra en skelettskintigrafi med Teceos istället för HDP behöver patientens undersökningstyp justeras enligt </w:t>
+        <w:t xml:space="preserve">Om en patient ska göra en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>skelettskintigrafi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Teceos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>istället</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för HDP behöver patientens undersökningstyp justeras enligt </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Ändra_undersökningstyp_1" w:history="1">
         <w:r w:rsidRPr="00933B7B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Ändra undersökningstyp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> till </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Skelettskintigrafi teceos</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> innan dispensering påbörjas (OBS! gör detta i samband med dispensering, undersökningen ”hoppar tillbaka” till HDP vid statusändring i Sectra (ankomstregistrering, påbörja, etc.)).</w:t>
+        <w:t>Skelettskintigrafi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>teceos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> innan dispensering påbörjas (OBS! gör detta i samband med dispensering, undersökningen ”hoppar tillbaka” till HDP vid statusändring i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sectra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ankomstregistrering, påbörja, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>etc.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="702519C8" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00BC3D27">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="90" w:name="_Toc222743433"/>
-      <w:bookmarkStart w:id="91" w:name="_Toc223503885"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc222743433"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc240010110"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>SN bröst dagen före operation</w:t>
-      </w:r>
-[...26 lines deleted...]
-        <w:t>SeHCAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
     </w:p>
+    <w:p w14:paraId="5A5B047E" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om en patient ska få SN bröstinjektion dagen före operation och ges 120 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>MBq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behöver detta skrivas in manuellt vid dispensering, eftersom den inlagda standarddosen är 20 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>MBq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för alla SN bröst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C832E8" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00BC3D27">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="94" w:name="_Toc222743434"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc240010111"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:t>SeHCAT</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
     <w:p w14:paraId="4B55E604" w14:textId="77777777" w:rsidR="00E21C29" w:rsidRPr="00A3488A" w:rsidRDefault="00E21C29" w:rsidP="00E21C29">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid förberedelse av SeHCAT-dos behövs ingen mätning, istället kan man trycka på det lilla kugghjulet bredvid lagerlistan och välja </w:t>
+        <w:t xml:space="preserve">Vid förberedelse av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>SeHCAT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-dos behövs ingen mätning, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>istället</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan man trycka på det lilla kugghjulet bredvid lagerlistan och välja </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>använd hela lagret</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59FA7964" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="007C74CD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="94" w:name="_Bilaga_B_–"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkStart w:id="96" w:name="_Bilaga_B_–"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc240010112"/>
+      <w:bookmarkEnd w:id="96"/>
       <w:r w:rsidRPr="00A3488A">
         <w:t>Bilaga B – Vanliga fel/problem</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="97"/>
     </w:p>
     <w:p w14:paraId="790FE371" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71955863" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Om undersökningsinformation inte skickats över från Sectra:</w:t>
+        <w:t xml:space="preserve">Om undersökningsinformation inte skickats över från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sectra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="096CD55D" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Ändra status på undersökningen i Sectra (t.ex. ankomstregistrera, ångra ankomst eller påbörja undersökning)</w:t>
+        <w:t xml:space="preserve">Ändra status på undersökningen i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sectra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ankomstregistrera, ångra ankomst eller påbörja undersökning)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F420CF4" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontrollera att rätt undersökningskod används (alla koder är inte kopplade till IBC-NM). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F7C103" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -19025,51 +20649,69 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37B25534" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Om lageruppgift behöver korrigeras efter beredning (t.ex. volym):</w:t>
+        <w:t>Om lageruppgift behöver korrigeras efter beredning (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A3488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> volym):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7B6C41" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRPr="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00A3488A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Klicka på </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3488A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
@@ -19312,51 +20954,51 @@
         </w:rPr>
         <w:t>Om dispensering har gjorts med fel patientvikt (vid viktbaserad dosering) och dosen behöver justeras:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4432338F" w14:textId="77777777" w:rsidR="003A3D99" w:rsidRPr="003A3D99" w:rsidRDefault="003A3D99" w:rsidP="003A3D99">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A3D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Korrigera patientvikten (se </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Lägg_till/ändra_patientens" w:history="1">
         <w:r w:rsidRPr="003A3D99">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>Lägg till/ändra patientens vikt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003A3D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54F0BC94" w14:textId="77777777" w:rsidR="003A3D99" w:rsidRPr="003A3D99" w:rsidRDefault="003A3D99" w:rsidP="003A3D99">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A3D99">
@@ -19418,86 +21060,86 @@
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="628D8191" w14:textId="77777777" w:rsidR="00A3488A" w:rsidRDefault="00A3488A" w:rsidP="00184167">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70FDC423" w14:textId="0F321476" w:rsidR="00747066" w:rsidRPr="00747066" w:rsidRDefault="00747066" w:rsidP="7DEE9EB7">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11010C13" w14:textId="3E0890A6" w:rsidR="00747066" w:rsidRPr="00747066" w:rsidRDefault="00747066" w:rsidP="00D71575">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00747066" w:rsidRPr="00747066" w:rsidSect="00A3488A">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId79"/>
+    <w:sectPr w:rsidR="00747066" w:rsidRPr="00747066" w:rsidSect="00120A4B">
+      <w:headerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="even" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:headerReference w:type="first" r:id="rId80"/>
+      <w:footerReference w:type="first" r:id="rId81"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1276" w:left="1418" w:header="284" w:footer="737" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="851" w:left="1418" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="270D8233" w14:textId="77777777" w:rsidR="000A13CF" w:rsidRDefault="000A13CF">
+    <w:p w14:paraId="38C7A356" w14:textId="77777777" w:rsidR="008628E1" w:rsidRDefault="008628E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A3DBDB2" w14:textId="77777777" w:rsidR="000A13CF" w:rsidRDefault="000A13CF">
+    <w:p w14:paraId="56F2E4D0" w14:textId="77777777" w:rsidR="008628E1" w:rsidRDefault="008628E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="073FE69A" w14:textId="77777777" w:rsidR="000A13CF" w:rsidRDefault="000A13CF">
+    <w:p w14:paraId="3895D6EC" w14:textId="77777777" w:rsidR="008628E1" w:rsidRDefault="008628E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -19560,109 +21202,110 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="0036776B" w:rsidP="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EF64E0" w:rsidRDefault="00341E4A" w:rsidP="00EC0A68">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
@@ -19752,74 +21395,74 @@
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="005E541E" w:rsidRPr="00EF64E0">
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1330CEF9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1953671" cy="348178"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="4" name="Bildobjekt 4">
+          <wp:docPr id="1212666095" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Bildobjekt 4">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
@@ -19836,76 +21479,76 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B84E01E" w14:textId="77777777" w:rsidR="000A13CF" w:rsidRDefault="000A13CF"/>
+    <w:p w14:paraId="71E5523E" w14:textId="77777777" w:rsidR="008628E1" w:rsidRDefault="008628E1"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67D560DB" w14:textId="77777777" w:rsidR="000A13CF" w:rsidRDefault="000A13CF">
+    <w:p w14:paraId="287EE4A2" w14:textId="77777777" w:rsidR="008628E1" w:rsidRDefault="008628E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="74CA8831" w14:textId="77777777" w:rsidR="000A13CF" w:rsidRDefault="000A13CF">
+    <w:p w14:paraId="0F08AB1B" w14:textId="77777777" w:rsidR="008628E1" w:rsidRDefault="008628E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -19940,94 +21583,94 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 10" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="788FEAC4" w14:textId="7FCD22BD" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="376BA92B" wp14:editId="7BBAB39A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-66040</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -20066,92 +21709,92 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
             <v:shapetype w14:anchorId="376BA92B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textruta 6" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.2pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOxaJ+bREOJUVaQKqYJFSzfsJrGbRPgRYrcN/XqGFexmNEd3zi2WkzXspMfQeychnSfAtGu86l0r&#10;Yf++nmXAQkSn0HinJXzrAMvy+qrAXPmz2+rTLraMQlzIUUIX45BzHppOWwxzP2hHt4MfLUZax5ar&#10;Ec8Ubg0XSfLILfaOPnQ46KrTzefuaCVsqvUbbmths4upXl4Pq+Fr//Eg5e3NtHoGFvUU/2D41Sd1&#10;KMmp9kenAjMSZmIhCKUhTe6BEbFIshRYLeFOPGXAy4L/71D+AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPC3Wb7jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="03A8AA0A" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21680,51 +23323,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -22836,51 +24479,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -24189,52 +25832,53 @@
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1289316120">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="592323805">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1665163605">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="682632439">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="969627739">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="154952299">
     <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -24271,306 +25915,330 @@
     <w:rsid w:val="00046DB5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="00053D9F"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056DCA"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="0007098B"/>
     <w:rsid w:val="00083006"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0008420D"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="000907BE"/>
     <w:rsid w:val="00091B25"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="00096EE7"/>
     <w:rsid w:val="000A0E73"/>
     <w:rsid w:val="000A13CF"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B445B"/>
     <w:rsid w:val="000B4536"/>
+    <w:rsid w:val="000B5606"/>
+    <w:rsid w:val="000B5FE1"/>
+    <w:rsid w:val="000B74D0"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C04BE"/>
     <w:rsid w:val="000C23B3"/>
     <w:rsid w:val="000D37EC"/>
+    <w:rsid w:val="000D76A9"/>
     <w:rsid w:val="000D7925"/>
     <w:rsid w:val="000D7E46"/>
     <w:rsid w:val="000E2987"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000E65A3"/>
     <w:rsid w:val="000E6852"/>
     <w:rsid w:val="000E7664"/>
     <w:rsid w:val="000F3324"/>
     <w:rsid w:val="000F43A3"/>
+    <w:rsid w:val="000F6080"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00101F02"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="00120A4B"/>
     <w:rsid w:val="001245CC"/>
     <w:rsid w:val="00124B7B"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="001342F2"/>
     <w:rsid w:val="00134541"/>
     <w:rsid w:val="001345E2"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00136321"/>
     <w:rsid w:val="00136B38"/>
     <w:rsid w:val="00137426"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="00146B93"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="00156523"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00160370"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001631BF"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00164C9B"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
+    <w:rsid w:val="00184B4B"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A06A8"/>
     <w:rsid w:val="001A18EA"/>
     <w:rsid w:val="001A34FB"/>
     <w:rsid w:val="001A3F20"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001A7733"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001B7808"/>
     <w:rsid w:val="001C4864"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E2EB9"/>
     <w:rsid w:val="001E43E8"/>
     <w:rsid w:val="001E4784"/>
+    <w:rsid w:val="001F5A12"/>
     <w:rsid w:val="00201B65"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00216CEC"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="002204E4"/>
     <w:rsid w:val="00221E8B"/>
     <w:rsid w:val="00225A66"/>
     <w:rsid w:val="00227937"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="002369DC"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00253BA2"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="0025737A"/>
+    <w:rsid w:val="0025782C"/>
     <w:rsid w:val="002627CE"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00266C16"/>
     <w:rsid w:val="00271E9E"/>
     <w:rsid w:val="00274F55"/>
     <w:rsid w:val="0027760E"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="0028205B"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="00284B38"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="002911D4"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="00294E63"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A4F1F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0887"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C4986"/>
     <w:rsid w:val="002C578A"/>
     <w:rsid w:val="002C5C6A"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0590"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D117D"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E3978"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F042A"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003012EF"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326803"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00330F6A"/>
     <w:rsid w:val="003345AD"/>
     <w:rsid w:val="0033678A"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
+    <w:rsid w:val="00341E4A"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00350E55"/>
     <w:rsid w:val="003532DC"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="003624FB"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00364C07"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00365B7C"/>
     <w:rsid w:val="0036776B"/>
     <w:rsid w:val="00367D19"/>
+    <w:rsid w:val="003714D0"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="003811A8"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="00384D94"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="003916B0"/>
     <w:rsid w:val="00394B5A"/>
     <w:rsid w:val="0039587E"/>
     <w:rsid w:val="00395DFF"/>
     <w:rsid w:val="00396016"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A3D99"/>
     <w:rsid w:val="003A7EE0"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B4443"/>
     <w:rsid w:val="003C2E3B"/>
     <w:rsid w:val="003C6924"/>
     <w:rsid w:val="003C73B3"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2B0D"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E6917"/>
     <w:rsid w:val="003F00C7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00405E4B"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00413AD8"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="004431E3"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="0045097D"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="004641AE"/>
     <w:rsid w:val="004649FB"/>
     <w:rsid w:val="004653F8"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004746CA"/>
+    <w:rsid w:val="00475246"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="00487190"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00492FAD"/>
     <w:rsid w:val="00494D07"/>
+    <w:rsid w:val="004A00EE"/>
     <w:rsid w:val="004A1362"/>
     <w:rsid w:val="004A1845"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A7956"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B674A"/>
     <w:rsid w:val="004B6B7F"/>
     <w:rsid w:val="004C1990"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004C640D"/>
     <w:rsid w:val="004D4955"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E1DA3"/>
     <w:rsid w:val="004E22AC"/>
     <w:rsid w:val="004E5845"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
+    <w:rsid w:val="004F679B"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="005024E1"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00534476"/>
+    <w:rsid w:val="005416C3"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="005453B8"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00550AD5"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00563DC8"/>
+    <w:rsid w:val="0056452F"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057203B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00584B83"/>
     <w:rsid w:val="0059073E"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B3839"/>
     <w:rsid w:val="005B3B77"/>
     <w:rsid w:val="005B3EB3"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
+    <w:rsid w:val="005C1F41"/>
     <w:rsid w:val="005C3C49"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C6A3C"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D7031"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E4FAA"/>
     <w:rsid w:val="005E541E"/>
     <w:rsid w:val="005E6391"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00622A31"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="006268D3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="00627D5C"/>
     <w:rsid w:val="006311A0"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00641E7A"/>
     <w:rsid w:val="00653E23"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00655993"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00664AEF"/>
@@ -24585,50 +26253,51 @@
     <w:rsid w:val="00691BF3"/>
     <w:rsid w:val="006A0523"/>
     <w:rsid w:val="006A0B21"/>
     <w:rsid w:val="006A0D71"/>
     <w:rsid w:val="006A1029"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006A7625"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B266D"/>
     <w:rsid w:val="006B5ED4"/>
     <w:rsid w:val="006B7BA1"/>
     <w:rsid w:val="006B7E4E"/>
     <w:rsid w:val="006C1556"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D1252"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D50E5"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006E2784"/>
     <w:rsid w:val="006E3F3B"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E6444"/>
     <w:rsid w:val="006E69A9"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F75A1"/>
     <w:rsid w:val="00703111"/>
     <w:rsid w:val="007064C6"/>
     <w:rsid w:val="00706CA1"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00711CD7"/>
     <w:rsid w:val="00713B1C"/>
     <w:rsid w:val="00714C7B"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007213D5"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725D1B"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="007340FC"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737167"/>
     <w:rsid w:val="00737215"/>
@@ -24641,135 +26310,147 @@
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="0076621D"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00774F5D"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="00777C06"/>
     <w:rsid w:val="0078358B"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="0079531F"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B487C"/>
     <w:rsid w:val="007B5503"/>
     <w:rsid w:val="007C74CD"/>
     <w:rsid w:val="007D12FB"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007D63EC"/>
     <w:rsid w:val="007E0195"/>
     <w:rsid w:val="007E57A0"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00801463"/>
+    <w:rsid w:val="00805F54"/>
     <w:rsid w:val="00812205"/>
     <w:rsid w:val="00815EFA"/>
     <w:rsid w:val="00816681"/>
+    <w:rsid w:val="008201E9"/>
     <w:rsid w:val="00821108"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="0084173F"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="0085520F"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="008628E1"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087004C"/>
     <w:rsid w:val="00870E56"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00874DCB"/>
     <w:rsid w:val="00876442"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A177F"/>
     <w:rsid w:val="008A17F3"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B3302"/>
     <w:rsid w:val="008B5735"/>
     <w:rsid w:val="008B7BAF"/>
     <w:rsid w:val="008C0572"/>
     <w:rsid w:val="008C42F8"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D230A"/>
+    <w:rsid w:val="008D4950"/>
     <w:rsid w:val="008E1A35"/>
     <w:rsid w:val="008E218B"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E4833"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F060D"/>
+    <w:rsid w:val="008F326A"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00900C6D"/>
+    <w:rsid w:val="00905035"/>
     <w:rsid w:val="0090620E"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="009135B5"/>
     <w:rsid w:val="00913F12"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00915132"/>
+    <w:rsid w:val="0091547C"/>
     <w:rsid w:val="00920579"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093070C"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="00933B7B"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00940AB3"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="00944836"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="009508E6"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="00951248"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00953445"/>
     <w:rsid w:val="00953B98"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="009841E3"/>
     <w:rsid w:val="00992B4D"/>
     <w:rsid w:val="009A160A"/>
     <w:rsid w:val="009B1299"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B4EC6"/>
     <w:rsid w:val="009B52BC"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C49F8"/>
     <w:rsid w:val="009C5512"/>
+    <w:rsid w:val="009C5D71"/>
     <w:rsid w:val="009D3C8D"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F3D62"/>
     <w:rsid w:val="009F43BA"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A04DE2"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A07E9A"/>
     <w:rsid w:val="00A24C8C"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A3488A"/>
     <w:rsid w:val="00A37634"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
@@ -24782,107 +26463,113 @@
     <w:rsid w:val="00A55142"/>
     <w:rsid w:val="00A6356C"/>
     <w:rsid w:val="00A63625"/>
     <w:rsid w:val="00A64ED8"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A66AC1"/>
     <w:rsid w:val="00A71016"/>
     <w:rsid w:val="00A729CB"/>
     <w:rsid w:val="00A76D21"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A8386A"/>
     <w:rsid w:val="00A86953"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0427"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA3E8E"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AA76EB"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB3732"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AD066F"/>
     <w:rsid w:val="00AD22BE"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
+    <w:rsid w:val="00AE56C1"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF12EF"/>
     <w:rsid w:val="00AF1FB2"/>
     <w:rsid w:val="00AF383D"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B04E57"/>
     <w:rsid w:val="00B07566"/>
     <w:rsid w:val="00B12FBD"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B221EF"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B36628"/>
+    <w:rsid w:val="00B37EED"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52135"/>
     <w:rsid w:val="00B53162"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B624EB"/>
     <w:rsid w:val="00B64BB3"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B7075B"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B81CC5"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B9544C"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA410A"/>
     <w:rsid w:val="00BB0D30"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC31A7"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC3A53"/>
     <w:rsid w:val="00BC3D27"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC5493"/>
     <w:rsid w:val="00BE11E0"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF1082"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C13AD8"/>
+    <w:rsid w:val="00C15819"/>
+    <w:rsid w:val="00C1662E"/>
     <w:rsid w:val="00C30CEC"/>
     <w:rsid w:val="00C37C11"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C51B87"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C56F3D"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C91BCB"/>
     <w:rsid w:val="00C92950"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA1886"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA4760"/>
     <w:rsid w:val="00CA521F"/>
@@ -24911,144 +26598,152 @@
     <w:rsid w:val="00D06597"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D111D5"/>
     <w:rsid w:val="00D12A8F"/>
     <w:rsid w:val="00D12ACB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D25106"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D5000D"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D5457E"/>
     <w:rsid w:val="00D71575"/>
     <w:rsid w:val="00D749FD"/>
     <w:rsid w:val="00D75A57"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D9558F"/>
     <w:rsid w:val="00DA1FAB"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA3300"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB584D"/>
     <w:rsid w:val="00DC58B0"/>
     <w:rsid w:val="00DC667B"/>
+    <w:rsid w:val="00DD4335"/>
     <w:rsid w:val="00DE423E"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E033E3"/>
+    <w:rsid w:val="00E05B93"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E10012"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E142C2"/>
     <w:rsid w:val="00E1754C"/>
     <w:rsid w:val="00E200D8"/>
     <w:rsid w:val="00E21C29"/>
     <w:rsid w:val="00E27AFA"/>
     <w:rsid w:val="00E34FBE"/>
+    <w:rsid w:val="00E359AD"/>
     <w:rsid w:val="00E46EBD"/>
     <w:rsid w:val="00E51CA7"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E61943"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E727B1"/>
     <w:rsid w:val="00E73E0B"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E826F5"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E8783D"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E9313B"/>
     <w:rsid w:val="00E9403F"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3525"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB5F62"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC13A9"/>
     <w:rsid w:val="00EC1C1B"/>
     <w:rsid w:val="00EC3873"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE7B0D"/>
     <w:rsid w:val="00EF100E"/>
     <w:rsid w:val="00EF206A"/>
     <w:rsid w:val="00EF2AEB"/>
     <w:rsid w:val="00EF64E0"/>
     <w:rsid w:val="00F07328"/>
+    <w:rsid w:val="00F07EF6"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F23E4F"/>
     <w:rsid w:val="00F2486B"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F304DD"/>
     <w:rsid w:val="00F34ADE"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F37CCA"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F42C4A"/>
     <w:rsid w:val="00F45D5B"/>
     <w:rsid w:val="00F4628A"/>
     <w:rsid w:val="00F46410"/>
     <w:rsid w:val="00F46EC7"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F6050D"/>
     <w:rsid w:val="00F636A8"/>
     <w:rsid w:val="00F6686A"/>
     <w:rsid w:val="00F75FAA"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F93F3A"/>
     <w:rsid w:val="00FA4E6C"/>
     <w:rsid w:val="00FA761D"/>
     <w:rsid w:val="00FB12B6"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC41E1"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD4A0C"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FE15DC"/>
+    <w:rsid w:val="00FE4340"/>
+    <w:rsid w:val="00FE5E80"/>
     <w:rsid w:val="00FF1165"/>
+    <w:rsid w:val="00FF3E2E"/>
     <w:rsid w:val="00FF6CD7"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0B546857"/>
     <w:rsid w:val="0D70FB9D"/>
     <w:rsid w:val="126B5714"/>
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="19E86F11"/>
     <w:rsid w:val="23010F0F"/>
     <w:rsid w:val="2478A7F4"/>
     <w:rsid w:val="29032715"/>
     <w:rsid w:val="2981AE4C"/>
     <w:rsid w:val="327F9744"/>
     <w:rsid w:val="383F0546"/>
     <w:rsid w:val="3AD6D9A3"/>
     <w:rsid w:val="3C044650"/>
     <w:rsid w:val="3C796AB3"/>
     <w:rsid w:val="3D3B586B"/>
     <w:rsid w:val="47922C6E"/>
     <w:rsid w:val="4B7DA11C"/>
     <w:rsid w:val="4F799552"/>
     <w:rsid w:val="505F6D48"/>
     <w:rsid w:val="619B17AD"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
@@ -25061,55 +26756,55 @@
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{722BB623-4103-43C7-8543-9DD24E21AE75}"/>
+  <w15:docId w15:val="{D0428E71-69CE-4327-BEB6-2F77716DEF77}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -25463,197 +27158,197 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EF64E0"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00494D07"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -25731,608 +27426,608 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00494D07"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00134541"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00134541"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
     <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
     <w:name w:val="Underrubrik VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="004641AE"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00134541"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -26363,81 +28058,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -26476,53 +28171,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -26596,53 +28291,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -26716,53 +28411,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -26812,53 +28507,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -26908,53 +28603,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -26990,53 +28685,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -27085,51 +28780,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -27173,51 +28868,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -27304,67 +28999,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -27408,210 +29103,210 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Underrubrik">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="UnderrubrikChar"/>
+    <w:link w:val="SubtitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="004641AE"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="992"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
-[...2 lines deleted...]
-    <w:link w:val="Underrubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:rsid w:val="004641AE"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Ingenlista1">
     <w:name w:val="Ingen lista1"/>
-    <w:next w:val="Ingenlista"/>
+    <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A3488A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00A3488A"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00A3488A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellrutnt1">
     <w:name w:val="Tabellrutnät1"/>
-    <w:basedOn w:val="Normaltabell"/>
-    <w:next w:val="Tabellrutnt"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00A3488A"/>
     <w:tblPr/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabellblue1">
     <w:name w:val="VGR tabell blue1"/>
-    <w:basedOn w:val="Normaltabell"/>
-    <w:next w:val="Ljuslista-dekorfrg1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="LightList-Accent1"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00A3488A"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tcBorders>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -27643,52 +29338,52 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Mellanmrkskuggning1-dekorfrg11">
     <w:name w:val="Mellanmörk skuggning 1 - dekorfärg 11"/>
-    <w:basedOn w:val="Normaltabell"/>
-    <w:next w:val="Mellanmrkskuggning1-dekorfrg1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="MediumShading1-Accent1"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00A3488A"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
@@ -27726,52 +29421,52 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Mellanmrkskuggning1-dekorfrg61">
     <w:name w:val="Mellanmörk skuggning 1 - dekorfärg 61"/>
-    <w:basedOn w:val="Normaltabell"/>
-    <w:next w:val="Mellanmrkskuggning1-dekorfrg6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="MediumShading1-Accent6"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00A3488A"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
@@ -27809,52 +29504,52 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Ljuslista-dekorfrg61">
     <w:name w:val="Ljus lista - dekorfärg 61"/>
-    <w:basedOn w:val="Normaltabell"/>
-    <w:next w:val="Ljuslista-dekorfrg6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="LightList-Accent6"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00A3488A"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tcBorders>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -27883,51 +29578,51 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell511">
     <w:name w:val="Oformaterad tabell 511"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A3488A"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -27984,52 +29679,52 @@
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell31">
     <w:name w:val="Oformaterad tabell 31"/>
-    <w:basedOn w:val="Normaltabell"/>
-    <w:next w:val="Oformateradtabell3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="PlainTable3"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A3488A"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:tcBorders>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tcBorders>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -28056,228 +29751,228 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell41">
     <w:name w:val="Oformaterad tabell 41"/>
-    <w:basedOn w:val="Normaltabell"/>
-    <w:next w:val="Oformateradtabell4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="PlainTable4"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A3488A"/>
     <w:tblPr/>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklista">
     <w:name w:val="Strecklista"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00A3488A"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A3488A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3488A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="KommentarerChar"/>
+    <w:link w:val="CommentTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3488A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
-[...2 lines deleted...]
-    <w:link w:val="Kommentarer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3488A"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Oformateradtext">
+  <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OformateradtextChar"/>
+    <w:link w:val="PlainTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3488A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OformateradtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Oformateradtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+    <w:name w:val="Plain Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="PlainText"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3488A"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Kommentarer"/>
-[...1 lines deleted...]
-    <w:link w:val="KommentarsmneChar"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A3488A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
-[...2 lines deleted...]
-    <w:link w:val="Kommentarsmne"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3488A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A3488A"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Fotnotstext">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FotnotstextChar"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A3488A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
-[...2 lines deleted...]
-    <w:link w:val="Fotnotstext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A3488A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
@@ -28302,51 +29997,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1770353650">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10193-390712850-30/surrogate/Kvalitetskontroll%20av%20aktivitetsm%c3%a4tare.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-77811585-68/surrogate/Hantering%20av%20generator%20i%20%20beredningsrum.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:a9cd3baa-d0be-4f28-92f0-65f4d2d06bb9" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.png" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.png" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/lagar-och-regler/foreskrifter/2014-4-konsoliderad" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.png" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.png" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.png" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.png" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.png" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.png" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.png" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.png" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png" Id="rId57" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-77811585-68/surrogate/Hantering%20av%20generator%20i%20%20beredningsrum.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image49.png" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.png" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-123/surrogate/IBC-NM%20-%20Konfigurering.pdf" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image47.png" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image50.png" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.png" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image58.png" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image53.png" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image48.png" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.png" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-122/surrogate/IBC-NM%20-%20Regressionstester.pdf" TargetMode="External" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.png" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image51.png" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image59.png" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10193-390712850-30/surrogate/Kvalitetskontroll%20av%20aktivitetsm%c3%a4tare.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:a9cd3baa-d0be-4f28-92f0-65f4d2d06bb9" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/lagar-och-regler/foreskrifter/2014-4-konsoliderad" TargetMode="External" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.png" Id="rId71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image52.png" Id="rId66" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image61.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image60.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -28631,58 +30326,1268 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>25312</Characters>
+  <Pages>1</Pages>
+  <Words>4588</Words>
+  <Characters>26154</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>60</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>217</Lines>
+  <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30027</CharactersWithSpaces>
+  <CharactersWithSpaces>30681</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="402" baseType="variant">
+      <vt:variant>
+        <vt:i4>13303979</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>336</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Lägg_till/ändra_patientens</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4128817</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>333</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Administrera_patientdos</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4259960</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>330</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Lägga_in_undersökning</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2162693</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>327</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Ändra_undersökningstyp_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2162693</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>324</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Ändra_undersökningstyp_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5832908</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>321</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Mäta_restaktivitet</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917614</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>318</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Administrera_patientdos_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15794258</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>315</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Ändra_ordinerad_aktivitet</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3801255</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>312</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Förbered_patientdos</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2162693</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>309</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Ändra_undersökningstyp_1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7995487</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>306</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Beredning</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7798835</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>303</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.lakemedelsverket.se/sv/lagar-och-regler/foreskrifter/2014-4-konsoliderad</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>hmainbody4</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126586</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>300</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-122/surrogate/IBC-NM - Regressionstester.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7471226</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>297</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-123/surrogate/IBC-NM - Konfigurering.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114283</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>294</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Boka_lager_från</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114158</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>291</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Avfallshantering</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5832908</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>288</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Mäta_restaktivitet</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881364</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>285</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Bilaga_B_–</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>13303979</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>282</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Lägg_till/ändra_patientens</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881367</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>279</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Bilaga_A_–</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2228257</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>276</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-77811585-68/surrogate/Hantering av generator i  beredningsrum.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359351</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>273</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10193-390712850-30/surrogate/Kvalitetskontroll av aktivitetsm%c3%a4tare.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179698</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>266</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010112</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179698</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>260</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010111</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179698</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>254</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010110</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>248</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010109</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>242</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010108</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>236</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010107</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010106</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>224</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010105</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>218</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010104</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>212</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010103</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>206</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010102</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>200</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010101</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>194</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010100</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703987</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>188</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010099</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703987</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>182</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010098</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703987</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>176</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010097</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703987</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>170</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010096</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703987</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>164</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010095</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703987</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>158</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010094</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703987</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>152</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010093</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703987</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>146</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010092</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703987</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>140</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010091</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703987</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>134</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010090</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769523</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>128</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010089</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769523</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>122</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010088</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769523</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>116</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010087</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769523</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>110</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010086</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769523</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>104</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010085</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769523</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010084</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769523</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>92</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010083</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769523</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010082</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769523</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010081</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769523</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010080</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010079</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010078</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010077</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010076</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010075</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010074</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010073</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010072</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010071</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010070</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376307</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010069</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376307</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc240010068</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>IBC-NM</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>100</revision>
+  <revision>118</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>