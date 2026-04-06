--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -7,51 +7,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="061914D4" w14:textId="755B09FE" w:rsidR="00184167" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r w:rsidRPr="00B122D0">
         <w:t xml:space="preserve">Lungfunktion </w:t>
       </w:r>
       <w:r w:rsidR="003A3013">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00B122D0">
         <w:t xml:space="preserve"> Metodbeskrivning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A6575EB" w14:textId="77777777" w:rsidR="003A3013" w:rsidRPr="003A3013" w:rsidRDefault="003A3013" w:rsidP="003A3013"/>
     <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:id w:val="799081171"/>
@@ -177,2734 +177,2734 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="43758973" w14:textId="04A23745" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="43758973" w14:textId="04A23745" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799895" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Inledning</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799895 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0F26EBA1" w14:textId="2E95FAA2" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="0F26EBA1" w14:textId="2E95FAA2" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799896" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Indikationer</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799896 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="632A33B6" w14:textId="36C2A0A7" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="632A33B6" w14:textId="36C2A0A7" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799897" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Kontraindikationer</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799897 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="650EBE1B" w14:textId="65B55B14" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="650EBE1B" w14:textId="65B55B14" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799898" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Utrustning</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799898 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="01A00EB8" w14:textId="0EF8D760" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="01A00EB8" w14:textId="0EF8D760" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799899" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Förbrukningsmaterial</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799899 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="74615473" w14:textId="466AC78E" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="74615473" w14:textId="466AC78E" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799900" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Förberedelser</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799900 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="54F1B50A" w14:textId="0A76E97A" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="54F1B50A" w14:textId="0A76E97A" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799901" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Patientinformation (kallelse)</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799901 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="57BB305A" w14:textId="4F9D1A46" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="57BB305A" w14:textId="4F9D1A46" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799902" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Remittentinformation</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799902 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="433ABFDE" w14:textId="2C4B084A" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="433ABFDE" w14:textId="2C4B084A" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799903" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Funktionskontroll/kalibrering</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799903 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3FDF72F4" w14:textId="346F0275" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="3FDF72F4" w14:textId="346F0275" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799904" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Undersökningsprocedur</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799904 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7A49C32B" w14:textId="169ADA5B" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="7A49C32B" w14:textId="169ADA5B" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799905" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>IOS (Impulsoscillometri) (utförs enbart på NÄL)</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799905 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7AD1423A" w14:textId="2E6C662B" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="7AD1423A" w14:textId="2E6C662B" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799906" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>VK (Vitalkapacitet)</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799906 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="48E6A3C8" w14:textId="582DA2B8" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="48E6A3C8" w14:textId="582DA2B8" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799907" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>FV-LOOP</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799907 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5325FB1C" w14:textId="643E7575" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="5325FB1C" w14:textId="643E7575" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799908" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Reversibilitetstest</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799908 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="731F37A3" w14:textId="1D7A0E76" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="731F37A3" w14:textId="1D7A0E76" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799909" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>CO-diffusion</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799909 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0FA65996" w14:textId="0C6FAA27" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="0FA65996" w14:textId="0C6FAA27" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799910" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>TLC i boxen (Total lungkapacitet)</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799910 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7BC77C39" w14:textId="311D9AD9" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="7BC77C39" w14:textId="311D9AD9" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799911" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rengöring</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799911 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2EF58168" w14:textId="6ACC3BDC" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="2EF58168" w14:textId="6ACC3BDC" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799912" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Sammanställning och analys av undersöknings-information</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799912 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1B723F6F" w14:textId="694610EE" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="1B723F6F" w14:textId="694610EE" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799913" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Referensvärden</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799913 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="08F85833" w14:textId="4FCA335A" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="08F85833" w14:textId="4FCA335A" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799914" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Felkällor</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799914 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3A5C4BF5" w14:textId="0FE4CE6F" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="3A5C4BF5" w14:textId="0FE4CE6F" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799915" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Utlåtande</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799915 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="01DACF06" w14:textId="2E275BBB" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="01DACF06" w14:textId="2E275BBB" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799916" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Referenser och relaterade dokument</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799916 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4244C490" w14:textId="187FD974" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="4244C490" w14:textId="187FD974" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799917" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Bilagor</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799917 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6335A8AC" w14:textId="5EC6AC39" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="6335A8AC" w14:textId="5EC6AC39" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799918" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Körordning NÄL</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799918 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1C94AF98" w14:textId="76E0FF3C" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="1C94AF98" w14:textId="76E0FF3C" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799919" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Körordning Uddevalla</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799919 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0F211D48" w14:textId="40C624FD" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="0F211D48" w14:textId="40C624FD" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799920" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Spirometri – kort arbetsbeskrivning</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799920 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="046D1C71" w14:textId="7520E97B" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="046D1C71" w14:textId="7520E97B" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799921" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Ta fram tidigare utförd undersökning</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799921 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="68E8C0E3" w14:textId="65507E50" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="68E8C0E3" w14:textId="65507E50" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799922" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Kvalitetskontroll CO-diffusion</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799922 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="443CBA41" w14:textId="66E4D055" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="443CBA41" w14:textId="66E4D055" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799923" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Korrigera med aktuellt Hb</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799923 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="68C217C4" w14:textId="383643B8" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="68C217C4" w14:textId="383643B8" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799924" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Step-Up POX-mätning (SUP) - Arbetsbeskrivning</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799924 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7916B755" w14:textId="179579E4" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="7916B755" w14:textId="179579E4" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799925" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>N2-test (Kvävgasutsköljning)</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799925 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="77841EC1" w14:textId="1C8C0EA2" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="77841EC1" w14:textId="1C8C0EA2" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799926" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Heliumutspädning</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799926 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="229CBB17" w14:textId="60912395" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="229CBB17" w14:textId="60912395" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799927" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Sittande/liggande spirometri</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799927 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="71C22743" w14:textId="2D8677B1" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="71C22743" w14:textId="2D8677B1" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799928" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Journalanteckningar i patientadministrativt system</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799928 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4069213D" w14:textId="2FCC4C85" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="4069213D" w14:textId="2FCC4C85" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799929" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Svarsmallar</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799929 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1C2CEA38" w14:textId="0799E846" w:rsidR="00CE3AEE" w:rsidRDefault="00F453E0">
+        <w:p w14:paraId="1C2CEA38" w14:textId="0799E846" w:rsidR="00CE3AEE" w:rsidRDefault="00CE3AEE">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9204"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158799930" w:history="1">
-            <w:r w:rsidR="00CE3AEE" w:rsidRPr="00B27F65">
+            <w:r w:rsidRPr="00B27F65">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Reservrutin vid Sectra-stopp eller om HIS-import inte fungerar av annan anledning</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158799930 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534C50">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
-            <w:r w:rsidR="00CE3AEE">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="33CC1FC6" w14:textId="02221DA5" w:rsidR="00D10C8A" w:rsidRPr="00241E1F" w:rsidRDefault="00CE3AEE" w:rsidP="00D10C8A">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
             <w:ind w:left="480"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Gothic" w:hAnsi="Times New Roman"/>
               <w:noProof/>
               <w:color w:val="006298" w:themeColor="hyperlink"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
@@ -2938,206 +2938,148 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B6036B7" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Metodgrupp: Anna Jihmanner (biomedicinsk analytiker), Martin Holgersson (läkare) och Sani Nilsson (biomedicinsk analytiker)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="051FD2A4" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30E08DFC" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc158799894"/>
       <w:r w:rsidRPr="00D10C8A">
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="31B3BD10" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
-[...9 lines deleted...]
-        <w:t>Ny metodbeskrivning.</w:t>
+    <w:p w14:paraId="31B3BD10" w14:textId="688A3D33" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="0006045C" w:rsidP="00D10C8A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Inga förändringar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B34288F" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0" w:firstLine="992"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc158799895"/>
       <w:r w:rsidRPr="00D10C8A">
         <w:t>Inledning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="4B04DF00" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Föreliggande metodbeskrivning omfattar samtliga ingående metoder som används vid vår enhet för att mäta specifik lungfunktion. De metoder som används är dynamisk spirometri, reversibilitetstest, statisk spirometri, diffusionskapacitetsmätning, </w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> (IOS) vilket ger en beräkning av luftrörens resistans och därmed kan bidra till diagnostiken av till exempel astma. Saturationsmätning vid ansträngning ger det sammantagna resultatet av hur lungorna klarar av sin funktion under ansträngning; syrenivån i blodet ska inte sjunka särskilt mycket. Slutligen utförs i vissa fall en särskild mätning (N2-test) där man kan få indikation på hur bra den inandade luften sprider sig distalt i luftvägarna och även om det finns tecken på förträngning i de allra minsta luftvägarna.</w:t>
+        <w:t>Föreliggande metodbeskrivning omfattar samtliga ingående metoder som används vid vår enhet för att mäta specifik lungfunktion. De metoder som används är dynamisk spirometri, reversibilitetstest, statisk spirometri, diffusionskapacitetsmätning, impulsoscillometri (IOS), saturationsmätning i samband med ansträngning och kvävgasutsköljning (N2-test). Syftet med samtliga metoder är att mäta olika delar av lungornas funktion. De vanligaste metoderna är statisk och dynamisk spirometri och diffusionskapacitet. Genom att utföra dessa metoder får man mått på patientens ventilationsförmåga (FEV1), vilket man kan säga är lungornas bälgfunktion. Man får även mått på volymerna som inte är avhängiga patientens muskelfunktion såsom total lungvolym (TLC) och hur mycket volym som är kvar i lungorna när man andats ut så mycket man kan (RV). Med diffusionskapacitetsmätning uppmäts hur bra lungorna är på att transportera syre och koldioxid från lungblåsorna till blodet och vice versa. Genom att lägga till reversibilitetstest (ge patienten astmamedicin och göra om dynamisk spirometri) kan man också bedöma om det finns trånga luftvägar som skulle kunna vidgas med medicin. Bedömningen av detta kan också förfinas genom att utföra impulsoscillometri (IOS) vilket ger en beräkning av luftrörens resistans och därmed kan bidra till diagnostiken av till exempel astma. Saturationsmätning vid ansträngning ger det sammantagna resultatet av hur lungorna klarar av sin funktion under ansträngning; syrenivån i blodet ska inte sjunka särskilt mycket. Slutligen utförs i vissa fall en särskild mätning (N2-test) där man kan få indikation på hur bra den inandade luften sprider sig distalt i luftvägarna och även om det finns tecken på förträngning i de allra minsta luftvägarna.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14EBCFF4" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="35958C06" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4529877D" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tabell 1. Relevanta undersökningskoder</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="992" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2264"/>
         <w:gridCol w:w="5663"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w14:paraId="7E525823" w14:textId="77777777" w:rsidTr="00C66000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="653FA0EC" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0" w:right="-77"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
@@ -3145,786 +3087,544 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Undersökningskod</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="550D67C2" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Undersökningsnamn</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w14:paraId="0A0D8A49" w14:textId="77777777" w:rsidTr="00C66000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="380C2EAD" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>204318</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="46677558" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Diffusionskapacitet (CO-</w:t>
-[...13 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Diffusionskapacitet (CO-diff)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w14:paraId="2269783A" w14:textId="77777777" w:rsidTr="00C66000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="447ED9C7" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>204311</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5175772A" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirometri </w:t>
-[...22 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Spirometri inkl CO-diff</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w14:paraId="5BE78561" w14:textId="77777777" w:rsidTr="00C66000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="4336071C" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>204305</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="0ABBA64D" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Spirometri</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> CO-diff</w:t>
+              <w:t>Spirometri inkl TLC och CO-diff</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w14:paraId="4F486C6C" w14:textId="77777777" w:rsidTr="00C66000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BF4B6EC" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>204343</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="561A7006" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Spirometri</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> Hb</w:t>
+              <w:t>Spirometri inkl TLC, CO-diff och Hb</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w14:paraId="6BEB49F6" w14:textId="77777777" w:rsidTr="00C66000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="287447B3" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>209905</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="0FEF570D" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Hb-mätning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w14:paraId="5FA1E130" w14:textId="77777777" w:rsidTr="00C66000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C816412" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>204380</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AE8CA33" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>POX-promenad i samband med spirometri</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w14:paraId="25617FAB" w14:textId="77777777" w:rsidTr="00C66000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="6048E665" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>204308</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="67BBA979" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirometri </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> och IOS</w:t>
+              <w:t>Spirometri inkl TLC, CO-diff och IOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w14:paraId="4BA89320" w14:textId="77777777" w:rsidTr="00C66000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="286B8E80" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>204307</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41469400" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirometri </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> och N2</w:t>
+              <w:t>Spirometri inkl TLC, CO-diff och N2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w14:paraId="605C7BCD" w14:textId="77777777" w:rsidTr="00C66000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="1D210546" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>204309</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="16D40F52" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirometri </w:t>
-[...27 lines deleted...]
-              <w:t>, N2 och IOS</w:t>
+              <w:t>Spirometri inkl TLC, CO-diff, N2 och IOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w14:paraId="23A4CC28" w14:textId="77777777" w:rsidTr="00C66000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57065E75" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>204320</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A62996E" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>IOS (</w:t>
-[...13 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>IOS (oscillometri)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w14:paraId="3DE0D6AC" w14:textId="77777777" w:rsidTr="00C66000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="0438E10B" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>204324</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
           </w:tcPr>
           <w:p w14:paraId="151E138D" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>N2-utsköljning (MBW)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w14:paraId="5A0E872A" w14:textId="77777777" w:rsidTr="00C66000">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75986524" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>204323</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5663" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="726CFC0E" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D10C8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>N2-utsköljning (SBW)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="75028DCC" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00B122D0" w:rsidRDefault="00D10C8A" w:rsidP="00CC4E8E">
@@ -3946,153 +3646,125 @@
       </w:pPr>
       <w:r w:rsidRPr="00802412">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Andfåddhet och misstanke på lungsjukdom</w:t>
       </w:r>
       <w:r w:rsidR="00FA79CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63C4240D" w14:textId="051C36ED" w:rsidR="00D10C8A" w:rsidRPr="00802412" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00802412">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Känd obstruktiv lungsjukdom - bedömning av eventuell </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Känd obstruktiv lungsjukdom - bedömning av eventuell bronkospasm eller emfysem</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A7F96F" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00802412" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00802412">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>bronkospasm</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Känd restriktiv lungsjukdom - bedömning av svårighetsgrad, lungstelhet och diffusionskapacitet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25191B0D" w14:textId="4AEEA3EB" w:rsidR="00D10C8A" w:rsidRPr="00802412" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00802412">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> eller emfysem</w:t>
+        <w:t>Preoperativt inför större operation vid känd eller misstänkt lungsjukdom</w:t>
       </w:r>
       <w:r w:rsidR="00FA79CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A7F96F" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00802412" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
+    <w:p w14:paraId="4F2F81C9" w14:textId="40133960" w:rsidR="00D10C8A" w:rsidRPr="00802412" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00802412">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Känd restriktiv lungsjukdom - bedömning av svårighetsgrad, lungstelhet och diffusionskapacitet.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="25191B0D" w14:textId="4AEEA3EB" w:rsidR="00D10C8A" w:rsidRPr="00802412" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
+        <w:t>Känd lungsjukdom - effekt av medicinering</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA79CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C92E178" w14:textId="2673CC82" w:rsidR="00D10C8A" w:rsidRPr="00802412" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00802412">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Preoperativt inför större operation vid känd eller misstänkt lungsjukdom</w:t>
-[...53 lines deleted...]
-        <w:t>, stendamm</w:t>
+        <w:t>Yrkesmedicin - arbete med plaster, isocyanat, stendamm</w:t>
       </w:r>
       <w:r w:rsidR="00FA79CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC7FFBD" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc158799897"/>
       <w:r w:rsidRPr="00D10C8A">
         <w:t>Kontraindikationer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="3FAAB832" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="992"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -4138,231 +3810,168 @@
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Påverkat allmäntillstånd där risk finns för att patienten ytterligare kan försämras genom att utföra undersökningen</w:t>
       </w:r>
       <w:r w:rsidR="002B3E82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B69DA0B" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00AA7225">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kraftigt förhöjt blodtryck. Riktvärde för detta cirka 200/100 </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Kraftigt förhöjt blodtryck. Riktvärde för detta cirka 200/100 mmHg.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76DE9270" w14:textId="453388D2" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00AA7225">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Lättutlöst angina pectoris</w:t>
       </w:r>
       <w:r w:rsidR="002B3E82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A4C69A" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00AA7225">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Vid uppenbar konfusion eller demens är det ofta svårt att få till bra undersökningsresultat men ibland går det bättre än man kan tro.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58F37FB1" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0" w:firstLine="993"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc158799898"/>
       <w:r w:rsidRPr="00D10C8A">
-        <w:lastRenderedPageBreak/>
         <w:t>Utrustning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="107682D8" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D4469A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Jaeger MasterScreen</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0D2"/>
       </w:r>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Body </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D864E45" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D4469A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Jaeger MasterScreen</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0D2"/>
       </w:r>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> PFT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14757094" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D4469A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Jaeger MasterScreen</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Symbol" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0D2"/>
       </w:r>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> IOS </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="786CAA7D" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">N2-test </w:t>
@@ -4385,377 +3994,237 @@
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="4D5156"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> D</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BD57D9C" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hb-apparat </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D4469A">
+        <w:t>Hb-apparat HemoCue Hb 201 DM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4840C1C8" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4469A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Datorsystem: Sentry Suite software</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7756F616" w14:textId="1FF21644" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4469A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Spiroware 3.3.1 (N2-test)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2BA16D" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4469A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lungtestgas (kolmonoxid CO, metan CH4, acetyl C2H2) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADCC11E" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4469A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Syrgas O2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E972AB" w14:textId="68DB1244" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4469A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Andningsluft från väggen</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E0CAA2" w14:textId="61C00E51" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4469A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Heliumgas (He 9,30 %)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21CA91C1" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>HemoCue</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D4469A">
+      </w:pPr>
+      <w:r w:rsidRPr="00D4469A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Utrustning för step-up-test:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="734657FA" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Hb 201 DM</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-[...168 lines deleted...]
-    <w:p w14:paraId="21CA91C1" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
+        <w:t>Step up-bräda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA9FADE" w14:textId="0271C5DB" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Utrustning för step-</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="734657FA" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
+        <w:t>POX-mätare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500A09F6" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Step </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="6CA9FADE" w14:textId="0271C5DB" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
+        <w:t>Utrustning för trakeostomerade patienter:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2D1130" w14:textId="72BD7269" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>POX-mätare</w:t>
-[...48 lines deleted...]
-        </w:rPr>
         <w:t>Anpassas individuellt</w:t>
       </w:r>
       <w:r w:rsidR="00AD2FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F92AB7" w14:textId="4ADF4741" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00B122D0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Diverse slangar, kopplingar samt munstycken finns i en låda i spirometrirummet</w:t>
       </w:r>
@@ -4769,232 +4238,156 @@
     </w:p>
     <w:p w14:paraId="4F3E4969" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00A0776A">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc106900282"/>
       <w:bookmarkStart w:id="7" w:name="_Toc158799899"/>
       <w:r w:rsidRPr="00D10C8A">
         <w:t>Förbrukningsmaterial</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="2393184A" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00944DB6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">HemoCue Hb 201 </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>HemoCue Hb 201 microcuvetter</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5D178BDF" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00944DB6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lansetter </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Lansetter Prolance</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6B5DE4AB" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00944DB6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> (kalibrering av Hb-mätaren) </w:t>
+      <w:r w:rsidRPr="00D4469A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eurotrol HemoTrol (kalibrering av Hb-mätaren) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C1A5B3A" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00944DB6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">HemoCue </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (rengöring av Hb-mätaren) </w:t>
+        <w:t xml:space="preserve">HemoCue Rengörare (rengöring av Hb-mätaren) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A2A7125" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00944DB6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Kompresser </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="794397AB" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00944DB6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Bakteriefilter Microgard</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="311E654C" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00944DB6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Näsklämma</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7620D6EB" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00944DB6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">® 4 * 0.2 mg </w:t>
+      <w:r w:rsidRPr="00D4469A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ventoline Diskhaler® 4 * 0.2 mg </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64E1EC0E" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00944DB6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Sodalime</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A29CA80" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00944DB6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
@@ -5062,51 +4455,50 @@
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F453E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00802412">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="60B118D8" w14:textId="447B3B03" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00944DB6">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0" w:firstLine="992"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc158799900"/>
       <w:r w:rsidRPr="00D10C8A">
-        <w:lastRenderedPageBreak/>
         <w:t>Förberedelser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="051310FB" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00944DB6">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc473720108"/>
       <w:bookmarkStart w:id="11" w:name="_Toc473720265"/>
       <w:bookmarkStart w:id="12" w:name="_Toc106898886"/>
       <w:bookmarkStart w:id="13" w:name="_Toc158799901"/>
       <w:r w:rsidRPr="00D10C8A">
         <w:t>Patientinformation (kallelse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00D10C8A">
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="477F1FFC" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
@@ -5155,62 +4547,62 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Spirometri – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00D10C8A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Patientinformation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E5F3D8D" w14:textId="4F2B61BE" w:rsidR="00D10C8A" w:rsidRPr="001C523F" w:rsidRDefault="00F453E0" w:rsidP="00D10C8A">
+    <w:p w14:paraId="1E5F3D8D" w14:textId="4F2B61BE" w:rsidR="00D10C8A" w:rsidRPr="001C523F" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="992"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00D10C8A" w:rsidRPr="001C523F">
+        <w:r w:rsidRPr="001C523F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Spirometri utan mediciner – Patientinformation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="46C91513" w14:textId="01BA706A" w:rsidR="00D10C8A" w:rsidRPr="001E41B3" w:rsidRDefault="001E41B3" w:rsidP="00D10C8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="992"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
@@ -5275,120 +4667,112 @@
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00D10C8A" w:rsidRPr="00BC4834">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Spirometri med N2-utsköljning utan mediciner – Patientinformation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7A4EF34D" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00944DB6">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc106898887"/>
       <w:bookmarkStart w:id="17" w:name="_Toc158799902"/>
       <w:r w:rsidRPr="00D10C8A">
         <w:t>Remittentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="41D8C75C" w14:textId="3A33EDCD" w:rsidR="00D10C8A" w:rsidRPr="00630E3F" w:rsidRDefault="00F453E0" w:rsidP="00D10C8A">
+    <w:p w14:paraId="41D8C75C" w14:textId="3A33EDCD" w:rsidR="00D10C8A" w:rsidRPr="00630E3F" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="992"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="006298" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00D10C8A" w:rsidRPr="00630E3F">
+        <w:r w:rsidRPr="00630E3F">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Lungfunktionsundersökning (spirometri) – Remittentinformation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D10C8A" w:rsidRPr="00630E3F">
+      <w:r w:rsidRPr="00630E3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="006298" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D618D" w:rsidRPr="00630E3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="006298" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F09D288" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00334B18">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0" w:firstLine="992"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc158799903"/>
       <w:r w:rsidRPr="00D10C8A">
         <w:t>Funktionskontroll/kalibrering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="56DE6EEA" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> utför service och kontroller en gång/år.</w:t>
+      <w:r w:rsidRPr="00D10C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Intramedic utför service och kontroller en gång/år.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E51FA19" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Biologiska kontroller utförs var tredje månad.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
@@ -5428,114 +4812,73 @@
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>Datorn startas om en gång per vecka, förslagsvis på fredagar. Datorn och systemboxen är sammankopplade.</w:t>
       </w:r>
       <w:r w:rsidR="000C702E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>Vid strömavbrott behöver gasanalysatorn</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> stå på 45 minuter och </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D10C8A">
+        <w:t xml:space="preserve"> stå på 45 minuter och pneumotacherna ska sitta i 5–10 minuter före volymskalibrering för att värmas upp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B648D5F" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="000C702E" w:rsidRDefault="00D10C8A" w:rsidP="00334B18">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C702E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dubbelklicka på ikon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C702E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>pneumotacherna</w:t>
-[...54 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Launch SentrySuite.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B904190" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="000C702E" w:rsidRDefault="00D10C8A" w:rsidP="00334B18">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C702E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hoppa över uppvärmning?  ”JA”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68301929" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="000C702E" w:rsidRDefault="00D10C8A" w:rsidP="00334B18">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -5613,239 +4956,206 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02800CF3" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:ind w:right="-1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Gaskalibrering</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="057D7A5B" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:ind w:right="-1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Gaskalibrering räcker en gång per dag.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39CBB1C1" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00334B18">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Välj Kalibrering och därefter Gasanalysator kalibrering.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="566F0887" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00334B18">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Vinkel ska sitta på </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D4469A">
+        <w:t>Vinkel ska sitta på pneumotachen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA70246" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00334B18">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>pneumotachen</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+        <w:t>Torkningsslang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4469A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D4469A">
+        <w:t>(samplingsslang) kopplas till ”CAL.” på gasanalysatorn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0F3277" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00334B18">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Torkningsslang</w:t>
-[...6 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>(samplingsslang) kopplas till ”CAL.” på gasanalysatorn.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2E0F3277" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00334B18">
+        <w:t>Kontrollera att det står ”Alla gaser” uppe till vänster.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180FBC99" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00334B18">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Kontrollera att det står ”Alla gaser” uppe till vänster.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="180FBC99" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00334B18">
+        <w:t xml:space="preserve">Tryck F1. Kalibreringen tar cirka 5 minuter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC30A5B" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00334B18">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Tryck F1. Kalibreringen tar cirka 5 minuter. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2EC30A5B" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00334B18">
+        <w:t>Kalibreringen stängs av och sparas automatiskt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B71178F" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00334B18">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Kalibreringen stängs av och sparas automatiskt.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0B71178F" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00334B18">
+        <w:t>Se till att kalibreringsresultatet står på grönt = OK.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA17BE7" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00334B18">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Se till att kalibreringsresultatet står på grönt = OK.</w:t>
-[...31 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Sätt torkningsslangen på vinkeln som sitter på pneumotachen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A1B142D" w14:textId="63F8BFEF" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00334B18">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Gå ur med Hem</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BE1D238" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00B22B29">
       <w:pPr>
@@ -6034,65 +5344,51 @@
     <w:p w14:paraId="4919ED75" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="000C702E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Välj Volymkalibrering.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B78084" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="000C702E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Kalibrera Body/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, PFT och IOS(NÄL) i valfri ordning, gå ur med </w:t>
+        <w:t xml:space="preserve">Kalibrera Body/diff, PFT och IOS(NÄL) i valfri ordning, gå ur med </w:t>
       </w:r>
       <w:r w:rsidRPr="00D225A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Hem</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> eller byt </w:t>
       </w:r>
       <w:r w:rsidRPr="00D225A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Mätsystem</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> högst upp på sidan. </w:t>
       </w:r>
@@ -6208,51 +5504,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Gå ur med Hem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DDA5ADE" w14:textId="03FD9031" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Kalibrering FRC fyllningssensor (NÄL)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC16DE6" w14:textId="1998E9BC" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00B22B29">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:ind w:right="-1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
@@ -6404,65 +5699,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3CA12D" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="000C702E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc158799904"/>
       <w:r w:rsidRPr="00D10C8A">
         <w:t>Undersökningsprocedur</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="16FFF1F9" w14:textId="57B66744" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="000C702E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sätt nytt filter på vinkeln och ta fram en </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Sätt nytt filter på vinkeln och ta fram en näsklämma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F2A0E4" w14:textId="3FAC99BF" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="000C702E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Undersökningstext och undersökningskod styr vilka undersöknings</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>moment som ska utföras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E1336F3" w14:textId="5B93041C" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="000C702E">
       <w:pPr>
@@ -6555,118 +5836,90 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Välj ”Patient” på spirometridatorn:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20ECB959" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00704920">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="2268" w:right="0" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kontrollera att ”HIS- Import” är </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> och ”Typ” ska vara Patient.</w:t>
+        <w:t>Kontrollera att ”HIS- Import” är ibockad och ”Typ” ska vara Patient.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="348F3DAF" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00AA2961">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="2268" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Tryck på ”Sök</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">för att importera dagens </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>för att importera dagens Worklist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="763E3ECF" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00AA2961">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="2268" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Markera aktuell patient och tryck på ”Välj” </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CFC7C0A" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00AA2961">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -6698,211 +5951,152 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Under ”Patientuppgifter” välj din signatur. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7184FFE6" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00AA2961">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="2268" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Välj ”Avdelning”: NÄL </w:t>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Välj ”Avdelning”: NÄL Klinfys eller Uddevalla Klinfys.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16C4B8A0" w14:textId="205F430A" w:rsidR="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00B22B29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="2268" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Välj ”OK”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A451159" w14:textId="4110B7A5" w:rsidR="00557183" w:rsidRPr="00D10C8A" w:rsidRDefault="00557183" w:rsidP="008807C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EBA227" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:ind w:left="1276"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Om patienten har varit här tidigare kan du behöva välja rätt </w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Normalvärde</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> som ska vara </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ECCS_Solymar</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51B86558" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:ind w:left="1276"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A14BD22" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:ind w:left="1276"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om patienten inte kommer upp i </w:t>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Om patienten inte kommer upp i Worklist var god se Rutiner vid Sectrastopp.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73FDDF02" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="0052108E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Korrigera information i efterhand:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D614FED" w14:textId="68EB8278" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00460FC5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -6966,216 +6160,160 @@
       </w:r>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink w:anchor="_Körordning_NÄL" w:history="1">
         <w:r w:rsidRPr="00D4469A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Körordning NÄL</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F90502" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00F453E0" w:rsidP="002C3AC6">
+    <w:p w14:paraId="76F90502" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="002C3AC6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Körordning_Uddevalla" w:history="1">
-        <w:r w:rsidR="00D10C8A" w:rsidRPr="00D4469A">
+        <w:r w:rsidRPr="00D4469A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Körordning Uddevalla</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D10C8A" w:rsidRPr="00D4469A">
+      <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink w:anchor="_N2-test_(Kvävgasutsköljning)" w:history="1">
-        <w:r w:rsidR="00D10C8A" w:rsidRPr="00D4469A">
+        <w:r w:rsidRPr="00D4469A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Körordning N2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A420C18" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00F453E0" w:rsidP="0097387E">
+    <w:p w14:paraId="4A420C18" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="0097387E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Step-Up_POX-mätning_(SUP)" w:history="1">
-        <w:r w:rsidR="00D10C8A" w:rsidRPr="00D4469A">
+        <w:r w:rsidRPr="00D4469A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Step-</w:t>
-[...17 lines deleted...]
-          <w:t xml:space="preserve"> POX-mätning (SUP)</w:t>
+          <w:t>Step-Up POX-mätning (SUP)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D10C8A" w:rsidRPr="00D10C8A">
+      <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D6E3FC" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00472420">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc158799905"/>
       <w:r w:rsidRPr="00D10C8A">
-        <w:t>IOS (</w:t>
-[...7 lines deleted...]
-        <w:t>) (utförs enbart på NÄL)</w:t>
+        <w:t>IOS (Impulsoscillometri) (utförs enbart på NÄL)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="68F530A2" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">IOS ska utföras före den vanliga spirometrin, då den kan påverka resultatet av IOS. Görs alltid före och efter </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>IOS ska utföras före den vanliga spirometrin, då den kan påverka resultatet av IOS. Görs alltid före och efter Ventoline.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21579AE2" w14:textId="0F0C395D" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="0052108E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Under Applikationer välj </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Under Applikationer välj Impulsoscillometri.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38DD9663" w14:textId="659B39FB" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="0052108E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Välj IOS uppe till vänster i fönstret.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27DF15FA" w14:textId="5AEA325E" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="0052108E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
@@ -7282,92 +6420,75 @@
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>R5 – Normal när den är lägre än 150 %.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B44EF6B" w14:textId="3663ED7D" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:ind w:left="1276"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">X5 – Normal när den är lägre än 0,15 </w:t>
-[...15 lines deleted...]
-        <w:t>/(Ls).</w:t>
+        <w:t>X5 – Normal när den är lägre än 0,15 kPa/(Ls).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30F8BCAF" w14:textId="77777777" w:rsidR="00557183" w:rsidRDefault="00557183">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EA1C2D2" w14:textId="5B06DA7C" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00472420">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc158799906"/>
       <w:r w:rsidRPr="00D10C8A">
-        <w:lastRenderedPageBreak/>
         <w:t>VK (Vitalkapacitet)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="2EBBE24F" w14:textId="36B9517A" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="0052108E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Välj Mätning och därefter Spirometri.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E5B960" w14:textId="2DF91581" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="0052108E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -7443,65 +6564,51 @@
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>För att upprepa mätningen: Tryck F1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>Vid drift, välj F12 för nolljustering.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F11F1C0" w14:textId="53B45D45" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="0052108E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gör tre godkända mätningar. Max skillnad </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">,15 l alternativt 0,10 l vid VK &lt; 1,0 l. </w:t>
+        <w:t xml:space="preserve">Gör tre godkända mätningar. Max skillnad &lt; 0,15 l alternativt 0,10 l vid VK &lt; 1,0 l. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="332C9173" w14:textId="4A295989" w:rsidR="00557183" w:rsidRPr="00AE256D" w:rsidRDefault="00D10C8A" w:rsidP="00AE256D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Gör minst en omvänd VK.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30AAF451" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00472420">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc158799907"/>
       <w:r w:rsidRPr="00D10C8A">
         <w:t>FV-LOOP</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
@@ -7610,51 +6717,50 @@
         <w:t>OBS: Det är viktigt med bra loopar, Kontrollera så att den bästa godkända loopen hamnar i rapporten. Ta bort mätningar som inte är bra.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F6AF343" w14:textId="77777777" w:rsidR="00557183" w:rsidRDefault="00557183">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3305E49A" w14:textId="203AEB8B" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00472420">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc158799908"/>
       <w:r w:rsidRPr="00D10C8A">
-        <w:lastRenderedPageBreak/>
         <w:t>Reversibilitetstest</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="041FBAAC" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Gör reversibilitetstest om:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5048F9FA" w14:textId="4EB16E97" w:rsidR="00D10C8A" w:rsidRPr="00FF4909" w:rsidRDefault="00D10C8A" w:rsidP="0052108E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -7725,204 +6831,144 @@
       </w:pPr>
       <w:r w:rsidRPr="00FF4909">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Välj ”Pre”, välj Ny ”Post”</w:t>
       </w:r>
       <w:r w:rsidR="007D5D41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3806EE33" w14:textId="7BA9A4DD" w:rsidR="00D10C8A" w:rsidRPr="00FF4909" w:rsidRDefault="00D10C8A" w:rsidP="0052108E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4909">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Välj läkemedel </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 0,2mg x 4</w:t>
+        <w:t>Välj läkemedel Ventoline 0,2mg x 4</w:t>
       </w:r>
       <w:r w:rsidR="007D5D41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CECF50A" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:ind w:left="1276"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29816AA8" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Vuxna:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ge 4 doser </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D10C8A">
+        <w:t xml:space="preserve"> Ge 4 doser Ventoline (0,2 mg/dos), 2+2 med en minuts mellanrum. Vänta 15 minuter. CO-diffusion kan göras i Ventolinepausen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E32321" w14:textId="25149F33" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="006909F0">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>Ventoline</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (0,2 mg/dos), 2+2 med en minuts mellanrum. Vänta 15 minuter. CO-diffusion kan göras i Ventolinepausen.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Barn: 20–40 kg: Ge 2 doser Ventoline (0,2 mg/dos). Vänta 15 minuter. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D34F73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-      </w:pPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Barn: 20–40 kg: Ge 2 doser </w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t>Om barnet väger mindre än 20 kg, eller om man vill använda barnets egen medicin får man kontakta ansvarig läkare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28C79DA7" w14:textId="43FD1B07" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00472420">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc158799909"/>
       <w:r w:rsidRPr="00D10C8A">
         <w:t>CO-diffusion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="0CF7E264" w14:textId="1BBE504A" w:rsidR="00D10C8A" w:rsidRPr="00FF4909" w:rsidRDefault="00D10C8A" w:rsidP="0072359D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4909">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Välj ”CO </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Realtid” i menyn uppe till vänster.</w:t>
+        <w:t>Välj ”CO Diff Realtid” i menyn uppe till vänster.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CB4DE30" w14:textId="4015B49A" w:rsidR="00D10C8A" w:rsidRPr="00FF4909" w:rsidRDefault="00D10C8A" w:rsidP="0072359D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4909">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Tryck F1 för att starta mätningen. Först sker en nolljustering.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61BC9254" w14:textId="4E4B76B4" w:rsidR="00D10C8A" w:rsidRPr="00FF4909" w:rsidRDefault="00D10C8A" w:rsidP="0072359D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4909">
         <w:rPr>
@@ -8003,87 +7049,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="48C3C63E" w14:textId="3626A048" w:rsidR="00D10C8A" w:rsidRPr="00FF4909" w:rsidRDefault="00D10C8A" w:rsidP="0072359D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4909">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Gör två likvärdiga mätningar med godkänd kvalitet. Skillnaden mellan DLCO SB-värdena ska vara mindre än 10 % eller </w:t>
       </w:r>
       <w:r w:rsidR="007D5D41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00FF4909">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">0,6 </w:t>
-[...35 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>0,6 mmol/(min * kPa).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19992745" w14:textId="3E8E578B" w:rsidR="00D10C8A" w:rsidRPr="00FF4909" w:rsidRDefault="00D10C8A" w:rsidP="000F5501">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:right="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4909">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Vänta 4 minuter innan man gör en ny mätning. Gör max 4 mätningar. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3617B06F" w14:textId="5B07C666" w:rsidR="007D5D41" w:rsidRDefault="00D10C8A" w:rsidP="007D5D41">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -8152,51 +7162,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="23844761" w14:textId="54532858" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="007D5D41">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1355" w:right="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF4909">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Om några ändringar har behövt göras, skriv in detta i Journalanteckningar</w:t>
       </w:r>
       <w:r w:rsidR="007D5D41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4909">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4909">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Om patienten har en liten VK (under 1,2 liter) kan man minska andhållningstiden. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4909">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -8417,106 +7426,78 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Välj ”Program-SB träningsläge”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44081AB2" w14:textId="2FEC37E3" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00AA2961">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="2268" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Undersökningen utförs som vanligt fast utan </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00D10C8A">
+        <w:t>Undersökningen utförs som vanligt fast utan testgas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F4F150" w14:textId="06C87FFE" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="004848A5">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D4469A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Korrigera efter aktuellt Hb</w:t>
+      </w:r>
+      <w:r w:rsidR="00A432DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Om patientens DLCO SB värde ligger under 80% av referensvärdet ska korrigering ske för aktuellt </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, se bilaga. </w:t>
+        <w:t xml:space="preserve">Om patientens DLCO SB värde ligger under 80% av referensvärdet ska korrigering ske för aktuellt Hb-värde, se bilaga. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20DA4AF4" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="004848A5" w:rsidRDefault="00D10C8A" w:rsidP="00EA741B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc158799910"/>
       <w:r w:rsidRPr="004848A5">
         <w:t>TLC i boxen (Total lungkapacitet)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="1FB4FA49" w14:textId="77777777" w:rsidR="003F3105" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="003F3105">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:firstLine="992"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
@@ -8540,107 +7521,65 @@
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Om TLC i boxen inte går att utföra, utförs i stället heliumspädningsmetod, se bilaga.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="77CFCAA7" w14:textId="001C26F9" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="003F3105">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Välj </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> i menyn uppe till vänster.</w:t>
+        <w:t>Välj Kroppspletysmografi i menyn uppe till vänster.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="799E5396" w14:textId="530FBDB4" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="003F3105">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sätt in patienten med </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">. Sätt på högtalaren med F6. </w:t>
+        <w:t xml:space="preserve">Sätt in patienten med näsklämma i boxen. Justera höjden på munstycket. Se till att ventilen sitter på pneumotachen. Sätt på högtalaren med F6. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>Kolla nollflöde, justera med F12 vid behov före varje mätning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49F9A97D" w14:textId="1DED726B" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="003F3105">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Tryck F1 för resistansmätningen, det vill säga låt patienten andas som vanligt en stund (cirka 20 andetag/minut) tills resistanslooparna ser bra ut (går ihop).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09E7EDF7" w14:textId="4F39D68B" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="003F3105">
       <w:pPr>
@@ -8736,94 +7675,79 @@
       </w:r>
       <w:r w:rsidR="00A55380">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8139A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">5%. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AE2C599" w14:textId="0B7DA964" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00AA2961">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>För att upprepa mätningen tryck F1 och fortsätt som ovan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48C35F2A" w14:textId="6ED816C0" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="003F3105">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Tryck F4 (Redigera) för att titta på siffrorna och justera lutningen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A26AD45" w14:textId="72EDB124" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="003F3105">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Välj flik ITGV för att se lutningen på ITGV, välj flik </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> för att se på ERV, RV och VK.</w:t>
+        <w:t>Välj flik ITGV för att se lutningen på ITGV, välj flik Spirogram för att se på ERV, RV och VK.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08D1EFD6" w14:textId="23B1B9C6" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="003F3105">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Välj flik Specifik resistans och ta bort alla utom en.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C34EC58" w14:textId="6966D98A" w:rsidR="003F3105" w:rsidRDefault="00D10C8A" w:rsidP="003F3105">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>OBS! Högtalaren stängs av när man trycker på F3, tryck F6 för att sätta på högtalaren igen.</w:t>
@@ -8982,79 +7906,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Välj Mätning och därefter Mätningar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E08F73C" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00AA2961">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="2268" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Välj ”</w:t>
-[...27 lines deleted...]
-        <w:t>”</w:t>
+        <w:t>Välj ”Datainmatn offline”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69019A5A" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00AA2961">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="2268" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Tryck på pilen vid ”Spirometri”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D8B5BB6" w14:textId="266C51DC" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00AA2961">
@@ -9100,170 +7996,133 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>MAX.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="664A6055" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00AA2961">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="2268" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tryck </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Tryck Enter</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4E5E8999" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00AA2961">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="2268" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Spara</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D10EC90" w14:textId="77777777" w:rsidR="003A3013" w:rsidRDefault="003A3013">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD1A1EE" w14:textId="29B482F6" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="004848A5">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc158799911"/>
       <w:r w:rsidRPr="00D10C8A">
-        <w:lastRenderedPageBreak/>
         <w:t>Rengöring</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="543DD7CA" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Efter varje patient:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="638C404A" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="004848A5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Släng filter och </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> slängs i läkemedelsavfall.</w:t>
+        <w:t>Släng filter och näsklämma. Ventoline slängs i läkemedelsavfall.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168B43E8" w14:textId="3AC2D2E5" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="004848A5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sprittorka kontaktytor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B8D9C5" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -9301,155 +8160,99 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Efter dagens sista patient:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="750BC310" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00CC4E8E" w:rsidRDefault="00D10C8A" w:rsidP="00CC4E8E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC4E8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sätt in allt som ska diskas i </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Sätt in allt som ska diskas i diskdesinfektorn.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F473E36" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Var tredje månad:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B2A9221" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00D178FC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vinklarna diskas i </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Vinklarna diskas i diskdesinfektorn.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B34E723" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00836B7C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:right="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ta isär </w:t>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Ta isär pneumotachen, alla delar förutom näten diskas i diskdesinfektorn.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7793F9CF" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00D178FC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Näten sköljs i ljummet vatten och läggs i Etanol 70 % i 10 minuter och får sen självtorka.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E38113" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00D178FC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
@@ -9474,67 +8277,51 @@
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38218304" w14:textId="4D0E0242" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00AA2961">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="2268" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>”</w:t>
-[...15 lines deleted...]
-        <w:t>” läggs i Etanol 70 %. Se till att alla ytor kommer i kontakt med spriten.</w:t>
+        <w:t>”Shutter” läggs i Etanol 70 %. Se till att alla ytor kommer i kontakt med spriten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78AC10BC" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">PFT: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C0AE5CB" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00AA2961">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="0" w:hanging="567"/>
         <w:rPr>
@@ -9577,67 +8364,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Låt torka över helgen. Slangarna behöver inte rengöras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DD81C89" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om patienten har TBC ska </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> rengöras enligt ovan.</w:t>
+        <w:t>Om patienten har TBC ska pneumotachen rengöras enligt ovan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36CB7449" w14:textId="41059360" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vid blodsmitta, till exempel hepatit och HIV, ska vanlig rengöring göras som vid varje patient</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Se lokala anvisningar, </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
@@ -9658,51 +8429,50 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B36B44" w14:textId="77777777" w:rsidR="003A3013" w:rsidRDefault="003A3013">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3638D70F" w14:textId="5D5017F1" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc158799912"/>
       <w:r w:rsidRPr="00D10C8A">
-        <w:lastRenderedPageBreak/>
         <w:t>Sammanställning och analys av undersöknings</w:t>
       </w:r>
       <w:r w:rsidR="009B1E84">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:t>information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="3D9F1951" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">För över alla värden till PACS. </w:t>
       </w:r>
     </w:p>
@@ -9832,124 +8602,94 @@
       <w:bookmarkStart w:id="28" w:name="_Toc158799913"/>
       <w:r w:rsidRPr="00D10C8A">
         <w:t>Referensvärden</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="645FEFBE" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ECCS (1993) - Spirometri och DLCO vuxen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7D41BC" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> (1980) - Spirometri barn</w:t>
+      <w:r w:rsidRPr="00D10C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Solymar (1980) - Spirometri barn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="134FB0DA" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> (1987) - DLCO barn</w:t>
+      <w:r w:rsidRPr="00D10C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Zapletal (1987) - DLCO barn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73404FB8" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Vogel (1994) - IOS  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="053F2C59" w14:textId="7F88A957" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kjellberg 2018 XTC </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> - N</w:t>
+        <w:t>Kjellberg 2018 XTC prelim - N</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>-utsköljning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69D587CC" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc158799914"/>
       <w:r w:rsidRPr="009B1E84">
         <w:t>Felkällor</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
@@ -10082,51 +8822,50 @@
         <w:t xml:space="preserve">  Mjukvarufel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F81CD8" w14:textId="77777777" w:rsidR="003A3013" w:rsidRDefault="003A3013">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DAE9DB2" w14:textId="456FFADF" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc158799915"/>
       <w:r w:rsidRPr="00D10C8A">
-        <w:lastRenderedPageBreak/>
         <w:t>Utlåtande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="4EE47461" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Det skriftliga utlåtandet ska innehålla en beskrivande del där de viktigaste värdena i den totala rapporten tas upp och bedöms utifrån givet normalvärde. Flöde/volymkurvan kan gärna också beskrivas utefter form och utseende. Lämpligtvis görs slutligen en kort sammanfattande bedömning där de viktigaste lungfysiologiska fynden tas upp och relateras till frågeställningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D51885A" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -10176,107 +8915,65 @@
         </w:rPr>
         <w:t>IOS bedöms huvudsakligen med hjälp av R5 (eg</w:t>
       </w:r>
       <w:r w:rsidR="00010DAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>entligen</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> luftvägsresistans) men även R5-R20, AX </w:t>
       </w:r>
       <w:r w:rsidR="00EA741B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>och</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> kan användas. </w:t>
+        <w:t xml:space="preserve"> Fres kan användas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67D9D270" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Step-</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> bedöms i enlighet med klinisk fysiologi Sahlgrenskas: ”Lungfysiologiska undersökningar – en kortfattad hjälp till bedömning”, se </w:t>
+        <w:t xml:space="preserve">Step-Up Pulsoximetrimätning bedöms i enlighet med klinisk fysiologi Sahlgrenskas: ”Lungfysiologiska undersökningar – en kortfattad hjälp till bedömning”, se </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Journalanteckningar_i_patientadmini" w:history="1">
         <w:r w:rsidRPr="00D10C8A">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>bilaga</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7459E9BD" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -10288,112 +8985,83 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3868DA91" w14:textId="56B55B01" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc158799916"/>
       <w:r w:rsidRPr="00D10C8A">
-        <w:lastRenderedPageBreak/>
         <w:t>Referenser och relaterade dokument</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="2995BD86" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Brian, L. Graham, V., et al. 2017 ERS/ATS standards for single-breath carbon monoxide uptake in the lung.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70949724" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bäcklund, L., </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> vid lungsjukdom. </w:t>
+        <w:t xml:space="preserve">Bäcklund, L., Hedenstierna, G., Hedenström, H. Lungfysiologi och diagnostic vid lungsjukdom. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Studentlitteratur 2000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F773BA3" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Gustafsson, P., Zetterström, O. Spirometri 2.0-I Teori och mycket praktik GlaxoSmithKline 2019 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C37A3EB" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
@@ -10406,67 +9074,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Jonsson, B., et al. Klinisk Fysiologi med nuklearmedicin och neurofysiologi. Tredje upplagan. Liber 2011.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D98680E" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Miller, M. R., et al. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">General considerations for lung function testing. </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Respir J. 2005; 26:153-61.</w:t>
+        <w:t>General considerations for lung function testing. Eur Respir J. 2005; 26:153-61.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ADCBA53" w14:textId="45AA113C" w:rsidR="00D10C8A" w:rsidRPr="000D4C6C" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Nationella riktlinjer för vård vid astma och KOL. [Stockholm]: Socialstyrelsen: 2020.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>Tillgänglig:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
@@ -10478,409 +9130,191 @@
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="000D4C6C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/nationella-riktlinjer/2020-12-7135.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="10E4E8CF" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Parker, J.M., Dillard, T.A., Phillips, Y.Y. Arm span-height relationships in patients referred for spirometry. Am J Respir Crit Care Med. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D10C8A">
+        <w:t xml:space="preserve">Parker, J.M., Dillard, T.A., Phillips, Y.Y. Arm span-height relationships in patients referred for spirometry. Am J Respir Crit Care Med. 1996;154:533-6. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C3FAD5" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
+      <w:pPr>
+        <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>1996;154:533</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">-6. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="38C3FAD5" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
+        <w:t xml:space="preserve">Pellegrino, R., et al. Interpretative strategies for lung function tests. Eur Respir J. 2005; 26:948-68. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517A889B" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pellegrino, R., et al. Interpretative strategies for lung function tests. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D10C8A">
+        <w:t>Quanjer, P.H., et al., Lung volumes and forced ventilatory flows. Report Working Party Standardization of Lung Function Tests, European Community for Steel and Coal. Official Statement of the European Respiratory Society. Eur Respir J. 1993 Suppl;16:5-40.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D78A3B" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
+      <w:pPr>
+        <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Eur</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Respir J. 2005; 26:948-68. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="517A889B" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
+        <w:t>Stanojevic, S. ERS/ATS technical standard on interpretive strategies for routine lung function tests. Eur Respir J. 2021; DOI: 10.1183/13993003.01499-2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BDEF72A" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Quanjer</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D10C8A">
+        <w:t xml:space="preserve">Stanojevic, S., et al. Reference ranges for spirometry across all ages: a new approach. Am J Respir Crit Care Med 2008;177:253-60. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BCD827" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
+      <w:pPr>
+        <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, P.H., et al., Lung volumes and forced ventilatory flows. Report Working Party Standardization of Lung Function Tests, European Community for Steel and Coal. Official Statement of the European Respiratory Society. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Eur</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D10C8A">
+        <w:t>Vogel J, Smidt U. Impulse Oscillometry – Analysis of lung mechanics in general practice and the clinic, epidemiology and experimental research. Pmi Verlagsgruppe GmbH 1994; ISBN 3-89119-316-5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EBD3E77" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
+      <w:pPr>
+        <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Respir J. 1993 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Suppl;16:5</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>West, J. B. Respiratory Physiology – the essentials</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF2EE99" w14:textId="0DA26598" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00AC573B">
+      <w:pPr>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>-40.</w:t>
-[...228 lines deleted...]
-        <w:t xml:space="preserve"> 2017</w:t>
+        <w:t xml:space="preserve">West, J. B. Pulmonary Pathofysiology – The Essentials. Ninth Edition. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10C8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Wolters Kluwer 2017</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44B824FF" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67701410" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc158799917"/>
       <w:r w:rsidRPr="00D10C8A">
-        <w:lastRenderedPageBreak/>
         <w:t>Bilagor</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="51BEAA50" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Körordning_NÄL"/>
       <w:bookmarkStart w:id="34" w:name="_Toc158799918"/>
       <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="00D10C8A">
         <w:t>Körordning NÄL</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="1A98AC9C" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E22A593" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
@@ -10930,51 +9364,50 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BFF8DDC" w14:textId="77777777" w:rsidR="009B1E84" w:rsidRDefault="009B1E84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Körordning_Uddevalla"/>
       <w:bookmarkEnd w:id="35"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4236EE7D" w14:textId="43B904F2" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="36" w:name="_Toc158799919"/>
       <w:r w:rsidRPr="00D10C8A">
         <w:t>Körordning Uddevalla</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="50681570" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="440B5655" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
@@ -11018,51 +9451,50 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="01FBE342" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="374A0F6D" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00EA741B">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="37" w:name="_Toc158799920"/>
       <w:r w:rsidRPr="00D10C8A">
-        <w:lastRenderedPageBreak/>
         <w:t>Spirometri – kort arbetsbeskrivning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="2F3EA823" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Om </w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IOS ska göras, görs den först.</w:t>
       </w:r>
@@ -11097,65 +9529,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VK</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Gör tre godkända mätningar. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Max skillnad &lt;0 ,15 l, alternativt 0,10 l vid VK </w:t>
-[...13 lines deleted...]
-        <w:t>,0 l.</w:t>
+        <w:t>Max skillnad &lt;0 ,15 l, alternativt 0,10 l vid VK &lt; 1,0 l.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gör minst en omvänd VK.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CB6B3A3" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00987C47">
       <w:pPr>
@@ -11351,182 +9769,133 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gör två likvärdiga mätningar med godkänd kvalitet.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Skillnaden mellan DLCO SB-värdena ska vara mindre än 10 % eller </w:t>
       </w:r>
       <w:r w:rsidR="00987C47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">0,6 </w:t>
-[...31 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>0,6 mmol/(minxkPa).</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>Gör max 4 mätningar.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
         <w:t>Ett medelvärde av alla mätningarna hamnar i ”Bäst”-kolumnen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45CE04E4" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om DLCO-värdet ligger under 80 % ska ett </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> skrivas in.</w:t>
+        <w:t>Om DLCO-värdet ligger under 80 % ska ett Hb-värde skrivas in.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B9E6D6E" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D8DD31" w14:textId="35EF1209" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>TLC box:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Gör tre </w:t>
       </w:r>
       <w:r w:rsidR="003935A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>godkända mätningar. Kontrollera att det är bra kvalitet på undersökning</w:t>
       </w:r>
       <w:r w:rsidR="008F1AC7">
@@ -11711,51 +10080,50 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="727D85F8" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5489614C" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="0014462D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc158799921"/>
       <w:r w:rsidRPr="00D10C8A">
-        <w:lastRenderedPageBreak/>
         <w:t>Ta fram tidigare utförd undersökning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="35667129" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Tryck på ”Patient”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="360FEF7D" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -11849,51 +10217,50 @@
         </w:rPr>
         <w:t>OK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C0F0568" w14:textId="77777777" w:rsidR="00A5531C" w:rsidRDefault="00A5531C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc158799922"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BFE52FF" w14:textId="2B2D186E" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="0014462D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
-        <w:lastRenderedPageBreak/>
         <w:t>Kvalitetskontroll CO-diffusion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="16C2FBE6" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="010000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="010000"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B990ACA" wp14:editId="5D1E8A25">
@@ -11929,51 +10296,50 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="51465263" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="010000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="010000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B1E7953" wp14:editId="089964F4">
             <wp:extent cx="4571564" cy="6327692"/>
             <wp:effectExtent l="0" t="0" r="635" b="0"/>
             <wp:docPr id="7" name="Bildobjekt 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4610573" cy="6381686"/>
@@ -11994,464 +10360,292 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A72F44E" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="0014462D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc158799923"/>
       <w:r w:rsidRPr="00D10C8A">
-        <w:lastRenderedPageBreak/>
         <w:t>Korrigera med aktuellt Hb</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidRPr="00D10C8A">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27134913" w14:textId="7800999B" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Om patienten har ett DLCO SB- värde som ligger under 80</w:t>
       </w:r>
       <w:r w:rsidR="0014462D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">% av referensvärdevärde ska </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> korrigeras.  </w:t>
+        <w:t>% av referensvärdevärde ska Hb-värdet korrigeras.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29E737BE" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kontrollera om patienten har ett aktuellt Hb- värde i </w:t>
-[...13 lines deleted...]
-        <w:t>. Värdet får inte vara äldre än två veckor.</w:t>
+        <w:t>Kontrollera om patienten har ett aktuellt Hb- värde i Melior. Värdet får inte vara äldre än två veckor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="265245B2" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Finns inget aktuellt värde tas ett Hb på patienten.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D48970E" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Skriv in Hb- värdet i spirometern så att det hamnar i rapporten (även om det var normalt). OBS: Enhet g/100 ml.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="044642D2" w14:textId="03A4CE9E" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="005F22F0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:right="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Skriv in i Journal i </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> om provet är taget på klinisk fysiologi i dag </w:t>
+        <w:t xml:space="preserve">Skriv in i Journal i Sectra om provet är taget på klinisk fysiologi i dag </w:t>
       </w:r>
       <w:r w:rsidR="005F22F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">eller om det är hämtat från </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> inklusive datum när det är taget.</w:t>
+        <w:t>eller om det är hämtat från Melior inklusive datum när det är taget.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="167E17E8" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...53 lines deleted...]
-        <w:t>, Uddevalla sjukhus. </w:t>
+      <w:r w:rsidRPr="00D4469A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Hemocue kontrollösning står i kylskåpet i Ugglerummet, NÄL respektive i kylskåpet i cystometrirummet, Uddevalla sjukhus. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E67D9CC" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="005F22F0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:right="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Det finns </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> 2 som vi ska varva med varannan månad. </w:t>
+        <w:t>Det finns Level 1 och Level 2 som vi ska varva med varannan månad. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="711B61FD" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Öppnad flaska är hållbar i kylskåp i 30 dagar, skriv öppningsdatum. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="428B22EB" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Kontrollen ska göras 1 gång/dag då man ska ta ett Hb. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC75C86" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Skriv i almanackan och på flaskan när ny flaska öppnas och vilken </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> som är påbörjad. </w:t>
+        <w:t>Skriv i almanackan och på flaskan när ny flaska öppnas och vilken Level som är påbörjad. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="713561A2" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Skriv även om kontrollen är gjord och signera. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="27EF85DB" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="010000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="010000"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AEEDBBB" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D94F84">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc158799924"/>
       <w:r w:rsidRPr="00D10C8A">
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> POX-mätning (SUP) - Arbetsbeskrivning</w:t>
+        <w:t>Step-Up POX-mätning (SUP) - Arbetsbeskrivning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="28705F1D" w14:textId="243DF977" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:br/>
         <w:t>Indikation:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Undersökningen utförs då det finns misstanke på att patienten har en allvarlig lungsjukdom som innebär </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> vid måttlig ansträngning. </w:t>
+        <w:t xml:space="preserve"> Undersökningen utförs då det finns misstanke på att patienten har en allvarlig lungsjukdom som innebär desaturation vid måttlig ansträngning. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14214130" w14:textId="117A849B" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D4469A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Kontraindikationer:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Klarar patienten att gå finns inga kontraindikationer. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ACE9B16" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
@@ -12476,163 +10670,107 @@
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Kontrollera att patienten har varm hand/finger. Var frikostig med att be patienten hålla hand och nedre delen av underarmen under kran med rinnande ljummet vatten i en minut.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53E34ADD" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="00827165">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:right="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sätt på POX-mätaren och se till att signalerna är goda. Det ska ses tydliga </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> i LED-ljusen och pulsindex, PI, ska helst vara över 1.  </w:t>
+        <w:t>Sätt på POX-mätaren och se till att signalerna är goda. Det ska ses tydliga pulsationer i LED-ljusen och pulsindex, PI, ska helst vara över 1.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51BBD94D" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notera hjärtfrekvens och </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> i vila.  </w:t>
+        <w:t>Notera hjärtfrekvens och saturation i vila.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E8C30B9" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Med POX-mätaren monterad får patienten gå på Step </w:t>
-[...13 lines deleted...]
-        <w:t>-brädan i ett tempo som framkallar en märkbar andningsfrekvensökning. </w:t>
+        <w:t>Med POX-mätaren monterad får patienten gå på Step Up-brädan i ett tempo som framkallar en märkbar andningsfrekvensökning. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5335E333" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>I anslutning till promenadens avslut kontrollera att signalerna är fortsatt goda och att hjärtfrekvensen ökat minst 10–20 slag/minut.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="555A0BFE" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notera lägsta </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> och högsta hjärtfrekvens. </w:t>
+        <w:t>Notera lägsta saturation och högsta hjärtfrekvens. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A8B01C3" w14:textId="789804D2" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Fyll i aktuella uppgifter i Journal.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="41CF84A9" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
@@ -12815,181 +10953,133 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CA27CA9" w14:textId="06A52D71" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D94F84">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="42" w:name="_Toc158799925"/>
       <w:r w:rsidRPr="00D10C8A">
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>N2-test (Kvävgasutsköljning)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="30955D5A" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Starta upp N2-utsköljningsapparaten</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D2B0635" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Sätt på datorn.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="269A0828" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sätt på </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D4469A">
+        <w:t xml:space="preserve">Sätt på Exhalyzer D (knapp till höger på baksidan). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E37A565" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>Exhalyzer</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> D (knapp till höger på baksidan). </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> ska vara på fem minuter innan kalibreringen utförs.</w:t>
+        <w:t>Exhalyzern ska vara på fem minuter innan kalibreringen utförs.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="37D0FCBE" w14:textId="599DDC73" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Logga in, välj ”</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3.3.1”</w:t>
+        <w:t>Logga in, välj ”Spiroware 3.3.1”</w:t>
       </w:r>
       <w:r w:rsidR="00C56988">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="677CD1F9" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Användare: admin. Lösenord: Gällande</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A902C34" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
@@ -13175,93 +11265,65 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC0B672" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ta bort värmaren (grå) och lägg den säkert i röd låda. Ta bort samplingsslangen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">OBS! Akta fönstren på </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (svart), inga fingeravtryck! Undvik att ta på samplingsslangen.</w:t>
+        <w:t>OBS! Akta fönstren på kapnografen (svart), inga fingeravtryck! Undvik att ta på samplingsslangen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B2418CA" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sätt en propp på </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Sätt en propp på kapnografen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D7F45E" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Välj ”Flödeskalibrering”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11C6A513" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
@@ -13274,109 +11336,79 @@
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Ta loss flödeshuvudet (blått) och anslut till kalibreringssprutan </w:t>
       </w:r>
       <w:r w:rsidR="00447300">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">(1 L). Filter ska sitta mellan sprutan och </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>(1 L). Filter ska sitta mellan sprutan och kapnografen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7779D696" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Håll sprutan och flödesgivaren stilla med handtaget intryckt, välj ”Fortsätt”. En nollkalibrering av flödet görs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="182A35C6" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ny graf visas. Pumpa försiktigt, man ska hålla sig inom de gröna linjerna. Automatiskt stopp efter 10 </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Ny graf visas. Pumpa försiktigt, man ska hålla sig inom de gröna linjerna. Automatiskt stopp efter 10 pumptag.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="265DBB62" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Grön bock innebär att det är ok.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EA58E5" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D4469A" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
@@ -13388,51 +11420,50 @@
     <w:p w14:paraId="10172279" w14:textId="402777AC" w:rsidR="00D4469A" w:rsidRPr="00F6761F" w:rsidRDefault="00D10C8A" w:rsidP="00F6761F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4469A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Välj ”Spara” och ”Tillbaka”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="745B66B3" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="004B7DFE" w:rsidRDefault="00D10C8A" w:rsidP="004B7DFE">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B7DFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Sätt tillbaka flödeshuvudet (blått), värmaren (grå) (det är viktigt att sätta sistnämnda på rätt håll: Pil mot Pil) och samplingsslangen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="717FD84F" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42BD0780" wp14:editId="68D59B21">
             <wp:extent cx="4133850" cy="2343150"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1259184483" name="Bildobjekt 1259184483"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -13700,51 +11731,50 @@
         </w:rPr>
         <w:t>Välj ”Spara” och ”Tillbaka”.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BF1EB66" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Skriv in patienten</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE09C80" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Välj ”Registrera ny patient”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E08907" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1E84">
@@ -13837,65 +11867,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Födelsedatum ÅÅÅÅ-MM-DD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="545B0763" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00AA2961">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="2268" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">ID: </w:t>
-[...13 lines deleted...]
-        <w:t>   </w:t>
+        <w:t>ID: ÅÅÅÅMMDDxxxx   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4337358F" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00AA2961">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="2268" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Längd  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="380E8B90" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00AA2961">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -13939,258 +11955,187 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Dubbelklicka på ”Patientnamnet”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D94F0B" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20BA6244" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Multiple</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Multiple breath</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="29589B8D" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Välj ”Nytt test”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="475449B0" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Välj</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Välj “Multiple Breath N2 Washout Test”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079BBA22" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="079BBA22" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
+        </w:rPr>
+        <w:t>Aktivera ”Visa feedback-skärm”. Se till att skärmen är riktad mot patienten så att hen kan se fönstret med den ”gröna glada gubben” och andas därefter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4071FB" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Aktivera ”Visa feedback-skärm”. Se till att skärmen är riktad mot patienten så att hen kan se fönstret med den ”gröna glada gubben” och andas därefter. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C4071FB" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
+        <w:t>Patienten ska andas med vanliga lugna andetag (andas in långsamt, avslappnad utandning).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F619CE6" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Patienten ska andas med vanliga lugna andetag (andas in långsamt, avslappnad utandning).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4F619CE6" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
+        <w:t xml:space="preserve">Välj ”Starta”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ECD00FD" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Välj ”Starta”. </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+        <w:t>Välj ”Starta WO”. När syrgaskoncentrationen är under 17% kopplas syrgasen till, då klickar det till. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49ABD728" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="006328FA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:right="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Välj ”Starta WO”. När syrgaskoncentrationen är under 17% kopplas syrgasen till, då klickar det till. </w:t>
-[...5 lines deleted...]
-        <w:ind w:right="142"/>
+        <w:t>Undersökningen stoppas automatiskt efter tre andetag under “Cet, N2 mål”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6069ED13" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Undersökningen stoppas automatiskt efter tre andetag under “</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Välj ”Switch to analysis”.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB8E00C" w14:textId="6694B154" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Cet</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">” sidan. Klicka igenom alla andetag under pausen. </w:t>
+        <w:t xml:space="preserve">Man måste vänta innan ny mätning kan göras. Nedräkningstiden syns uppe till höger på ”analysis” sidan. Klicka igenom alla andetag under pausen. </w:t>
       </w:r>
       <w:r w:rsidR="00F4771C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Patienten kan gärna gå en promenad. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="017806A7" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -14223,427 +12168,220 @@
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FF1B534" w14:textId="4D19DAEB" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="009B1E84" w:rsidP="009B1E84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="36301F6D" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00E5414F" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5414F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Bedömning av försök:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E5414F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">S </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>S cond mer centralt, S acin mer perifert </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E5414F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>cond</w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:br/>
-      </w:r>
-[...12 lines deleted...]
-        <w:t>-FRC-antal </w:t>
+        <w:t>Turnover-FRC-antal </w:t>
       </w:r>
       <w:r w:rsidRPr="00E5414F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>RQ kvot koldioxid/syrgas 0,8–1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00E5414F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">LCI= </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>LCI= Lungclearance index  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F327B80" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00E5414F" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E5414F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Lungclearance</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Felmeddelanden: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB8D4B5" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00E5414F" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E5414F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> index  </w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>”Medel N2 insp &gt; 0,3 %” betyder: läckage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF5C045" w14:textId="6FF5E68A" w:rsidR="00D10C8A" w:rsidRPr="00E5414F" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5414F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...43 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...62 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>”Std CO2 out of range ” betyder: ojämna andetag.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ADDE18B" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Single breath</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D228077" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00E5414F" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5414F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sätt på den röda </w:t>
-[...27 lines deleted...]
-        <w:t>.  </w:t>
+        <w:t>Sätt på den röda flödesrestrictorn som ska sitta mellan filtret och den svarta kapnografen.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA72F71" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00E5414F" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5414F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Välj ”Nytt test”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BD3F690" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00E5414F" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5414F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Välj “Single Breath N2 Washout Test”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA6DD8A" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00E5414F" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E5414F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t>Välj ”Confirm”. Programmet startar automatiskt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558DA7E9" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00E5414F" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E5414F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="en-US"/>
-[...59 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+        <w:t>Patienten ska under manövern sitta med rak hållning, fötterna isär, vara avslappnad (nedsjunkna axlar) och ha näsklämma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="366F7900" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00E5414F" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5414F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Obs! Apparaten är väldigt känslig för skiften i lågt flöde vid övergång mellan in- och utandning och vice versa, därför ska distinkta vändningar göras. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D81C94B" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00E5414F" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -14691,94 +12429,66 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5414F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Gör minst 2 godkända försök.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45686BEB" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00E5414F" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5414F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">”Switch to </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>”Switch to analysis”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5200FF0C" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00E5414F" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E5414F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>analysis</w:t>
-[...35 lines deleted...]
-        <w:t>” sidan.</w:t>
+        <w:t>Man måste vänta 2–5 minuter innan ny mätning kan göras. Nedräkningstiden syns uppe till höger på ”analysis” sidan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B453FB0" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00E5414F" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E5414F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Välj ”Spara som utkast”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA8EB9F" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -14789,441 +12499,209 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E4B7FF" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Rengöring</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="72737E36" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Efter</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> patient: </w:t>
+        <w:t xml:space="preserve">Efter varje patient: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53BDCFE2" w14:textId="2F840B9A" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Släng </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Släng näsklämma, filter och engångsmunstycke. Bitmunstycke diskas i diskdesinfektor. Sprittorka kontaktytor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DCEB17" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">En gång i veckan: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D33B0F7" w14:textId="0A2E6985" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Byt</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Byt spirett.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0318C4E2" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">En gång i månaden: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6845BAB6" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="00266E83">
+      <w:pPr>
+        <w:ind w:firstLine="312"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>spirett</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Använd 70%-ig sprit (inte 75+).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5618C331" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="00266E83">
+      <w:pPr>
+        <w:ind w:firstLine="312"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...7 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:t>Doppa spiretthållaren i sprit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F050EF0" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="00266E83">
+      <w:pPr>
+        <w:ind w:firstLine="312"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        </w:rPr>
+        <w:t>Torka av värmaren (grå) med sprit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501AC263" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="00266E83">
+      <w:pPr>
+        <w:ind w:left="1304" w:right="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="en-US"/>
-[...165 lines deleted...]
-        <w:t xml:space="preserve"> (svart), doppa i sprit. Torka eventuellt av rutorna.</w:t>
+        </w:rPr>
+        <w:t>Sätt på skyddsproppen på kapnografen (svart), doppa i sprit. Torka eventuellt av rutorna.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA02875" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="00266E83">
       <w:pPr>
         <w:ind w:firstLine="312"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Sprita av flödeshuvudet (blått) på utsidan (inte inuti).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="270CCF09" w14:textId="7FA5E665" w:rsidR="00D10C8A" w:rsidRPr="0082605A" w:rsidRDefault="00D10C8A" w:rsidP="00266E83">
       <w:pPr>
         <w:ind w:firstLine="312"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
@@ -15231,153 +12709,110 @@
         </w:rPr>
         <w:t>Sprita av det vita blocket.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C3D1CEB" w14:textId="77777777" w:rsidR="00CF71C3" w:rsidRDefault="00CF71C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Toc158799926"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14ED288D" w14:textId="14E6905E" w:rsidR="00D10C8A" w:rsidRPr="001D703D" w:rsidRDefault="00D10C8A" w:rsidP="001D703D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="001D703D">
-        <w:lastRenderedPageBreak/>
         <w:t>Heliumutspädning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="69396D1B" w14:textId="5E451ACA" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Vänta cirka 10 minuter mellan CO-diffusion och heliumutspädning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B1B9460" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Välj FRC-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> i menyn.</w:t>
+        <w:t>Välj FRC-He i menyn.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C181279" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="00E56E54">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:right="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Använd bitmunstycke om möjligt. </w:t>
       </w:r>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Sätt på en påse. </w:t>
       </w:r>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Byt till </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">). </w:t>
+        <w:t xml:space="preserve">Byt till kokbara slangar (kan diskas i diskdesinfektor). </w:t>
       </w:r>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>Fyll på med sodalime och två filter (ett filter under och ett över sodalime).</w:t>
       </w:r>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="52897F80" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
@@ -15393,67 +12828,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>På skärmen visas texten ”Anslut patient”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BAF773B" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Patienten ansluter sig. </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> ska användas. Be patienten andas med vanliga andetag tills en röd linje kommer fram.</w:t>
+        <w:t>Patienten ansluter sig. Näsklämma ska användas. Be patienten andas med vanliga andetag tills en röd linje kommer fram.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="257DE7A1" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1E84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tryck F1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A2BD31E" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="009B1E84" w:rsidRDefault="00D10C8A" w:rsidP="009B1E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -15575,51 +12994,50 @@
         </w:rPr>
         <w:t>Sätt tillbaka de genomskinliga slangarna.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0178C46F" w14:textId="77777777" w:rsidR="008D252C" w:rsidRDefault="008D252C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="44" w:name="_Toc158799927"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="01BEE391" w14:textId="5AA4DB2A" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="001D703D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
-        <w:lastRenderedPageBreak/>
         <w:t>Sittande/liggande spirometri</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="132CD57F" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="001D703D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A0715DF" w14:textId="2B574486" w:rsidR="00D10C8A" w:rsidRPr="00EB321D" w:rsidRDefault="00D10C8A" w:rsidP="00EB321D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB321D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -15643,117 +13061,88 @@
     <w:p w14:paraId="4E5E2B48" w14:textId="076BF94A" w:rsidR="00D10C8A" w:rsidRPr="00EB321D" w:rsidRDefault="00D10C8A" w:rsidP="00EB321D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB321D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Markera vilka mätningar som är sittande och liggande med symbol uppe till vänster i undersökningsfönstret. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DAF3CDB" w14:textId="54473EC2" w:rsidR="00D10C8A" w:rsidRPr="00EB321D" w:rsidRDefault="00D10C8A" w:rsidP="00EB321D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB321D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">I </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>I Sectra, under ”Journal” välj mallen ”sittande/liggande”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BE4CEB" w14:textId="2B9A80B3" w:rsidR="00830DB9" w:rsidRDefault="00D10C8A" w:rsidP="00EB321D">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
       <w:r w:rsidRPr="00EB321D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Sectra</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> och box om fullständig undersökning ska göras.</w:t>
+        <w:t>Vilken ordning man ska utföra undersökningarna i får patientens ork bestämma. Det kan vara bäst att göra sittande/liggande jämförelserna nära varandra i tid (brukar vara VK och/eller FEV1) och avsluta med CO-diff och box om fullständig undersökning ska göras.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B40AF85" w14:textId="0E62FBCC" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00830DB9" w:rsidP="00830DB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="24AC11F5" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="001D703D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="_Journalanteckningar_i_patientadmini"/>
       <w:bookmarkStart w:id="46" w:name="_Toc158799928"/>
       <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidRPr="00D10C8A">
-        <w:lastRenderedPageBreak/>
         <w:t>Journalanteckningar i patientadministrativt system</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="00D10C8A">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="78399D9F" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Spirometri: Mediciner</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5560D0C0" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -15996,177 +13385,130 @@
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:color w:val="010000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>Långsam vitalkapacitet i liggande: --- liter</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:color w:val="010000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:color w:val="010000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Skillnad = (LVC sittande - LVC </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Skillnad = (LVC sittande - LVC liggande)/LVC sittande x 100 = --- %</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:color w:val="010000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>liggande)/</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:color w:val="010000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>LVC sittande x 100 = --- %</w:t>
+        <w:br/>
+        <w:t>5–10 %: Normalt</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:color w:val="010000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
+        <w:t>&gt;20 %: Svaghet i diafragma</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:color w:val="010000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
-        <w:t>5–10 %: Normalt</w:t>
-[...16 lines deleted...]
-        <w:br/>
         <w:t>&gt;30 %: Uttalad svaghet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77384ED9" w14:textId="113F6ACC" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00EB321D" w:rsidP="004A4312">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F2F6B8A" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Spirometri: Step-Up Pulsoximetri</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Up</w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="010000"/>
         </w:rPr>
         <w:t xml:space="preserve">Beskriv undersökningskvaliteten: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="010000"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pulsindex: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
@@ -16239,230 +13581,144 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="737F5999" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Skriv:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="779D4002" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Måttlig ansträngningsprovokation på Step-</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> visar (____________...)</w:t>
+        <w:t>Måttlig ansträngningsprovokation på Step-Up bräda med pulsoximeter visar (____________...)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66AD8FA0" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B6BD38E" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ingen </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Ingen desaturation</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="629FADAC" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lätt </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> till ca xx %</w:t>
+        <w:t>Lätt desaturation till ca xx %</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22D69D71" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Måttlig </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> till ca xx %</w:t>
+        <w:t>Måttlig desaturation till ca xx %</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E62B87E" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Uttalad </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> till ca xx %</w:t>
+        <w:t>Uttalad desaturation till ca xx %</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C4C7557" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C3E73F5" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Bedömningsmall:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72F34050" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">0 – 3 % Ingen </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>0 – 3 % Ingen desaturation</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="78F733BF" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4 – 5 % Lätt </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E891BCD" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>6 – 10 % Måttlig</w:t>
@@ -16505,227 +13761,156 @@
     </w:p>
     <w:p w14:paraId="6C06BC0A" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5968C7A3" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="006B33DE">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="47" w:name="_Toc158799929"/>
       <w:r w:rsidRPr="00D10C8A">
-        <w:lastRenderedPageBreak/>
         <w:t>Svarsmallar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="23BFA9BC" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SPIR Normal:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ADF4BE5" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="251" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Undersökningsrapporten nås via externa program i </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> kontakta klinisk fysiologi vid behov av fullständig rapport.</w:t>
+        <w:t>Undersökningsrapporten nås via externa program i Melior Röntgenbilder SECTRA. Om ingen tillgång till Melior kontakta klinisk fysiologi vid behov av fullständig rapport.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="336F4551" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>BEDÖMNING:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Normal ventilationsförmåga bedömd efter FEV1. Normalt utseende på flöde/volymkurvan utan </w:t>
-[...13 lines deleted...]
-        <w:t>. Normala statiska lungvolymer utan tecken till restriktivitet. Normal diffusionskapacitet.</w:t>
+        <w:t>Normal ventilationsförmåga bedömd efter FEV1. Normalt utseende på flöde/volymkurvan utan obstruktivitet. Normala statiska lungvolymer utan tecken till restriktivitet. Normal diffusionskapacitet.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>__________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC305F2" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SPIR med rev test:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AC806BB" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="251" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Undersökningsrapporten nås via externa program i </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> kontakta klinisk fysiologi vid behov av fullständig rapport.</w:t>
+        <w:t>Undersökningsrapporten nås via externa program i Melior Röntgenbilder SECTRA. Om ingen tillgång till Melior kontakta klinisk fysiologi vid behov av fullständig rapport.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B70A66" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>BEDÖMNING:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -16764,79 +13949,51 @@
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SPIR Bedömningshjälp</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5312EE41" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="251" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Undersökningsrapporten nås via externa program i </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> kontakta klinisk fysiologi vid behov av fullständig rapport.</w:t>
+        <w:t>Undersökningsrapporten nås via externa program i Melior Röntgenbilder SECTRA. Om ingen tillgång till Melior kontakta klinisk fysiologi vid behov av fullständig rapport.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="184B1758" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>BEDÖMNING:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23DDE7A9" w14:textId="77777777" w:rsidR="00767423" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
@@ -16855,60 +14012,51 @@
     </w:p>
     <w:p w14:paraId="13CB5BBF" w14:textId="3C9E66E3" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:ind w:left="993"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B8B5A84" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="006B33DE">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_Toc158799930"/>
       <w:r w:rsidRPr="00D10C8A">
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-        <w:t>-stopp eller om HIS-import inte fungerar av annan anledning</w:t>
+        <w:t>Reservrutin vid Sectra-stopp eller om HIS-import inte fungerar av annan anledning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidRPr="00D10C8A">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C1C79A2" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B73031B" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Spirometri</w:t>
@@ -16980,58 +14128,56 @@
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB321D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Gör undersökningen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="308AE73B" w14:textId="77777777" w:rsidR="00D10C8A" w:rsidRPr="00D10C8A" w:rsidRDefault="00D10C8A" w:rsidP="00D10C8A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="993"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Sectras</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Undersökningsnummer</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D10C8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ska skrivas in så fort vi har fått det: </w:t>
@@ -17137,77 +14283,77 @@
     <w:p w14:paraId="11010C13" w14:textId="54D868DE" w:rsidR="00747066" w:rsidRPr="00747066" w:rsidRDefault="00747066" w:rsidP="00EB321D">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00747066" w:rsidRPr="00747066" w:rsidSect="00241E1F">
       <w:headerReference w:type="even" r:id="rId27"/>
       <w:headerReference w:type="default" r:id="rId28"/>
       <w:footerReference w:type="even" r:id="rId29"/>
       <w:footerReference w:type="default" r:id="rId30"/>
       <w:headerReference w:type="first" r:id="rId31"/>
       <w:footerReference w:type="first" r:id="rId32"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1694" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C46C886" w14:textId="77777777" w:rsidR="00377D49" w:rsidRDefault="00377D49">
+    <w:p w14:paraId="538ADEC8" w14:textId="77777777" w:rsidR="00377D49" w:rsidRDefault="00377D49">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="371AA8B7" w14:textId="77777777" w:rsidR="00377D49" w:rsidRDefault="00377D49">
+    <w:p w14:paraId="1649A07B" w14:textId="77777777" w:rsidR="00377D49" w:rsidRDefault="00377D49">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3A798F77" w14:textId="77777777" w:rsidR="00377D49" w:rsidRDefault="00377D49">
+    <w:p w14:paraId="52C6C940" w14:textId="77777777" w:rsidR="00377D49" w:rsidRDefault="00377D49">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -17220,51 +14366,51 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="VGR Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000007B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
@@ -17286,90 +14432,90 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00F453E0" w:rsidP="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="0983A8E9" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="003D5967" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
@@ -17447,51 +14593,51 @@
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="005E541E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="005E541E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="27" name="Bildobjekt 27">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -17525,83 +14671,83 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D7A48E1" w14:textId="77777777" w:rsidR="00377D49" w:rsidRDefault="00377D49"/>
+    <w:p w14:paraId="673A0A0F" w14:textId="77777777" w:rsidR="00377D49" w:rsidRDefault="00377D49"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="735792A4" w14:textId="77777777" w:rsidR="00377D49" w:rsidRDefault="00377D49">
+    <w:p w14:paraId="0A68CA1C" w14:textId="77777777" w:rsidR="00377D49" w:rsidRDefault="00377D49">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2E37C9F6" w14:textId="77777777" w:rsidR="00377D49" w:rsidRDefault="00377D49">
+    <w:p w14:paraId="30A14922" w14:textId="77777777" w:rsidR="00377D49" w:rsidRDefault="00377D49">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0862B03E" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -17679,51 +14825,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="788FEAC4" w14:textId="77777777" w:rsidR="005E541E" w:rsidRDefault="005E541E" w:rsidP="005E541E">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="442E56B1" wp14:editId="40C096F2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="26" name="Bildobjekt 26">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -17886,51 +15032,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02274AA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6097EC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1919" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19635,56 +16781,53 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="773985161">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1180317929">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="304437181">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1787432003">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1079136436">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="201790361">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -19693,50 +16836,51 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00010DAF"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002327F"/>
     <w:rsid w:val="00024EAD"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00044694"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="0006045C"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A291D"/>
     <w:rsid w:val="000A42FE"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C702E"/>
     <w:rsid w:val="000D4C6C"/>
     <w:rsid w:val="000E1E22"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000E62DF"/>
     <w:rsid w:val="000F3A58"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F5501"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
@@ -19836,92 +16980,95 @@
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00351519"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00377D49"/>
     <w:rsid w:val="0038022E"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="003935A3"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A153D"/>
     <w:rsid w:val="003A3013"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E6917"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F2876"/>
     <w:rsid w:val="003F3105"/>
     <w:rsid w:val="00402459"/>
     <w:rsid w:val="00404948"/>
+    <w:rsid w:val="0040548E"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00447300"/>
     <w:rsid w:val="00447425"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00460FC5"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472420"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004848A5"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4312"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A5A75"/>
     <w:rsid w:val="004A6CAC"/>
     <w:rsid w:val="004B1EA3"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B674A"/>
     <w:rsid w:val="004B7DFE"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D618D"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
+    <w:rsid w:val="00500445"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="0052108E"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00534C50"/>
     <w:rsid w:val="00537789"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00557183"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057203B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00577A37"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A0B69"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
@@ -20196,72 +17343,74 @@
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD04D2"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE3AEE"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00CF71C3"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D10C8A"/>
     <w:rsid w:val="00D1110F"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D178FC"/>
     <w:rsid w:val="00D225A5"/>
     <w:rsid w:val="00D34F73"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D4469A"/>
     <w:rsid w:val="00D477CA"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D75A57"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D94F84"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DD34FC"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF1275"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E0676B"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E5414F"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E56E54"/>
     <w:rsid w:val="00E57CE4"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E64040"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E8514E"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E9487C"/>
     <w:rsid w:val="00E96AE4"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA466F"/>
     <w:rsid w:val="00EA741B"/>
     <w:rsid w:val="00EB321D"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC1C1B"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED2AD9"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F343FE"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F453E0"/>
@@ -20302,55 +17451,56 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{7CF4E216-B981-4229-A300-9E2909F6F786}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -23160,51 +20310,51 @@
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
     <w:name w:val="pf0"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00D10C8A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -23544,69 +20694,69 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>37</Pages>
   <Words>5029</Words>
-  <Characters>34471</Characters>
+  <Characters>34469</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>287</Lines>
   <Paragraphs>78</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Lungfunktion - Metodbeskrivning</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39422</CharactersWithSpaces>
+  <CharactersWithSpaces>39420</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Lungfunktion - Metodbeskrivning</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>