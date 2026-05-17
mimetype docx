--- v0 (2026-01-09)
+++ v1 (2026-05-17)
@@ -6,2065 +6,2227 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2D93D385" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:tbl>
-[...66 lines deleted...]
-    <w:p w14:paraId="3A1C9327" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+    <w:p w14:paraId="3A1C9327" w14:textId="065B9B6C" w:rsidR="004A1D33" w:rsidRPr="00AC216B" w:rsidRDefault="00EE22E1" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc473720096"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc473720254"/>
+      <w:r w:rsidRPr="00AC216B">
+        <w:rPr>
+          <w:rStyle w:val="Bokenstitel"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>Njurdoppler</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC216B">
+        <w:rPr>
+          <w:rStyle w:val="Bokenstitel"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC216B">
+        <w:rPr>
+          <w:rStyle w:val="Bokenstitel"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>– Metodbeskrivning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="754618C7" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="003A0BCA" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A0BCA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3193CA" w14:textId="7BF03297" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+    <w:p w14:paraId="00B72D44" w14:textId="0629DA32" w:rsidR="00933B2C" w:rsidRDefault="004A1D33" w:rsidP="00933B2C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \u \t "Rubrik 2;1;Rubrik 3;2" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc100754613" w:history="1">
-        <w:r w:rsidRPr="004808F8">
+      <w:hyperlink w:anchor="_Toc224811371" w:history="1">
+        <w:r w:rsidR="00933B2C" w:rsidRPr="00407314">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förändringar sedan föregående version</w:t>
+        </w:r>
+        <w:r w:rsidR="00933B2C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00933B2C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...12 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00933B2C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224811371 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00933B2C">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00933B2C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00152148">
+        <w:r w:rsidR="00D22B31">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00933B2C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11FF6BDA" w14:textId="48D1CECE" w:rsidR="004A1D33" w:rsidRDefault="00000000" w:rsidP="00E1629C">
+    <w:p w14:paraId="0E503AEF" w14:textId="213E3996" w:rsidR="00933B2C" w:rsidRDefault="00933B2C" w:rsidP="00933B2C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="004A1D33" w:rsidRPr="004808F8">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224811372" w:history="1">
+        <w:r w:rsidRPr="00407314">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Inledning</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
-[...12 lines deleted...]
-        <w:r w:rsidR="004A1D33">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224811372 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00152148">
+        <w:r w:rsidR="00D22B31">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0ED937E8" w14:textId="33F789BB" w:rsidR="004A1D33" w:rsidRDefault="00000000" w:rsidP="00E1629C">
+    <w:p w14:paraId="36F1A344" w14:textId="09926033" w:rsidR="00933B2C" w:rsidRDefault="00933B2C" w:rsidP="00933B2C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="004A1D33" w:rsidRPr="004808F8">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224811373" w:history="1">
+        <w:r w:rsidRPr="00407314">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Indikationer</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
-[...12 lines deleted...]
-        <w:r w:rsidR="004A1D33">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224811373 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00152148">
+        <w:r w:rsidR="00D22B31">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E426B1D" w14:textId="3A6B9D0E" w:rsidR="004A1D33" w:rsidRDefault="00000000" w:rsidP="00E1629C">
+    <w:p w14:paraId="6F112EC5" w14:textId="2C01CDD5" w:rsidR="00933B2C" w:rsidRDefault="00933B2C" w:rsidP="00933B2C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="004A1D33" w:rsidRPr="004808F8">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224811374" w:history="1">
+        <w:r w:rsidRPr="00407314">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Kontraindikationer</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
-[...12 lines deleted...]
-        <w:r w:rsidR="004A1D33">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224811374 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00152148">
+        <w:r w:rsidR="00D22B31">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15141B58" w14:textId="4D74FEEC" w:rsidR="004A1D33" w:rsidRDefault="00000000" w:rsidP="00E1629C">
+    <w:p w14:paraId="013C339B" w14:textId="792825CA" w:rsidR="00933B2C" w:rsidRDefault="00933B2C" w:rsidP="00933B2C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="004A1D33" w:rsidRPr="004808F8">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224811375" w:history="1">
+        <w:r w:rsidRPr="00407314">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Mätprincip</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
-[...12 lines deleted...]
-        <w:r w:rsidR="004A1D33">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224811375 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00152148">
+        <w:r w:rsidR="00D22B31">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F69B059" w14:textId="1C647F99" w:rsidR="004A1D33" w:rsidRDefault="00000000" w:rsidP="00E1629C">
+    <w:p w14:paraId="7D94747B" w14:textId="33482C4B" w:rsidR="00933B2C" w:rsidRDefault="00933B2C" w:rsidP="00933B2C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="004A1D33" w:rsidRPr="004808F8">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224811376" w:history="1">
+        <w:r w:rsidRPr="00407314">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Kvantifieringsprincip</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
-[...12 lines deleted...]
-        <w:r w:rsidR="004A1D33">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224811376 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00152148">
+        <w:r w:rsidR="00D22B31">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="549F14B5" w14:textId="567FDE95" w:rsidR="004A1D33" w:rsidRDefault="00000000" w:rsidP="00E1629C">
+    <w:p w14:paraId="43459536" w14:textId="0FB3EAD0" w:rsidR="00933B2C" w:rsidRDefault="00933B2C" w:rsidP="00933B2C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="004A1D33" w:rsidRPr="004808F8">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224811377" w:history="1">
+        <w:r w:rsidRPr="00407314">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utrustning</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
-[...12 lines deleted...]
-        <w:r w:rsidR="004A1D33">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224811377 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00152148">
+        <w:r w:rsidR="00D22B31">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75EA3D71" w14:textId="028AD758" w:rsidR="004A1D33" w:rsidRDefault="00000000" w:rsidP="00E1629C">
+    <w:p w14:paraId="5F7A07AA" w14:textId="7BC3FA7D" w:rsidR="00933B2C" w:rsidRDefault="00933B2C">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8495"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
-        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="004A1D33" w:rsidRPr="004808F8">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224811378" w:history="1">
+        <w:r w:rsidRPr="00407314">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förbrukningsmaterial</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
-[...12 lines deleted...]
-        <w:r w:rsidR="004A1D33">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224811378 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00152148">
+        <w:r w:rsidR="00D22B31">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36440226" w14:textId="2373FCF3" w:rsidR="004A1D33" w:rsidRDefault="00000000" w:rsidP="00E1629C">
+    <w:p w14:paraId="6784F6CC" w14:textId="42A8681E" w:rsidR="00933B2C" w:rsidRDefault="00933B2C" w:rsidP="00933B2C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="004A1D33" w:rsidRPr="004808F8">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224811379" w:history="1">
+        <w:r w:rsidRPr="00407314">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Funktionskontroll/kalibrering</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
-[...12 lines deleted...]
-        <w:r w:rsidR="004A1D33">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224811379 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00152148">
+        <w:r w:rsidR="00D22B31">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A134D6F" w14:textId="33BBAFAD" w:rsidR="004A1D33" w:rsidRDefault="00000000" w:rsidP="00E1629C">
+    <w:p w14:paraId="72FCDB7B" w14:textId="108F7651" w:rsidR="00933B2C" w:rsidRDefault="00933B2C" w:rsidP="00933B2C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="004A1D33" w:rsidRPr="004808F8">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224811380" w:history="1">
+        <w:r w:rsidRPr="00407314">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förberedelser</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
-[...12 lines deleted...]
-        <w:r w:rsidR="004A1D33">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224811380 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00152148">
+        <w:r w:rsidR="00D22B31">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="018E8F2B" w14:textId="424F4F92" w:rsidR="004A1D33" w:rsidRDefault="00000000" w:rsidP="00E1629C">
+    <w:p w14:paraId="697CE2AF" w14:textId="18468926" w:rsidR="00933B2C" w:rsidRDefault="00933B2C">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8495"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
-        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="004A1D33" w:rsidRPr="004808F8">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224811381" w:history="1">
+        <w:r w:rsidRPr="00407314">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Patientinformation (kallelse)</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
-[...12 lines deleted...]
-        <w:r w:rsidR="004A1D33">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224811381 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00152148">
+        <w:r w:rsidR="00D22B31">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5517110D" w14:textId="77AC7811" w:rsidR="004A1D33" w:rsidRDefault="00000000" w:rsidP="00E1629C">
+    <w:p w14:paraId="77114E14" w14:textId="6D029F35" w:rsidR="00933B2C" w:rsidRDefault="00933B2C">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8495"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
-        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="004A1D33" w:rsidRPr="004808F8">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224811382" w:history="1">
+        <w:r w:rsidRPr="00407314">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Remittentinformation</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
-[...12 lines deleted...]
-        <w:r w:rsidR="004A1D33">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224811382 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00152148">
+        <w:r w:rsidR="00D22B31">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70F614E9" w14:textId="2E8710D3" w:rsidR="004A1D33" w:rsidRDefault="00000000" w:rsidP="00E1629C">
+    <w:p w14:paraId="6DED54CB" w14:textId="1FB78A3D" w:rsidR="00933B2C" w:rsidRDefault="00933B2C">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8495"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
-        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="004A1D33" w:rsidRPr="004808F8">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224811383" w:history="1">
+        <w:r w:rsidRPr="00407314">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Patient</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
-[...12 lines deleted...]
-        <w:r w:rsidR="004A1D33">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224811383 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00152148">
+        <w:r w:rsidR="00D22B31">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B8D173F" w14:textId="0E9D30D1" w:rsidR="004A1D33" w:rsidRDefault="00000000" w:rsidP="00E1629C">
+    <w:p w14:paraId="44DACF94" w14:textId="2861A947" w:rsidR="00933B2C" w:rsidRDefault="00933B2C" w:rsidP="00933B2C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="004A1D33" w:rsidRPr="004808F8">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224811384" w:history="1">
+        <w:r w:rsidRPr="00407314">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Undersökningsprocedur</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
-[...12 lines deleted...]
-        <w:r w:rsidR="004A1D33">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224811384 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00152148">
+        <w:r w:rsidR="00D22B31">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5EC1953D" w14:textId="3F668450" w:rsidR="004A1D33" w:rsidRDefault="00000000" w:rsidP="00E1629C">
+    <w:p w14:paraId="195A46E5" w14:textId="1A218EA1" w:rsidR="00933B2C" w:rsidRDefault="00933B2C" w:rsidP="00933B2C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="004A1D33" w:rsidRPr="004808F8">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224811385" w:history="1">
+        <w:r w:rsidRPr="00407314">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Rengöring</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
-[...12 lines deleted...]
-        <w:r w:rsidR="004A1D33">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224811385 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00152148">
+        <w:r w:rsidR="00D22B31">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43873EB2" w14:textId="5AEEC85A" w:rsidR="004A1D33" w:rsidRDefault="00000000" w:rsidP="00E1629C">
+    <w:p w14:paraId="375E88C6" w14:textId="7995FC89" w:rsidR="00933B2C" w:rsidRDefault="00933B2C" w:rsidP="00933B2C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="004A1D33" w:rsidRPr="004808F8">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224811386" w:history="1">
+        <w:r w:rsidRPr="00407314">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanställning och analys av undersökningsinformation</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
-[...12 lines deleted...]
-        <w:r w:rsidR="004A1D33">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224811386 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00152148">
+        <w:r w:rsidR="00D22B31">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="367CFDF8" w14:textId="158915FD" w:rsidR="004A1D33" w:rsidRDefault="00000000" w:rsidP="00E1629C">
+    <w:p w14:paraId="40B1D5A4" w14:textId="740A82CA" w:rsidR="00933B2C" w:rsidRDefault="00933B2C" w:rsidP="00933B2C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="004A1D33" w:rsidRPr="004808F8">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224811387" w:history="1">
+        <w:r w:rsidRPr="00407314">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Felkällor</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
-[...12 lines deleted...]
-        <w:r w:rsidR="004A1D33">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224811387 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00152148">
+        <w:r w:rsidR="00D22B31">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7427DB9F" w14:textId="471D56F6" w:rsidR="004A1D33" w:rsidRDefault="00000000" w:rsidP="00E1629C">
+    <w:p w14:paraId="015DD9E3" w14:textId="72CE3288" w:rsidR="00933B2C" w:rsidRDefault="00933B2C" w:rsidP="00933B2C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="004A1D33" w:rsidRPr="004808F8">
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224811388" w:history="1">
+        <w:r w:rsidRPr="00407314">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utlåtande</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004A1D33">
-[...12 lines deleted...]
-        <w:r w:rsidR="004A1D33">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224811388 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00152148">
+        <w:r w:rsidR="00D22B31">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="004A1D33">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38215C5F" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+    <w:p w14:paraId="087C7CC3" w14:textId="01DA434B" w:rsidR="00933B2C" w:rsidRDefault="00933B2C" w:rsidP="00933B2C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224811389" w:history="1">
+        <w:r w:rsidRPr="00407314">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Referenser</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224811389 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00D22B31">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="38215C5F" w14:textId="2ACAE729" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E17ADB" w14:textId="3764ABFD" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+    <w:p w14:paraId="72E17ADB" w14:textId="27399B85" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="000405D6">
-[...2 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="4F33154D" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>Metodgrupp: Monika Jessen (biomedicinsk analytiker) och Karin Grahn (biomedicinsk analytiker).</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="20CF82D3" w14:textId="2EACD329" w:rsidR="004A1D33" w:rsidRPr="004B0801" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc473720101"/>
       <w:bookmarkStart w:id="4" w:name="_Toc473720258"/>
       <w:r>
         <w:t>Metodbeskrivningen är delvis baserad på metodbeskrivningar gjorda på Fysiologiska kliniken på Länssjukhuset i Kalmar och Klinisk Fysiologi på Sahlgrenska Universitetssjukhuset i Göteborg.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6437561B" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00862F4B" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39EF3EB3" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+    <w:p w14:paraId="113CC2BE" w14:textId="77777777" w:rsidR="00933B2C" w:rsidRDefault="00933B2C" w:rsidP="00933B2C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc100754614"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc224811371"/>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="7FE222C5" w14:textId="2B18C6B4" w:rsidR="00933B2C" w:rsidRPr="00B877BD" w:rsidRDefault="004D1D09" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B877BD">
+        <w:t>Uppdaterat</w:t>
+      </w:r>
+      <w:r w:rsidR="00B877BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00751785" w:rsidRPr="00B877BD">
+        <w:t>”Indikationer”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D0A07E" w14:textId="36003BDC" w:rsidR="00751785" w:rsidRPr="00B877BD" w:rsidRDefault="00751785" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B877BD">
+        <w:t xml:space="preserve">Uppdaterat ultraljudsapparater och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B877BD">
+        <w:t>prober</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B877BD">
+        <w:t xml:space="preserve"> under ”Utrustning”</w:t>
+      </w:r>
+      <w:r w:rsidR="006813FF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66EECBB8" w14:textId="42053226" w:rsidR="004D1D09" w:rsidRPr="00B877BD" w:rsidRDefault="004D1D09" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B877BD">
+        <w:t>Mindre justeringar under ”Undersökningsprocedur”</w:t>
+      </w:r>
+      <w:r w:rsidR="006813FF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EF3EB3" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc224811372"/>
       <w:r w:rsidRPr="009F1C8A">
         <w:t>Inledning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2A451A4B" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="004C3261" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="380E6ABD" w14:textId="7BFD324F" w:rsidR="004A1D33" w:rsidRPr="004C3261" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Njurarna reglerar bland annat kroppens blodtryck via renin-angiotensin-aldosteron systemet (RAS). Orsaken till den vanligaste formen av högt blodtryck (essentiell/primär hypertoni) är okänd. Ateroskleros, som drabbar alla större kärl, kan leda till plaquebildning vid avgången till njurartären från aorta. Större plaque kan leda till njurartärstenos (NAS) och innebär att njuren registrerar detta som ett blodtrycksfall vilket leder till aktivering av RAS. Systemet framkallar en kärlsammandragning och minskad saltutsöndring via urinen, vilket leder till blodtrycksstegring. Ateroskleros är den vanligaste orsaken (ca 90 %) till renovaskulär sjukdom, följd av fibromuskulär dysplasi (FMD) (ca 10 %). </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="380E6ABD" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="004C3261" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+        <w:t>Njurarna reglerar bland annat kroppens blodtryck via renin-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>angiotensin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-aldosteron systemet (RAS). Orsaken till den vanligaste formen av högt blodtryck (essentiell/primär hypertoni) är okänd. Ateroskleros, som drabbar alla större kärl, kan leda till plaquebildning vid avgången till njurartären från aorta. Större plaque kan leda till njurartärstenos (NAS) och innebär att njuren registrerar detta som ett blodtrycksfall</w:t>
+      </w:r>
+      <w:r w:rsidR="004D1D09">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vilket leder till aktivering av RAS. Systemet framkallar en kärlsammandragning och minskad saltutsöndring via urinen, vilket leder till blodtrycksstegring. Ateroskleros är den vanligaste orsaken (ca 90 %) till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>renovaskulär</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sjukdom, följd av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fibromuskulär</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dysplasi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (FMD) (ca 10 %).</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77C7B">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5477E76E" w14:textId="3B7FF8BC" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="1C21B70B" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="004C3261" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+      <w:r>
+        <w:t xml:space="preserve">Förhöjt blodtryck på grund av njurartärförträngningar är ofta ett delfenomen i allmän åderförkalkning, vilket vanligtvis drabbar personer över 50 år och män oftare än kvinnor. Rökare, diabetiker och personer med förhöjda blodfetter har alla en ökad risk för åderförkalkning och därmed ökad risk för NAS, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>renovaskulär</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sjukdom och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>renovaskulär</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> hypertoni (RVH). Njurens funktion och storlek påverkas av förträngning av njurartären. Obehandlad njurartärstenos kan leda till försämrad cirkulation i njuren och kan på längre sikt leda till skrumpnjure. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E77C7B">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA55B36" w14:textId="37761DD6" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Förhöjt blodtryck på grund av njurartärförträngningar är ofta ett delfenomen i allmän åderförkalkning, vilket vanligtvis drabbar personer över 50 år och män oftare än kvinnor. Rökare, diabetiker och personer med förhöjda blodfetter har alla en ökad risk för åderförkalkning och därmed ökad risk för NAS, renovaskulär sjukdom och renovaskulär hypertoni (RVH). Njurens funktion och storlek påverkas av förträngning av njurartären. Obehandlad njurartärstenos kan leda till försämrad cirkulation i njuren och kan på längre sikt leda till skrumpnjure. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5477E76E" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+        <w:t xml:space="preserve">Prevalens av hypertoni är ca 10–15 % bland den vuxna befolkningen. Av samtliga fall är ca 5–10 % en sekundär hypertoniform där NAS är vanligast. Vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>oselekterat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> patientmaterial med hypertoni är njurartärstenosfrekvensen ca 1 %.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77C7B">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A92D44" w14:textId="2EACD329" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
-    </w:p>
-[...16 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>Alla patienter med påvisad NAS är inte aktuella för åtgärd, men inte desto mindre är påvisandet av NAS viktig för att optimera patientens medicinska behandling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FC7CC1" w14:textId="761AE945" w:rsidR="007D297C" w:rsidRDefault="00683251" w:rsidP="007D297C">
+    <w:p w14:paraId="07D565CC" w14:textId="77777777" w:rsidR="00E77C7B" w:rsidRDefault="00E77C7B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc473720102"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc473720259"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc224811373"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A5843A" w14:textId="496376E7" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc100754613"/>
-[...34 lines deleted...]
-      <w:bookmarkStart w:id="9" w:name="_Toc100754615"/>
       <w:r w:rsidRPr="00A529F4">
-        <w:lastRenderedPageBreak/>
         <w:t>Indikationer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="28CE6908" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00A80988">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+    <w:p w14:paraId="28CE6908" w14:textId="708BA4C1" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Plötslig debut av </w:t>
+      </w:r>
+      <w:r w:rsidR="00414DF3" w:rsidRPr="00B877BD">
+        <w:t xml:space="preserve">kraftig </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">hypertoni </w:t>
+      </w:r>
+      <w:r w:rsidR="00414DF3" w:rsidRPr="00B877BD">
+        <w:t xml:space="preserve">utan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00414DF3" w:rsidRPr="00B877BD">
+        <w:t>heriditet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00414DF3" w:rsidRPr="00B877BD">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A02815" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t>Svårbehandlad hypertoni/non-r</w:t>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Svårbehandlad hypertoni/non-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="53BA0854">
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+        <w:t>esponders</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="53BA0854">
+        <w:t xml:space="preserve"> (≥ 3 mediciner i optimala doser). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482E6EBE" w14:textId="3DFC93B9" w:rsidR="004A1D33" w:rsidRDefault="00414DF3" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B877BD">
+        <w:t>Hypertoni och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1D33" w:rsidRPr="00414DF3">
+        <w:t xml:space="preserve">likstora njurar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2024022D" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Abdominala blåsljud över njurartärområdena och samtidig hypertoni. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20743E09" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Progressiv njursvikt, som inte bara kan förklaras av njursjukdom. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A93FFA" w14:textId="458C5222" w:rsidR="004A1D33" w:rsidRPr="00E77C7B" w:rsidRDefault="00414DF3" w:rsidP="00E1629C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-        </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="53BA0854">
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B877BD">
+        <w:t xml:space="preserve">Uttalad njursvikt efter behandling med ACE-hämmare eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B877BD">
+        <w:t>angiotensin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B877BD">
+        <w:t>-receptorblockerare.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1D33" w:rsidRPr="00B877BD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="5F080FFE" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00960F99" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc473720103"/>
       <w:bookmarkStart w:id="11" w:name="_Toc473720260"/>
-      <w:bookmarkStart w:id="12" w:name="_Toc100754616"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc224811374"/>
       <w:r w:rsidRPr="00960F99">
         <w:t>Kontraindikationer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="535A69A0" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+    <w:p w14:paraId="4E92FD9C" w14:textId="1460B8E8" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
       </w:pPr>
       <w:r>
         <w:t>Inga</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00B877BD">
+        <w:t xml:space="preserve"> absoluta kontraindikationer.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="78182562" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="0099598D" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc100754617"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc224811375"/>
       <w:r w:rsidRPr="0099598D">
         <w:t>Mätprincip</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="515F0707" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0063159D">
+    <w:p w14:paraId="515F0707" w14:textId="0FE0DD5F" w:rsidR="004A1D33" w:rsidRPr="00312722" w:rsidRDefault="004A1D33" w:rsidP="0074663D">
+      <w:pPr>
+        <w:ind w:left="0" w:right="417"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00312722">
+        <w:t xml:space="preserve">Ultraljudsgivarens piezoelektriska element sänder ljudvågor med en frekvens av </w:t>
+      </w:r>
+      <w:r w:rsidR="0075337B">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00312722">
+        <w:t xml:space="preserve">2–10 MHz vilka reflekteras tillbaka i gränsskiktet mellan två vävnader. Då ljudets hastighet i vävnaden är känd kan avståndet från givaren till det reflekterade föremålet beräknas liksom föremålets hastighet. Med hjälp av en tvådimensionell (2-D) bild och färgdoppler kan man visualisera </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312722">
+        <w:t>interlobarartärerna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312722">
+        <w:t xml:space="preserve"> i njurens parenkym. Färgdoppler är en färgkodning av dopplersignalen. Flödeshastigheter och flödesriktningar motsvarar olika färgskiftningar (dopplerskiftet). Pulsad doppler (PW) används för att mäta flöde </w:t>
+      </w:r>
+      <w:r w:rsidR="0075337B">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00312722">
+        <w:t>och flödeshastigheter inom olika kärlavsnitt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D3FA19" w14:textId="40993BC3" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="0074663D">
+      <w:pPr>
+        <w:ind w:left="0" w:right="133"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Undersökning direkt av njurartären och eventuell stenos där är svårt, däremot går det på </w:t>
+      </w:r>
+      <w:r w:rsidR="0075337B">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de allra flesta patienter att registrera dopplerkurvor i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>interlobarartärerna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Flödet i dessa påverkas av en proximalt belägen stenos med så kallad “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>poststenotisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> flödesprofil”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CBA170" w14:textId="3F1D47A6" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="0074663D">
+      <w:pPr>
+        <w:ind w:left="0" w:right="133"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
-        <w:t>Ultraljudsgivarens piezoelektriska element sänder ljudvågor med en frekvens av 2–10 MHz vilka reflekteras tillbaka i gränsskiktet mellan två vävnader. Då ljudets hastighet i vävnaden är känd kan avståndet från givaren till det reflekterade föremålet beräknas liksom föremålets hastighet.</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>interlobarartärerna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> mäts den systoliska </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pulsacclerationen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Acc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) och ett index på dämpningen av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pulsatiliteten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pulsatilitetsindex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (PI). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Pulsatilt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> index har fördelar jämfört </w:t>
+      </w:r>
+      <w:r w:rsidR="0074663D">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>med andra index (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>resistivt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> index, RI), då det väger in hela kurvformen och inte enbart max/min värden. Diagnostiken av NAS grundar sig framför allt på sidoskillnader i pulsacceleration och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pulsatilt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> index varför undersökningen är mindre beroende av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kardiellt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> status och hemodynamiska förhållanden i andra organ. En nackdel är att metoden förlorar i styrka hos patienter med bilaterala förträngningar.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A80988">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...64 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BF8B44" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="0099598D" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+    <w:p w14:paraId="004EAA24" w14:textId="53A471D9" w:rsidR="004A1D33" w:rsidRPr="00E77C7B" w:rsidRDefault="004A1D33" w:rsidP="00E77C7B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc100754618"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc224811376"/>
       <w:r w:rsidRPr="0099598D">
-        <w:lastRenderedPageBreak/>
         <w:t>Kvantifieringsprincip</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="004EAA24" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
-[...18 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="64E1D2E9" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00312722" w:rsidRDefault="004A1D33" w:rsidP="00751785">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00312722">
         <w:t>Betydelse av njurstorlek</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46651873" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00D321BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+    <w:p w14:paraId="46651873" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00312722" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00312722">
         <w:t>Stöd för diagnosen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F67D9E8" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00D321BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+    <w:p w14:paraId="2F67D9E8" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00312722" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00312722">
         <w:t>Normal njurstorlek 10–12 cm hos vuxen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1F62DC" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00D321BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+    <w:p w14:paraId="3E1F62DC" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00312722" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00312722">
         <w:t>Normal sidoskillnad &lt;1,5 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552079FF" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00D321BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+    <w:p w14:paraId="552079FF" w14:textId="311F6D1E" w:rsidR="004A1D33" w:rsidRPr="00312722" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00312722">
         <w:t>Njurstorlek &lt;8 cm</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+      <w:r w:rsidR="003C3F9A" w:rsidRPr="00312722">
+        <w:t xml:space="preserve"> indikerar att njuren har börjat krympa eller redan är skrumpen (oftast på grund av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003C3F9A" w:rsidRPr="00312722">
+        <w:t>cirkulatoriska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003C3F9A" w:rsidRPr="00312722">
+        <w:t xml:space="preserve"> orsaker).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2997B735" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00751785">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C5C34EF" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
-[...10 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+    <w:p w14:paraId="3C5C34EF" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00751785">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Systolisk pulsacceleration (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Acc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38679602" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="72B255A3">
-        <w:t>Acc mäts som tangentens lutning på det tidigsystoliska flödet i början av systole.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+        <w:t>Acc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t xml:space="preserve"> mäts som tangentens lutning på det tidigsystoliska flödet i början av systole.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F294C1" w14:textId="5FBC23A8" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Beskriver den tidigsystoliska flödeshastighetsökningen (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52E77" w:rsidRPr="00B877BD">
+        <w:t>i enheten</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52E77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>m/s²).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D419BA4" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...2 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="53BA0854">
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+        <w:t>Acc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="53BA0854">
+        <w:t xml:space="preserve"> &lt;2,3 m/s² indikerar NAS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FC88DE" w14:textId="67529939" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...2 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="53BA0854">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Acc 2,3–4,0 m/s² är en gråzon, där vidare diagnostik kan vara nödvändig för att bekräfta/utesluta NAS.</w:t>
+        <w:t>Acc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="53BA0854">
+        <w:t xml:space="preserve"> 2,3–4,0 m/s² är en gråzon, där vidare diagnostik </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52E77" w:rsidRPr="00B877BD">
+        <w:t>med annan modalitet</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52E77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="53BA0854">
+        <w:t>kan vara nödvändig för att bekräfta/utesluta NAS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B1B7F84" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68F7E71B" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7EF3ED97" wp14:editId="6EEEBE40">
             <wp:extent cx="2600688" cy="1686160"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="880321243" name="Bildobjekt 880321243"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -2090,384 +2252,356 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2600688" cy="1686160"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0969F644" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4119410E" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
-[...9 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+    <w:p w14:paraId="4119410E" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00641C3B">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vad beror en tidig-systolisk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>peak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> på: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E19254" w14:textId="47A94FA4" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4CEDEAA0">
         <w:t>Snabb blodflödeshastighet in i njuren.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B744A1" w14:textId="456132B3" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00491809">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+    <w:p w14:paraId="68B744A1" w14:textId="456132B3" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4CEDEAA0">
-        <w:t xml:space="preserve">Elastiska kärl (ofta hos yngre individer) saknar tidig-systolisk peak. </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+        <w:t xml:space="preserve">Elastiska kärl (ofta hos yngre individer) saknar tidig-systolisk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="4CEDEAA0">
+        <w:t>peak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="4CEDEAA0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D0C375" w14:textId="3CE2DAFD" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="72B255A3">
-        <w:t>Tidig-systolisk peak talar emot NAS, men har lägre säkerhet än Acc och PI.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+        <w:t xml:space="preserve">Tidig-systolisk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t>peak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t xml:space="preserve"> talar emot NAS, men har lägre säkerhet än </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t>Acc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t xml:space="preserve"> och PI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B55E236" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00641C3B">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48D3E5B1" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
-[...24 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+    <w:p w14:paraId="48D3E5B1" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00641C3B">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312722">
+        <w:t>Pulsatilt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312722">
+        <w:t xml:space="preserve"> index (PI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041F9A5C" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00312722" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00312722">
+        <w:t xml:space="preserve">PI= (V systole max –V </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312722">
+        <w:t>diastole</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312722">
+        <w:t xml:space="preserve"> min)/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312722">
+        <w:t>Vmedel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312722">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7173D8" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00312722" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-[...25 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312722">
+        <w:t>Vmedel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312722">
+        <w:t xml:space="preserve"> representerar medelflödeshastigheten under en hjärtcykel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A75F6B1" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="72B255A3">
-        <w:t xml:space="preserve">PI används som ett mått </w:t>
-      </w:r>
+        <w:t xml:space="preserve">PI används som ett mått på dämpning av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="72B255A3">
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+        <w:t>pulsatilt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t xml:space="preserve"> flöde perifert om stenos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A85BA3E" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00312722" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00312722">
+        <w:t>PI har ingen enhet och är vinkeloberoende.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7746C379" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+      <w:pPr>
+        <w:pStyle w:val="Ingetavstnd"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70C5E8F9" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+      <w:pPr>
+        <w:pStyle w:val="Ingetavstnd"/>
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0063159D">
-[...41 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58059BF4" wp14:editId="6A3CBF79">
             <wp:extent cx="3771900" cy="2276475"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1333492706" name="Bildobjekt 1333492706"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3771900" cy="2276475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="73878793" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3168FAA1" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3168FAA1" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00052E1F" w:rsidRDefault="004A1D33" w:rsidP="00641C3B">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00052E1F">
         <w:t>Referensvärden för PI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2363BF71" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00FD5393">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+    <w:p w14:paraId="2363BF71" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00052E1F" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00052E1F">
+        <w:t>Normalt 0,96 ± 0,12 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00052E1F">
+        <w:t>Volkmann</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00052E1F">
+        <w:t>, 2002).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B41A6E" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00052E1F" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00052E1F">
         <w:t>I normalområdet talar en sidoskillnad &gt;0,2 för NAS på den sidan med lägre PI.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C66D9A2" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00FD5393">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+    <w:p w14:paraId="4C66D9A2" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00052E1F" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00052E1F">
         <w:t xml:space="preserve">Vid högt PI (&gt;1,5) är inte PI-skillnader tillförlitliga. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20B7F65E" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C7337CF" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B30DADC" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
@@ -2500,763 +2634,741 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4420217" cy="2219635"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C4921E2" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FAF9F8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CA5AD99" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00242CFF" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
-[...15 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+    <w:p w14:paraId="3CA5AD99" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00E77C7B" w:rsidRDefault="004A1D33" w:rsidP="00641C3B">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E77C7B">
+        <w:t>Resistivt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E77C7B">
+        <w:t xml:space="preserve"> index (RI) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B019FE6" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="72B255A3">
         <w:t>Efter en stenos blir även RI lågt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486001D0" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00FD5393">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+    <w:p w14:paraId="486001D0" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="72B255A3">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>RI rapporteras, men utvärderas inte vid screening-undersökning för NAS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26325870" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00FD5393">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+    <w:p w14:paraId="26325870" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="4CEDEAA0">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>RI samvarierar av naturliga skäl med PI, men PI är känsligare för flödespåverkan då formeln för PI innehåller en variabel för medelflödet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74778C4A" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00FD5393">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+    <w:p w14:paraId="294DD74A" w14:textId="526B968F" w:rsidR="004A1D33" w:rsidRPr="00E77C7B" w:rsidRDefault="004A1D33" w:rsidP="00E77C7B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:rPr>
-[...44 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00052E1F">
+        <w:t xml:space="preserve">RI= (V systole max –V </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00052E1F">
+        <w:t>diastole</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00052E1F">
+        <w:t xml:space="preserve"> min)/ V systole max</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2508C">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A48F4A5" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00052E1F" w:rsidRDefault="004A1D33" w:rsidP="00641C3B">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00052E1F">
+        <w:t>Referensvärden för RI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BDE31B6" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="53BA0854">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Normalt 0,60 ± 0,05 (Volkmann, 2002)</w:t>
+        <w:t>Normalt 0,60 ± 0,05 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="53BA0854">
+        <w:t>Volkmann</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="53BA0854">
+        <w:t>, 2002)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55152DD1" w14:textId="14BFBA06" w:rsidR="004A1D33" w:rsidRDefault="005204BA" w:rsidP="00025ED6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="186D7FC4" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc473720104"/>
       <w:bookmarkStart w:id="16" w:name="_Toc473720261"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc100754619"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc224811377"/>
       <w:r w:rsidRPr="00960F99">
-        <w:lastRenderedPageBreak/>
         <w:t>Utrustning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="3BCB3215" w14:textId="14736D31" w:rsidR="004A1D33" w:rsidRPr="004C3261" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3BCB3215" w14:textId="091F6DBD" w:rsidR="004A1D33" w:rsidRPr="004C3261" w:rsidRDefault="004A1D33" w:rsidP="00641C3B">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B877BD">
+        <w:t xml:space="preserve">Ultraljudsapparat: </w:t>
+      </w:r>
+      <w:r w:rsidR="00751785" w:rsidRPr="00B877BD">
+        <w:t xml:space="preserve">Siemens </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00751785" w:rsidRPr="00B877BD">
+        <w:t>Sequoia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B877BD">
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00751785" w:rsidRPr="00B877BD">
+        <w:t>prob</w:t>
+      </w:r>
+      <w:r w:rsidR="00D864A2" w:rsidRPr="00B877BD">
+        <w:t>erna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00751785" w:rsidRPr="00B877BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D864A2" w:rsidRPr="00B877BD">
+        <w:t>5C1 och DAX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B877BD">
+        <w:t xml:space="preserve">, GE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B877BD">
+        <w:t>Vivid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B877BD">
+        <w:t xml:space="preserve"> E9</w:t>
+      </w:r>
+      <w:r w:rsidR="00724288" w:rsidRPr="00B877BD">
         <w:t>5</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="7D4D2C16" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+      <w:r w:rsidRPr="00B877BD">
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B877BD">
+        <w:t>prob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B877BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00751785" w:rsidRPr="00B877BD">
+        <w:t>C1-6.</w:t>
+      </w:r>
+      <w:r w:rsidR="00751785">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A14DBE" w14:textId="333DD2EF" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>Blodtrycksmanschett, stetoskop</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="14A14DBE" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+      <w:r w:rsidR="00B37E1F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526EA1E9" w14:textId="1FBB5259" w:rsidR="004A1D33" w:rsidRPr="000143DE" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t>All utrustning finns registrerat i Medusa av MT.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="79464D78" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="0050462C" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc486573914"/>
       <w:bookmarkStart w:id="19" w:name="_Toc505344600"/>
-      <w:bookmarkStart w:id="20" w:name="_Toc100754620"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc224811378"/>
       <w:r w:rsidRPr="009F1C8A">
         <w:t>Förbrukningsmaterial</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="1916EF07" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00CE6CF4">
+    <w:p w14:paraId="1916EF07" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="25" w:name="_Toc473720264"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc473720107"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc473720264"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc473720106"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc473720263"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc495496651"/>
       <w:r>
         <w:t>Ultraljudsgel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FDCB1E4" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00CE6CF4">
+    <w:p w14:paraId="1FDCB1E4" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>EKG-elektroder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A14334" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00CE6CF4">
+    <w:p w14:paraId="70A14334" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Cellstoff</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="759C17C0" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="004C1FDB" w:rsidRDefault="004A1D33" w:rsidP="00CE6CF4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Default"/>
+    <w:p w14:paraId="759C17C0" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="004C1FDB" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="13"/>
         </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1FDB">
         <w:t xml:space="preserve">Desinfektionsservett för ytor (IPA) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00481651" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="004C1FDB" w:rsidRDefault="004A1D33" w:rsidP="00CE6CF4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Default"/>
+    <w:p w14:paraId="00481651" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="004C1FDB" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="13"/>
         </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004C1FDB">
-        <w:t xml:space="preserve">Ytdesinfektion Plus (baserad på IPA- isopropylalkohol) </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Default"/>
+        <w:t>Ytdesinfektion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C1FDB">
+        <w:t xml:space="preserve"> Plus (baserad på IPA- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C1FDB">
+        <w:t>isopropylalkohol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C1FDB">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688CD4C0" w14:textId="33EFE71F" w:rsidR="004A1D33" w:rsidRPr="004C1FDB" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="13"/>
         </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="004A1D33" w:rsidRPr="00C416BB">
+        <w:r w:rsidRPr="00C416BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Undersökningsprotokoll</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004A1D33" w:rsidRPr="004C1FDB">
+      <w:r w:rsidRPr="004C1FDB">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64627BD9" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc100754621"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc224811379"/>
       <w:r>
         <w:t>Funktionskontroll/kalibrering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="04E7AC6E" w14:textId="2DF81112" w:rsidR="004A1D33" w:rsidRPr="00F62944" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0471E67D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Kontinuerlig kontroll och översyn av apparatur görs av Medicinteknik enligt lokalt schema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46CEBDDE" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc224811380"/>
+      <w:r>
+        <w:t>Förberedelser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
-      <w:bookmarkEnd w:id="23"/>
-[...31 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="0456D98D" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="009F1C8A" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc473720108"/>
       <w:bookmarkStart w:id="29" w:name="_Toc473720265"/>
-      <w:bookmarkStart w:id="30" w:name="_Toc100754623"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc224811381"/>
       <w:r w:rsidRPr="009F1C8A">
         <w:t>Patientinformation (kallelse</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="009F1C8A">
         <w:t>)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:bookmarkStart w:id="31" w:name="_Toc473720109"/>
     <w:bookmarkStart w:id="32" w:name="_Toc473720266"/>
     <w:p w14:paraId="12E498EB" w14:textId="3A55E843" w:rsidR="004A1D33" w:rsidRPr="00274239" w:rsidRDefault="00274239" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu9870-703083416-29/surrogate/Njurdoppler.pdf"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="004A1D33" w:rsidRPr="00274239">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t xml:space="preserve">Undersökning – Patientinformation </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="33" w:name="_Toc100754624"/>
     <w:p w14:paraId="66CB26AB" w14:textId="522E1F9B" w:rsidR="004A1D33" w:rsidRDefault="00274239" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkStart w:id="33" w:name="_Toc224811382"/>
       <w:r w:rsidR="004A1D33" w:rsidRPr="00A529F4">
         <w:t>Remittentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:bookmarkStart w:id="34" w:name="_Toc473720110"/>
     <w:bookmarkStart w:id="35" w:name="_Toc473720267"/>
-    <w:p w14:paraId="1A9749E9" w14:textId="21F0CEE4" w:rsidR="004A1D33" w:rsidRPr="00C416BB" w:rsidRDefault="00E90286" w:rsidP="00E1629C">
+    <w:p w14:paraId="38FB36AD" w14:textId="36241F83" w:rsidR="004A1D33" w:rsidRPr="00F62944" w:rsidRDefault="00E90286" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Ingetavstnd"/>
         <w:rPr>
+          <w:color w:val="006298" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
-      </w:pPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-1721015962-108/surrogate/Njurdoppler.pdf"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
-        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-1721015962-108/surrogate/Njurdoppler.pdf"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
-      </w:r>
-      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="004A1D33" w:rsidRPr="00E90286">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="004A1D33" w:rsidRPr="00E90286">
+        <w:t>Undersökning – Remittentinformation</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
-        <w:t>Undersökning – Remittentinformation</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="004A1D33" w:rsidRPr="00C416BB">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="186D6C2F" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc503541042"/>
       <w:bookmarkStart w:id="37" w:name="_Toc505344608"/>
-      <w:bookmarkStart w:id="38" w:name="_Toc100754625"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc224811383"/>
       <w:r>
         <w:t>Patient</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38DBF8AD" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00A702C6" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>Inga</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44831F02" w14:textId="6D025BB3" w:rsidR="004A1D33" w:rsidRPr="00082B5E" w:rsidRDefault="003B4ABC" w:rsidP="00025ED6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DD90750" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc100754626"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc224811384"/>
       <w:r w:rsidRPr="00A529F4">
-        <w:lastRenderedPageBreak/>
         <w:t>Undersökningsprocedur</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
-    <w:p w14:paraId="19FA734A" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="003B4ABC">
+    <w:p w14:paraId="19FA734A" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="003B4ABC">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Läs aktuell remiss och eventuella tidigare undersökningssvar.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38258E96" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00C4107D" w:rsidRDefault="004A1D33" w:rsidP="003B4ABC">
+    <w:p w14:paraId="38258E96" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00C4107D" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Kontrollera patientens identitet enligt rutin BFM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13DBECE2" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="003B4ABC">
+    <w:p w14:paraId="13DBECE2" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Fyll i aktuella uppgifter i patientadministrativt system enligt dokument ”Patientadministrativt system”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771B4C27" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="003B4ABC">
+    <w:p w14:paraId="771B4C27" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Informera patienten om undersökningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D455AE4" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="003B4ABC">
+    <w:p w14:paraId="6D455AE4" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:p w14:paraId="18BCDE3B" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="003B4ABC">
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Välj rätt patient i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Worklist</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> på ultraljudsapparaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BCDE3B" w14:textId="0FACC86E" w:rsidR="004A1D33" w:rsidRDefault="00D864A2" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:p w14:paraId="20A64B96" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="003B4ABC" w:rsidRDefault="004A1D33" w:rsidP="003B4ABC">
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B877BD">
+        <w:t>Kontroller att rätt</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1D33">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004A1D33">
+        <w:t>prob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004A1D33">
+        <w:t xml:space="preserve"> och program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B877BD">
+        <w:t xml:space="preserve"> är aktivt</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1D33">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A64B96" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="003B4ABC" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:tabs>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Börja med patienten liggande på vänster sida, koppla översikts-EKG.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26AE7E47" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00DF66C1" w:rsidRDefault="004A1D33" w:rsidP="003B4ABC">
+    <w:p w14:paraId="26AE7E47" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00DF66C1" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mät njurlängden på höger njure. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2F39E5" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46FB7B48" w14:textId="1136919E" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00DF66C1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
@@ -3274,1131 +3386,1437 @@
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943900" cy="3534268"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B56368" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00DF66C1" w:rsidRDefault="004A1D33" w:rsidP="003B4ABC">
+    <w:p w14:paraId="38B56368" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00DF66C1" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:right="0" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lägg på färgdoppler, spara en loop på tre slag. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B355FD" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4904AEFC" w14:textId="4A3954DB" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C58E864" wp14:editId="39D8219D">
             <wp:extent cx="3410426" cy="3000794"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="7" name="Bildobjekt 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Bildobjekt 7"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3410426" cy="3000794"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B9E7C4" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="003B4ABC">
+    <w:p w14:paraId="53B9E7C4" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:p w14:paraId="1DFD2B76" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00DF66C1" w:rsidRDefault="004A1D33" w:rsidP="003B4ABC">
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mät blodflödet i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>interlobarartärerna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kranialt, centralt och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>kaudalt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Om möjligt, be patienten hålla andan för optimal bildkvalitet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFD2B76" w14:textId="553B0DC3" w:rsidR="004A1D33" w:rsidRPr="00DF66C1" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:tabs>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mät pulsaccelerationen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Acc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) genom att sätta </w:t>
+      </w:r>
+      <w:r w:rsidR="00641C3B" w:rsidRPr="00B877BD">
+        <w:t>den första mätpunkten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B877BD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="14791EDE" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00DF66C1" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+      <w:r w:rsidR="00641C3B" w:rsidRPr="00B877BD">
+        <w:t>på baslinjen,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i början på </w:t>
+      </w:r>
+      <w:r w:rsidR="00641C3B" w:rsidRPr="00B877BD">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00641C3B" w:rsidRPr="00B877BD">
+        <w:t>pulsation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00641C3B" w:rsidRPr="00B877BD">
+        <w:t xml:space="preserve">. Sätt sedan den andra mätpunkten </w:t>
+      </w:r>
+      <w:r w:rsidR="004D1D09" w:rsidRPr="00B877BD">
+        <w:t xml:space="preserve">längst upp i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004D1D09" w:rsidRPr="00B877BD">
+        <w:t>mätfönstrets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004D1D09" w:rsidRPr="00B877BD">
+        <w:t xml:space="preserve"> tak, så att lutningen följer kurvan. Vid behov, justera mätpunkterna med ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004D1D09" w:rsidRPr="00B877BD">
+        <w:t>toggle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004D1D09" w:rsidRPr="00B877BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004D1D09" w:rsidRPr="00B877BD">
+        <w:t>caliper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004D1D09" w:rsidRPr="00B877BD">
+        <w:t xml:space="preserve">”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AFEC83A" w14:textId="5E33825A" w:rsidR="004A1D33" w:rsidRPr="00922F79" w:rsidRDefault="00641C3B" w:rsidP="00E1629C">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00DF66C1">
+      <w:r w:rsidRPr="00641C3B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="338E6358" wp14:editId="7886029A">
-[...2 lines deleted...]
-            <wp:docPr id="8" name="Bildobjekt 8"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12250855" wp14:editId="32604D1E">
+            <wp:extent cx="4587340" cy="3105150"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+            <wp:docPr id="1437975199" name="Bildobjekt 1" descr="En bild som visar skärmbild, Medicinsk bildtagning, Ultraljud vid graviditet, text&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="1437975199" name="Bildobjekt 1" descr="En bild som visar skärmbild, Medicinsk bildtagning, Ultraljud vid graviditet, text&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4505954" cy="3238952"/>
+                      <a:ext cx="4597008" cy="3111694"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14927236" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="003B4ABC">
+    <w:p w14:paraId="14927236" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:p w14:paraId="5D91CC9C" w14:textId="5A47E09C" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="006257E7">
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Notera förekomst av tidigsystolisk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>peak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D91CC9C" w14:textId="4262EA1D" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="72B255A3">
-        <w:t xml:space="preserve">Rita ut kurvans form genom att placera calipern vid kurvans uppgång/början och följ kurvans form hela slaget fram till början av nästa slag (ta vid behov hjälp av EKG). Inkludera inte systolisk peak. Spara bilden med kurvan utritad. Maskinen räknar automatiskt ut både PI och RI. </w:t>
+        <w:t xml:space="preserve">Rita ut kurvans form genom att placera </w:t>
+      </w:r>
+      <w:r w:rsidR="004D1D09" w:rsidRPr="00B877BD">
+        <w:t>mätpunkten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t xml:space="preserve"> vid kurvans uppgång/början och följ kurvans form hela slaget fram till början av nästa slag (ta vid behov hjälp av EKG). Inkludera inte systolisk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t>peak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t xml:space="preserve">. Spara bilden med kurvan utritad. Maskinen räknar automatiskt ut både PI och RI. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29679554" w14:textId="0E841D71" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="006257E7">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="481ED3C4" wp14:editId="61AEEFED">
             <wp:extent cx="4496427" cy="3267531"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="9" name="Bildobjekt 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Bildobjekt 9"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4496427" cy="3267531"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D8891E" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00466850" w:rsidRDefault="004A1D33" w:rsidP="003B4ABC">
+    <w:p w14:paraId="05D8891E" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00466850" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Övergå till höger sidoläge och gör samma mätningar på vänster njure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F10EFF4" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="003B4ABC">
+    <w:p w14:paraId="5F10EFF4" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Mät blodtrycket.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27D25C5A" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C2DB413" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+    <w:p w14:paraId="4C2DB413" w14:textId="1960BF0A" w:rsidR="004A1D33" w:rsidRDefault="00ED6A91" w:rsidP="00E1629C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="72B255A3">
-[...12 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F373C41" wp14:editId="550F4555">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F373C41" wp14:editId="43518DB4">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>60276</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>287020</wp:posOffset>
+            </wp:positionV>
             <wp:extent cx="4476750" cy="3124200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
             <wp:docPr id="896813075" name="Bildobjekt 896813075"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4476750" cy="3124200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1C829A8B" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+      <w:r w:rsidR="004A1D33" w:rsidRPr="72B255A3">
+        <w:t xml:space="preserve"> Exempelbild på patologisk kurva, som vid NAS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10620C68" w14:textId="0EBCC5EB" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F59AA49" w14:textId="77777777" w:rsidR="00ED6A91" w:rsidRDefault="00ED6A91" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc473720111"/>
       <w:bookmarkStart w:id="41" w:name="_Toc473720268"/>
-      <w:bookmarkStart w:id="42" w:name="_Toc100754627"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc224811385"/>
+    </w:p>
+    <w:p w14:paraId="71F6A7E8" w14:textId="77777777" w:rsidR="00ED6A91" w:rsidRDefault="00ED6A91" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C9D3B37" w14:textId="77777777" w:rsidR="00ED6A91" w:rsidRDefault="00ED6A91" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="432B2481" w14:textId="77777777" w:rsidR="00ED6A91" w:rsidRDefault="00ED6A91" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="317B69E8" w14:textId="77777777" w:rsidR="00ED6A91" w:rsidRDefault="00ED6A91" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4324C7FF" w14:textId="77777777" w:rsidR="00ED6A91" w:rsidRDefault="00ED6A91" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13EAACF8" w14:textId="77777777" w:rsidR="00ED6A91" w:rsidRPr="00ED6A91" w:rsidRDefault="00ED6A91" w:rsidP="00ED6A91"/>
+    <w:p w14:paraId="596F9924" w14:textId="0E35DB25" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
       <w:r>
         <w:t>Rengöring</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
-    <w:p w14:paraId="596F9924" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
-[...6 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+    <w:p w14:paraId="2952E155" w14:textId="6CC407CF" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="72B255A3">
         <w:t xml:space="preserve">Se rutin </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00F3179E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Rengöring ultraljud.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="72B255A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9B38E4" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="003B4ABC">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+    <w:p w14:paraId="6B9B38E4" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="72B255A3">
-        <w:t>Torka av blodtrycksmanschetten och stetoskopet med 75% ytdesinfektion.</w:t>
+        <w:t xml:space="preserve">Torka av blodtrycksmanschetten och stetoskopet med 75% </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t>ytdesinfektion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CE279D1" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00466850" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57680B7C" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Toc473720112"/>
       <w:bookmarkStart w:id="44" w:name="_Toc473720269"/>
-      <w:bookmarkStart w:id="45" w:name="_Toc100754628"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="45" w:name="_Toc224811386"/>
+      <w:r>
         <w:t>Sammanställning och analys av undersökningsinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
-    <w:p w14:paraId="4D8D759A" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="003B4ABC">
+    <w:p w14:paraId="4D8D759A" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Gå igenom bildmaterialet och ta bort bilder som inte behövs. För över relevanta bilder för långtidslagring på ultraljudsserver.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E581D1" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="003B4ABC">
+    <w:p w14:paraId="46E581D1" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fyll i undersökningsprotokollet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB205D7" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00466850" w:rsidRDefault="004A1D33" w:rsidP="003B4ABC">
+    <w:p w14:paraId="6DB205D7" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00466850" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Räkna ut medelvärde och standardavvikelse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6196FDEB" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="00466850" w:rsidRDefault="004A1D33" w:rsidP="003B4ABC">
+    <w:p w14:paraId="7898011A" w14:textId="63D67CDC" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Mata in värdena i svarsmallen i patientadministrativt system.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="7A6F2F63" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="_Toc473720114"/>
       <w:bookmarkStart w:id="47" w:name="_Toc473720271"/>
-      <w:bookmarkStart w:id="48" w:name="_Toc100754629"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc224811387"/>
       <w:r w:rsidRPr="00CC001C">
         <w:t>Felkällor</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
-    <w:p w14:paraId="1679ED5E" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="003B4ABC">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+    <w:p w14:paraId="1679ED5E" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="19"/>
         </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Felmärkt sida.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E93E120" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="003B4ABC">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+    <w:p w14:paraId="5E93E120" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="19"/>
         </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Ultraljudsmaskinens programinställning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A306862" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="003B4ABC">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+    <w:p w14:paraId="6A306862" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="19"/>
         </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Svårigheter på grund av avvikande anatomi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2156AF" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="003B4ABC">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+    <w:p w14:paraId="5E2156AF" w14:textId="78CD85E2" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Ingetavstnd"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Svårigheter då patienten har svårt att ligga still/</w:t>
+      </w:r>
+      <w:r w:rsidR="004D1D09" w:rsidRPr="00B877BD">
+        <w:t>kroppskonstitution</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76ADDFF1" w14:textId="1EB09C56" w:rsidR="004A1D33" w:rsidRPr="00F62944" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="19"/>
         </w:numPr>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Förmaksflimmer med varierande frekvens.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="07750901" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc100754630"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="51" w:name="_Toc473720272"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc473720115"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc473720272"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc224811388"/>
       <w:r>
         <w:t>Utlåtande</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="49"/>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="50"/>
-      <w:bookmarkEnd w:id="51"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2FE726EF" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+    </w:p>
+    <w:p w14:paraId="4F2E2AE0" w14:textId="11E327F2" w:rsidR="004A1D33" w:rsidRPr="007F0A59" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="51CD61CF" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+      <w:r>
+        <w:t xml:space="preserve">Utlåtandet för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>normalfynd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> enligt nedan, bedömning ändras vid behov. Svarsmall finns i patientadministrativt system. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392FA3B3" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="000D129C" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71F07EB8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Höger sida: Njurlängd [ ] cm. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="71F07EB8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Resistivt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="71F07EB8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> index [ ] + [ ]. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="71F07EB8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Pulsatilt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="71F07EB8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> index [ ] + [ ]. Systolisk pulsacceleration [ ] + [ ] m/s².</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A7D913" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="000D129C" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71F07EB8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vänster sida: Njurlängd [ ] cm. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="71F07EB8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Resistivt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="71F07EB8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> index [ ] + [ ]. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="71F07EB8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Pulsatilt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="71F07EB8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> index [ ] + [ ]. Systolisk pulsacceleration [ ] + [ ] m/s². </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093F9FF2" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="000D129C" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71F07EB8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Blodtryck [ ] / [ ] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="71F07EB8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>mmHg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="71F07EB8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E7CC12" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRPr="000D129C" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71F07EB8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BEDÖMNING: Ingen signifikant sidoskillnad av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="71F07EB8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>pulsatilt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="71F07EB8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> index. Systoliska pulsaccelerationer är normala bilateralt.  Inga hållpunkter för njurartärstenos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8CC17B" w14:textId="77777777" w:rsidR="003B4ABC" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Utlåtandet för normalfynd enligt nedan, bedömning ändras vid behov. Svarsmall finns i patientadministrativt system. </w:t>
-[...77 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11920BFA" w14:textId="5231B242" w:rsidR="004A1D33" w:rsidRPr="000D129C" w:rsidRDefault="003B4ABC" w:rsidP="00427DDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E75795" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00C24397">
+    <w:p w14:paraId="4717EF68" w14:textId="5A2A0EC0" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc224811389"/>
       <w:r w:rsidRPr="72B255A3">
-        <w:lastRenderedPageBreak/>
         <w:t>Referenser</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4717EF68" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="7B02A180" w14:textId="72C3E130" w:rsidR="004A1D33" w:rsidRPr="00933B2C" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Volkmann, R. (2002). Duplexundersökning av njurparenkymflöden. I T. Jogestrand &amp; S. Rosfors (Red), </w:t>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Volkmann</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, R. (2002). Duplexundersökning av njurparenkymflöden. I T. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Jogestrand</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> &amp; S. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Rosfors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (Red), </w:t>
       </w:r>
       <w:r w:rsidRPr="72B255A3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Klinisk fysiologisk kärldiagnostik</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (s. 123–130). Studentlitteratur.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7B02A180" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+        <w:t xml:space="preserve"> (s. 123–130). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933B2C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Studentlitteratur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF07D47" w14:textId="715CF91A" w:rsidR="004A1D33" w:rsidRPr="00F62944" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="72B255A3">
+      <w:r w:rsidRPr="00933B2C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">ASTRAL Investigators. Wheatley, K., Ives, N., Gray, R., Kalra, PA., Moss, JG., Baigent, C. et al. (2009). Revascularization versus medical therapy for renal-artery stenosis. </w:t>
       </w:r>
       <w:r w:rsidRPr="72B255A3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>N Engl J Med. 361</w:t>
+        <w:t xml:space="preserve">N </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Engl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J Med. 361</w:t>
       </w:r>
       <w:r w:rsidRPr="72B255A3">
         <w:t>(20), 1953–62.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF07D47" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+    <w:p w14:paraId="12BB4200" w14:textId="2558CA04" w:rsidR="004A1D33" w:rsidRPr="00933B2C" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:color w:val="FF0000"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2802E942" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Eklöf, H. et al. (2010). Experter eniga om indikationer för behandling av njurartärstenos. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00933B2C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Läkartidningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00933B2C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, 107</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933B2C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (36), 2101–04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055F43DD" w14:textId="498D7D69" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00F62944">
       <w:pPr>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="72B255A3">
+      <w:r w:rsidRPr="00933B2C">
         <w:rPr>
           <w:color w:val="333333"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Cooper, CJ., Murphy, TP., Cutlip, DE., et al. (2014). Stenting and medical therapy for atherosclerotic renal-artery stenosis. </w:t>
       </w:r>
       <w:r w:rsidRPr="72B255A3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>N Engl J Med.</w:t>
-[...23 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">N </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="72B255A3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Engl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J Med.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="72B255A3">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 370, 13–22.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538196B5" w14:textId="719B3842" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t xml:space="preserve">Eliasson, K. et al. (2014). CORAL ändrar inte behandlingen av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t>aterosklerotisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t xml:space="preserve"> njurartärstenos. Men studien skärper kravet på patientselektion inför ballongdilatation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="72B255A3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Läkartidningen.</w:t>
       </w:r>
       <w:r w:rsidRPr="72B255A3">
         <w:t xml:space="preserve"> 111, 1–3.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538196B5" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
+    <w:p w14:paraId="2D7F7379" w14:textId="77777777" w:rsidR="004A1D33" w:rsidRDefault="004A1D33" w:rsidP="00E1629C">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="72B255A3">
-        <w:t xml:space="preserve">Bardelli, M., Veglio, F., Aroslo, E., Cataliotti, A., Valvo, E., Morganti, A. et al. (2006). New intrarenal echo-Doppler velocemtric indicies for the diagnosis of renal artery stenosis. </w:t>
-      </w:r>
+        <w:t>Bardelli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t xml:space="preserve">, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t>Veglio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t xml:space="preserve">, F., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t>Aroslo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t xml:space="preserve">, E., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t>Cataliotti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t xml:space="preserve">, A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t>Valvo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t xml:space="preserve">, E., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t>Morganti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:t xml:space="preserve">, A. et al. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933B2C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2006). New intrarenal echo-Doppler </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00933B2C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>velocemtric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00933B2C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00933B2C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>indicies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00933B2C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the diagnosis of renal artery stenosis. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="72B255A3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Kidney International. </w:t>
+        <w:t>Kidney</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="72B255A3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> International. </w:t>
       </w:r>
       <w:r w:rsidRPr="72B255A3">
         <w:t xml:space="preserve">69, 580–587. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="40AA233F" w14:textId="27542DA9" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="00E1629C">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00F62944">
       <w:headerReference w:type="default" r:id="rId22"/>
       <w:footerReference w:type="even" r:id="rId23"/>
       <w:footerReference w:type="default" r:id="rId24"/>
       <w:headerReference w:type="first" r:id="rId25"/>
       <w:footerReference w:type="first" r:id="rId26"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1276" w:left="1418" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4793E9F9" w14:textId="77777777" w:rsidR="009808DB" w:rsidRDefault="009808DB">
+    <w:p w14:paraId="5893A8D6" w14:textId="77777777" w:rsidR="009808DB" w:rsidRDefault="009808DB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D74D41C" w14:textId="77777777" w:rsidR="009808DB" w:rsidRDefault="009808DB">
+    <w:p w14:paraId="0FF682A5" w14:textId="77777777" w:rsidR="009808DB" w:rsidRDefault="009808DB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="10D887B8" w14:textId="77777777" w:rsidR="009808DB" w:rsidRDefault="009808DB">
+    <w:p w14:paraId="0A3B879E" w14:textId="77777777" w:rsidR="009808DB" w:rsidRDefault="009808DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="202AFF24" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -4427,51 +4845,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -4505,73 +4923,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="696D75BF" w14:textId="77777777" w:rsidR="009808DB" w:rsidRDefault="009808DB"/>
+    <w:p w14:paraId="175FC2DD" w14:textId="77777777" w:rsidR="009808DB" w:rsidRDefault="009808DB"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02E9EF2F" w14:textId="77777777" w:rsidR="009808DB" w:rsidRDefault="009808DB">
+    <w:p w14:paraId="1591233C" w14:textId="77777777" w:rsidR="009808DB" w:rsidRDefault="009808DB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="31C0E775" w14:textId="77777777" w:rsidR="009808DB" w:rsidRDefault="009808DB">
+    <w:p w14:paraId="5E23CA6D" w14:textId="77777777" w:rsidR="009808DB" w:rsidRDefault="009808DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -4615,85 +5033,85 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBS/tf0KwIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8L+Fr2W1EWNFdUVVC&#10;uytBtWfjOBAp8bi2IaG/vs8OsHTbU9WLGc883njezGR639YVOyjrStIZH/T6nCktKS/1NuPf14tP&#10;d5w5L3QuKtIq40fl+P3s44dpY1I1pB1VubIMJNqljcn4znuTJomTO1UL1yOjNIIF2Vp4XO02ya1o&#10;wF5XybDfnyQN2dxYkso5eB+7IJ9F/qJQ0j8XhVOeVRnH23w8bTw34UxmU5FurTC7Up6eIf7hFbUo&#10;NZJeqB6FF2xvyz+o6lJaclT4nqQ6oaIopYo1oJpB/101q50wKtYCcZy5yOT+H618OrxYVuboHeTR&#10;okaP1qr1do8C4II+jXEpYCsDoG+/UAvs2e/gDGW3ha3DLwpiiIPqeFEXbEzCOZ5Mboc3CEnERsPR&#10;HWzQJ2//Ntb5r4pqFoyMW3QviioOS+c76BkSkmlalFUVO1hp1mR8MgLlbxGQVxo5Qg3dW4Pl2017&#10;KmxD+RF1Weomwxm5KJF8KZx/ERajgPdivP0zjqIiJKGTxdmO7M+/+QMeHUKUswajlXH3Yy+s4qz6&#10;ptG7z4PxGLQ+XsY3t0Nc7HVkcx3R+/qBML0DLJKR0Qx4X53NwlL9ii2Yh6wICS2RO+P+bD74buCx&#10;RVLN5xGE6TPCL/XKyEAdRAvSrttXYc1Jf4/OPdF5CEX6rg0dtpN7vvdUlLFHQeBO1ZPumNzY5dOW&#10;hdW4vkfU27dg9gsAAP//AwBQSwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FPwkAUhO8m/ofNM/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9&#10;OivOZgidJ4TZNAFhqPa6owbh8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QM&#10;dWucClPfG2Lv6AenIsuhkXpQFy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86&#10;fKSI93fjZgUimjFew/CHz+hQMFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAFL+1/QrAgAAUwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAhQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="0FD65030" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Bildobjekt 11">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4821,2168 +5239,313 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKwGSCMAIAAFkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSQwmrURoWKtmCah&#10;thJMfTaOTSLZPs82JOzX7+wARd2epuXBOfsud/d93zmz+14rchDOt2AqOh7llAjDoW7NrqI/NstP&#10;t5T4wEzNFBhR0aPw9H7+8cOss6WYQAOqFo5gEuPLzla0CcGWWeZ5IzTzI7DCoFOC0yzg1u2y2rEO&#10;s2uVTfK8yDpwtXXAhfd4+jg46Tzll1Lw8CylF4GoimJvIa0urdu4ZvMZK3eO2ablpzbYP3ShWWuw&#10;6CXVIwuM7F37RyrdcgceZBhx0BlI2XKRMCCacf4OzbphViQsSI63F5r8/0vLnw4vjrR1RQtKDNMo&#10;0Ub0we2x/yKy01lfYtDaYljov0KPKp/PPR5G0L10Or4RDkE/8ny8cIvJCMfDaVHcoWCUcPRNxkWO&#10;T8yTvX1unQ/fBGgSjYo6FC9xyg4rH4bQc0isZmDZKpUEVIZ0iODzTZ4+uHgwuTJYI4IYmo1W6Ld9&#10;gnwBsoX6iPgcDPPhLV+22MOK+fDCHA4E9o1DHp5xkQqwFpwsShpwv/52HuNRJ/RS0uGAVdT/3DMn&#10;KFHfDSp4N55O40SmzfTmywQ37tqzvfaYvX4AnOExXifLkxnjgzqb0oF+xbuwiFXRxQzH2hUNZ/Mh&#10;DGOPd4mLxSIF4QxaFlZmbXlMHVmNDG/6V+bsSYaACj7BeRRZ+U6NIXbQY7EPINskVeR5YPVEP85v&#10;Evt01+IFud6nqLc/wvw3AAAA//8DAFBLAwQUAAYACAAAACEAd16JXeMAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkblvSTLCuNJ2mShMSgsPGLtzSxmsrmqQ02VZ4esxp3Gz5&#10;0+/vz9eT7dkZx9B5pyCZC2Doam861yg4vG9nKbAQtTO69w4VfGOAdXF7k+vM+Ivb4XkfG0YhLmRa&#10;QRvjkHEe6hatDnM/oKPb0Y9WR1rHhptRXyjc9lwK8cit7hx9aPWAZYv15/5kFbyU2ze9q6RNf/ry&#10;+fW4Gb4OHw9K3d9NmydgEad4heFPn9ShIKfKn5wJrFcwk0tJKA2JWAAjYinSBFilYCFXK+BFzv93&#10;KH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAysBkgjACAABZBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAd16JXeMAAAALAQAADwAAAAAAAAAA&#10;AAAAAACKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...11 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    <w:nsid w:val="06C148C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="315A9C80"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-[...14 lines deleted...]
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...17 lines deleted...]
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF89"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="06E94185"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="89CA7F28"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04CA684F"/>
-[...1919 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7052,280 +5615,280 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D520AB4"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20F20CCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B9E412AC"/>
+    <w:tmpl w:val="6526F06A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5312" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6752" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7472" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="274006A9"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DE0241E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
-    <w:lvl w:ilvl="0" w:tplc="7F72C996">
+    <w:tmpl w:val="74962DC2"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39F6EB94">
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="422AAB66">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0120713C">
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86EC873C">
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="A8684E78">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C42E8B02">
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4342CED2">
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="E7987184">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27453943"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31316B50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="00C03DA4"/>
+    <w:tmpl w:val="7382AD50"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
@@ -7391,756 +5954,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...704 lines deleted...]
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8210,308 +6068,280 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40C928FF"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6A0613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0AE0B72A"/>
+    <w:tmpl w:val="58BEF906"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5312" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6752" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7472" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42196C05"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A0D20CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="741857FC"/>
-    <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
+    <w:tmpl w:val="9F4EF6E0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43F26DE0"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AD635B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="08F06082"/>
+    <w:tmpl w:val="2FE0ECEE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
@@ -8577,164 +6407,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8804,390 +6521,503 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="575E01E6"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="549B148C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E154E454"/>
+    <w:tmpl w:val="E6A282EA"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54DD6ADE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1604E4CA"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BBC0C9E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E74EE2E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61C63B66"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10C6004A"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65D26B71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5672DB44"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9256,167 +7086,167 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66190A27"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D9B201A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
-    <w:lvl w:ilvl="0" w:tplc="6CC0889E">
+    <w:tmpl w:val="81B0D3D2"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="AF0C018C">
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="91B8E9A2">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7302A3A0">
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C8608134">
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="2DDE2CA0">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4BDEDE70">
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21F2B258">
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="466647DA">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67A74E65"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7728101E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8CDEC3E8"/>
+    <w:tmpl w:val="0F2C8E98"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
@@ -9482,55 +7312,55 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="693A1FF2"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="773E5249"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9F4E03B0"/>
-    <w:lvl w:ilvl="0" w:tplc="FD64A604">
+    <w:tmpl w:val="003C454E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9595,1075 +7425,198 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-[...791 lines deleted...]
-    <w:abstractNumId w:val="47"/>
+  <w:num w:numId="1" w16cid:durableId="954561429">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="873663901">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="2" w16cid:durableId="1284271738">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1157571245">
+  <w:num w:numId="3" w16cid:durableId="1916237231">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="557592248">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1151022480">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1918055543">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="613907236">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1534339256">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="78405918">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="954561429">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="10" w16cid:durableId="322314353">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="537551950">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="11" w16cid:durableId="1065569269">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="318340112">
+  <w:num w:numId="12" w16cid:durableId="2118911635">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1458135822">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="763720829">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1160582400">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="162861938">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1515418085">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="17" w16cid:durableId="1193032552">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1588685703">
-[...47 lines deleted...]
-  <w:num w:numId="24" w16cid:durableId="519785749">
+  <w:num w:numId="18" w16cid:durableId="31656260">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1347898820">
-[...11 lines deleted...]
-  <w:num w:numId="29" w16cid:durableId="450369948">
+  <w:num w:numId="19" w16cid:durableId="1757172516">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1755009791">
-[...61 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="00001275"/>
+    <w:rsid w:val="00003A6C"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00007FD3"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00025ED6"/>
     <w:rsid w:val="000303B0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="00030FA5"/>
     <w:rsid w:val="000313BB"/>
+    <w:rsid w:val="00031DAF"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="000405D6"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="000509C4"/>
+    <w:rsid w:val="00052E1F"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="000738C6"/>
     <w:rsid w:val="00075EB4"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00105E28"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="00131087"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00152148"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00165ED7"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A162C"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B4E0B"/>
@@ -10679,451 +7632,496 @@
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00274239"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002C7D39"/>
     <w:rsid w:val="002D0E0E"/>
+    <w:rsid w:val="002D1164"/>
     <w:rsid w:val="002D6023"/>
+    <w:rsid w:val="002D61FC"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="00312722"/>
     <w:rsid w:val="003148C7"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="003275AB"/>
+    <w:rsid w:val="00327ACC"/>
     <w:rsid w:val="00334FCD"/>
     <w:rsid w:val="00336B79"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00347249"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00382511"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B4ABC"/>
+    <w:rsid w:val="003C3F9A"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D5696"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
+    <w:rsid w:val="003F166C"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="0041079A"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="00414DF3"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00427DDB"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00441DDF"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="004560AB"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="004915D0"/>
     <w:rsid w:val="00491809"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00496A16"/>
     <w:rsid w:val="004A1D33"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B4782"/>
     <w:rsid w:val="004C3536"/>
+    <w:rsid w:val="004D1D09"/>
     <w:rsid w:val="004D411C"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="005204BA"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
+    <w:rsid w:val="0054364F"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057016C"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="005809EA"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
+    <w:rsid w:val="005C3F76"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005F204A"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062036E"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="006257E7"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00634DBB"/>
+    <w:rsid w:val="00641C3B"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00662AF5"/>
     <w:rsid w:val="00665850"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00671237"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="0067610A"/>
     <w:rsid w:val="00677D61"/>
+    <w:rsid w:val="006813FF"/>
     <w:rsid w:val="00683251"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B108E"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D70B7"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F0DFD"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00724288"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="0074663D"/>
+    <w:rsid w:val="00751785"/>
+    <w:rsid w:val="0075337B"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="00794811"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007A6BA6"/>
     <w:rsid w:val="007D297C"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007D5A7D"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="007F7182"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00862BA1"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00881D71"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="008A1C41"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D2E1F"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008D7229"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="009246AD"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
+    <w:rsid w:val="00933B2C"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="00943273"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="009606C2"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009808DB"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="009F6DF1"/>
     <w:rsid w:val="00A006A5"/>
+    <w:rsid w:val="00A046F0"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A361F0"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
+    <w:rsid w:val="00A52902"/>
+    <w:rsid w:val="00A52E77"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A80988"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A863D3"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA5074"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB1BA1"/>
+    <w:rsid w:val="00AC11E0"/>
+    <w:rsid w:val="00AC216B"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE1A3C"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B0539F"/>
+    <w:rsid w:val="00B10EBA"/>
     <w:rsid w:val="00B12E71"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14150"/>
     <w:rsid w:val="00B150F7"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B2508C"/>
     <w:rsid w:val="00B250E7"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B37E1F"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B53067"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
+    <w:rsid w:val="00B877BD"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC3254"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C22DA6"/>
     <w:rsid w:val="00C24397"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C416BB"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C61E2D"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C85FFA"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C95698"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA087F"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE6CF4"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D22B31"/>
     <w:rsid w:val="00D321BF"/>
     <w:rsid w:val="00D34EBB"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D80F1C"/>
     <w:rsid w:val="00D85218"/>
+    <w:rsid w:val="00D864A2"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE32F1"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5A5E"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E1097B"/>
+    <w:rsid w:val="00E10E85"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E1629C"/>
+    <w:rsid w:val="00E27BCD"/>
     <w:rsid w:val="00E40CF8"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E77C7B"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90286"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E942EE"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EA6C0B"/>
     <w:rsid w:val="00EB2B7D"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
+    <w:rsid w:val="00ED512D"/>
+    <w:rsid w:val="00ED6A91"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
+    <w:rsid w:val="00EE22E1"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF6251"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F26ADD"/>
     <w:rsid w:val="00F3179E"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F52633"/>
+    <w:rsid w:val="00F62944"/>
     <w:rsid w:val="00F73FCB"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC0365"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD02DB"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD5393"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE4238"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="08478C85"/>
     <w:rsid w:val="0E402E0F"/>
     <w:rsid w:val="12188996"/>
     <w:rsid w:val="1BA83D9C"/>
     <w:rsid w:val="1D53E80E"/>
     <w:rsid w:val="1D981156"/>
     <w:rsid w:val="24DC93F9"/>
     <w:rsid w:val="30C031CC"/>
@@ -11160,51 +8158,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{91B2C4B3-EF7C-4BD3-B1D5-80CB9D27D401}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11957,51 +8955,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -12111,83 +9109,84 @@
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00933B2C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
@@ -13399,51 +10398,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -13654,112 +10653,110 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00007FD3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0041079A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0041079A"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="0041079A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentarer"/>
     <w:next w:val="Kommentarer"/>
     <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0041079A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0041079A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E90286"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13770,50 +10767,51 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-1069765838-73/surrogate/Reng%c3%b6ring%20Ultraljud.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-61/surrogate/Njurdoppler%20protokoll.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
@@ -14114,76 +11112,76 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>1929</Words>
-  <Characters>10225</Characters>
+  <Words>1396</Words>
+  <Characters>11032</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>85</Lines>
+  <Lines>91</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12130</CharactersWithSpaces>
+  <CharactersWithSpaces>12404</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="108" baseType="variant">
       <vt:variant>
         <vt:i4>1507378</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>104</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc100754630</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1441842</vt:i4>
       </vt:variant>
@@ -14479,34 +11477,34 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc100754613</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Njurdoppler - Metodbeskrivning</dc:title>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Helen Samuelsson</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>66</revision>
+  <revision>79</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>