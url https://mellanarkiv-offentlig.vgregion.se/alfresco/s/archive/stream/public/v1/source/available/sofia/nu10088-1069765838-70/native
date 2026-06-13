--- v0 (2025-12-13)
+++ v1 (2026-06-13)
@@ -16,51 +16,51 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4C9B2C3E" w14:textId="77777777" w:rsidR="002027AD" w:rsidRDefault="002027AD" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="002027AD" w:rsidSect="002027AD">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="36D5D43A" w14:textId="4F0EE8B1" w:rsidR="002027AD" w:rsidRPr="002027AD" w:rsidRDefault="003E129C" w:rsidP="00B327AD">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
@@ -314,81 +314,65 @@
     <w:p w14:paraId="12C6F7ED" w14:textId="03E3D342" w:rsidR="00596E8C" w:rsidRPr="00596E8C" w:rsidRDefault="00596E8C" w:rsidP="00596E8C">
       <w:r>
         <w:t xml:space="preserve">Organisationsdiagrammet </w:t>
       </w:r>
       <w:r w:rsidRPr="00596E8C">
         <w:t xml:space="preserve">beskriver linjeorganisationen för verksamheten för GMP </w:t>
       </w:r>
       <w:r w:rsidR="008230F5">
         <w:t>och</w:t>
       </w:r>
       <w:r w:rsidRPr="00596E8C">
         <w:t xml:space="preserve"> vilka stödfunktioner som är kopplade till verksamheten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="399B14D3" w14:textId="4878E43F" w:rsidR="002027AD" w:rsidRPr="002027AD" w:rsidRDefault="003E129C" w:rsidP="00B327AD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar sedan föregående</w:t>
       </w:r>
       <w:r w:rsidR="002027AD" w:rsidRPr="002027AD">
         <w:t xml:space="preserve"> version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCD2105" w14:textId="2F4A0322" w:rsidR="004C7678" w:rsidRDefault="00450C89" w:rsidP="004C7678">
+    <w:p w14:paraId="42E2CA4B" w14:textId="4A0A415A" w:rsidR="4B974C44" w:rsidRDefault="4B974C44" w:rsidP="00F26308">
       <w:r>
-        <w:t>Yrkestiteln ”</w:t>
+        <w:t>Ändrat Sakkunnig apotekare till Sakkunnig farmaceut.</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-      <w:r w:rsidR="004C7678">
+      <w:r w:rsidR="00F26308">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00FE74B8">
-        <w:t>Lokalvårdare är numera organiserade under Fastighet</w:t>
+      <w:r>
+        <w:t>Ändrat Sjukhusapoteket</w:t>
       </w:r>
-      <w:r w:rsidR="00C919E9">
-        <w:t xml:space="preserve">, stöd och </w:t>
+      <w:r w:rsidR="00807705">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A34499">
-        <w:t>service.</w:t>
+      <w:r>
+        <w:t>VGR till Sjukvårdsapoteket VGR.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13ACF7F6" w14:textId="4AD7C9CB" w:rsidR="002027AD" w:rsidRPr="002027AD" w:rsidRDefault="002027AD" w:rsidP="00647071">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4678"/>
         </w:tabs>
         <w:ind w:right="-994"/>
       </w:pPr>
       <w:r w:rsidRPr="002027AD">
         <w:t>Linjeorganisation</w:t>
       </w:r>
       <w:r w:rsidRPr="002027AD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002027AD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -398,51 +382,51 @@
       <w:r w:rsidRPr="002027AD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB14971" w14:textId="77777777" w:rsidR="002027AD" w:rsidRPr="002027AD" w:rsidRDefault="002027AD" w:rsidP="002027AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7248"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002027AD">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79176B76" wp14:editId="128289CD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79176B76" wp14:editId="4216F758">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>3373755</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>152400</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1816100" cy="2673350"/>
             <wp:effectExtent l="0" t="0" r="12700" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="7" name="Diagram 7"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
                 <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId17" r:lo="rId18" r:qs="rId19" r:cs="rId20"/>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="002027AD">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -675,51 +659,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                           <a:prstDash val="dash"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:line id="Rak 9" style="position:absolute;flip:x y;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#0070c0" strokeweight="1pt" from="160.2pt,9.6pt" to="265.95pt,29.85pt" w14:anchorId="3B0572DD" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOMbhfpwEAAD0DAAAOAAAAZHJzL2Uyb0RvYy54bWysUk2PEzEMvSPxH6Lc6aSzlK5Gne6h1cIB&#10;wUos3NNM0omUL8Wh0/577EwpC9wQOUSO7Tz7PXvzcPaOnXQGG0PPlwvBmQ4qDjYce/71+fHNPWdQ&#10;ZBiki0H3/KKBP2xfv9pMqdNtHKMbdGYIEqCbUs/HUlLXNKBG7SUsYtIBgyZmLws+87EZspwQ3bum&#10;FeJdM8U8pByVBkDvfg7ybcU3Rqvy2RjQhbmeY2+l3rneB7qb7UZ2xyzTaNW1DfkPXXhpAxa9Qe1l&#10;kex7tn9BeatyhGjKQkXfRGOs0pUDslmKP9h8GWXSlQuKA+kmE/w/WPXptAtPGWWYEnSQnjKxOJvs&#10;mXE2fcCZ8mp9I4ti2DM7VwEvNwH1uTCFzuXd2zvRrjhTGGtX6+V6RQo3MyL9ThnKex09I6PnzgYi&#10;KDt5+ghlTv2ZQu4QH61zdUgusAkrtGsh6g+Izg4UpTzIx8POZXaSNGexFrs6Wiz8WxpB7yWMc96A&#10;1rwA3hbcQmd9z+8FnWvXLhC4rnt07e+XTGQd4nCp6jX0whlVstd9oiV4+Ub75dZvfwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAFG5qObaAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMjz1PwzAQhnck/oN1&#10;SGzUbvoBCXEqhMTC1rQD4zU5koj4bMVuG/49xwTbnd5H70e5m92oLjTFwbOF5cKAIm58O3Bn4Xh4&#10;e3gCFRNyi6NnsvBNEXbV7U2JReuvvKdLnTolJhwLtNCnFAqtY9OTw7jwgVi0Tz85TPJOnW4nvIq5&#10;G3VmzFY7HFgSegz02lPzVZ+dhBiOISPEj6xeH5D2Yfu+Cdbe380vz6ASzekPht/6Uh0q6XTyZ26j&#10;Gi2sMrMWVIQ8AyXAZrXMQZ3kyB9BV6X+v6D6AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AE4xuF+nAQAAPQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAFG5qObaAAAACQEAAA8AAAAAAAAAAAAAAAAAAQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAIBQAAAAA=&#10;">
                 <v:stroke joinstyle="miter" dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002027AD">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="37683013" w14:textId="77777777" w:rsidR="002027AD" w:rsidRPr="002027AD" w:rsidRDefault="002027AD" w:rsidP="002027AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
@@ -754,51 +738,51 @@
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="171450"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="5B9BD5"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:line id="Rak 22" style="position:absolute;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="#5b9bd5" strokeweight="1pt" from="100.2pt,10.7pt" to="100.2pt,24.2pt" w14:anchorId="25ADBC4E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7WXfdrAEAAEUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvQ/YfxB0X+wEy9oZcQq0QXcZ&#10;tgLrfgAjS7YAfYHU4uTfj1KytNtuw3yQKYp8JB/f5u7onThoJBtDL5eLVgodVBxsGHv5/fnx3a0U&#10;lCEM4GLQvTxpknfbt282c+r0Kk7RDRoFgwTq5tTLKefUNQ2pSXugRUw68KOJ6CHzFcdmQJgZ3btm&#10;1bYfmjnikDAqTcTe3flRbiu+MVrlr8aQzsL1knvL9cR67svZbDfQjQhpsurSBvxDFx5s4KJXqB1k&#10;ED/Q/gXlrcJI0eSFir6Jxlil6ww8zbL9Y5pvEyRdZ2FyKF1pov8Hq74cHsITMg1zoo7SE5YpjgZ9&#10;+XN/4ljJOl3J0scs1Nmp2Lu8Wb5fVx6bl7yElD/p6EUxeulsKGNAB4fPlLkWh/4KKe4QH61zdRUu&#10;iJlBVzctb0sBK8I4yGz6NPSSwigFuJGlpjJWSIrODiW9ABGO+weH4gC87vX9x/vdumyYy/0WVmrv&#10;gKZzXH06C8HbzGp01vfyti3fJduFgq6rni4TvNBVrH0cTpXFptx4V7XoRVdFDK/vbL9W//YnAAAA&#10;//8DAFBLAwQUAAYACAAAACEAvW9Iu9gAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF&#10;74LfYRnBm91UQilpNqUI9eLJKp4n2WkSujsbsps2+faOeNDT/Pvx3ptyP3unrjTGPrCB9SoDRdwE&#10;23Nr4PPj+LQFFROyRReYDCwUYV/d35VY2HDjd7qeUqtEhGOBBrqUhkLr2HTkMa7CQCy3cxg9JhnH&#10;VtsRbyLunX7Oso322LM4dDjQS0fN5TR58T0vdrlMtY+H9Npv3vTxq0VnzOPDfNiBSjSnPxh+4kt0&#10;qCRTHSa2UTkDop4LKs1aqgC/i9pAvs1BV6X+/0H1DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhADtZd92sAQAARQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAL1vSLvYAAAACQEAAA8AAAAAAAAAAAAAAAAABgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAALBQAAAAA=&#10;">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="33090A04" w14:textId="3EEDB006" w:rsidR="002027AD" w:rsidRPr="002027AD" w:rsidRDefault="003B605E" w:rsidP="002027AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6120"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002027AD">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -982,51 +966,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                           <a:prstDash val="dash"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:line id="Rak 8" style="position:absolute;flip:x;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#0070c0" strokeweight="1pt" from="190.95pt,.65pt" to="265.2pt,143.9pt" w14:anchorId="4C281CFC" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKsgN9uAEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadIIaBs13UOrZQ8I&#10;VmL3B0wdO7HkL3lM0/57xk4pu8sNkYM1Y0+e57153t6drWEnGVF71/HlouZMOuF77YaOPz/df1hz&#10;hglcD8Y72fGLRH63e/9uO4VWNn70ppeREYjDdgodH1MKbVWhGKUFXPggHR0qHy0kSuNQ9REmQrem&#10;aur6czX52IfohUSk3cN8yHcFXykp0nelUCZmOk69pbLGsh7zWu220A4RwqjFtQ34hy4saEeX3qAO&#10;kID9jPovKKtF9OhVWghvK6+UFrJwIDbL+g2bHyMEWbiQOBhuMuH/gxXfTnv3GEmGKWCL4TFmFmcV&#10;LVNGhweaaeFFnbJzke1yk02eExO0ufnYbFafOBN0tFwvNw0lBFjNOBkvRExfpLcsBx032mVa0MLp&#10;K6a59HdJ3nb+XhtTRmMcmwi1WdU0PQHkEGUgUWhD33F0A2dgBrKeSLFAoje6z79nIIzDcW8iO0Ee&#10;f72q92Xi1Nmrsnz3AXCc63qKZl9YncicRtuOr+v8XWkZl8FlsdeVwB/1cnT0/aWIWuWMRlfUuNos&#10;e+NlTvHLx7D7BQAA//8DAFBLAwQUAAYACAAAACEAEpdsLeEAAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPy07DMBBF90j8gzVI7KjTpo8Q4lSoKoIFSNAW2LrxkESNx2nstOHvGVawHJ2re89ky8E2&#10;4oSdrx0pGI8iEEiFMzWVCnbbh5sEhA+ajG4coYJv9LDMLy8ynRp3pjc8bUIpuIR8qhVUIbSplL6o&#10;0Go/ci0Ssy/XWR347EppOn3mctvISRTNpdU18UKlW1xVWBw2vVVQ7l4PH49Pzy/H6Wy9Wr/PqT9+&#10;klLXV8P9HYiAQ/gLw68+q0POTnvXk/GiURAn41uOMohBMJ/F0RTEXsEkWSQg80z+/yD/AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIqyA324AQAAVAMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABKXbC3hAAAACQEAAA8AAAAAAAAAAAAAAAAAEgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;">
                 <v:stroke joinstyle="miter" dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="002027AD" w:rsidRPr="002027AD">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56DD7790" wp14:editId="2D5F6386">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>567690</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>122555</wp:posOffset>
                 </wp:positionV>
@@ -1129,51 +1113,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                           <a:prstDash val="dash"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:line id="Rak 11" style="position:absolute;flip:x y;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#0070c0" strokeweight="1pt" from="209.25pt,11.35pt" to="315.75pt,45.85pt" w14:anchorId="1205F848" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAYD+4XpAEAAD0DAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1vGyEQvUfKf0Dca7ATN9bK6xxsJT1E&#10;baQkvWMWvEh8iaFe+993YB3n61aVA3oww2Pem1neHpwle5XABN/S6YRTorwMnfG7lr48331bUAJZ&#10;+E7Y4FVLjwro7eryYjnERs1CH2ynEkESD80QW9rnHBvGQPbKCZiEqDwGdUhOZDymHeuSGJDdWTbj&#10;/DsbQupiClIB4O1mDNJV5ddayfxLa1CZ2JZibbnuqe7bsrPVUjS7JGJv5KkM8Q9VOGE8fnqm2ogs&#10;yJ9kvlA5I1OAoPNEBseC1kaqqgHVTPknNU+9iKpqQXMgnm2C/0crf+7X/jGhDUOEBuJjKioOOjmi&#10;rYk/sKe0ot8FlRjWTA7VwOPZQHXIROLl9Go+m8/RZ4mx66vFFDFSs5GxvI4J8r0KjhTQUmt8ESga&#10;sX+APKa+ppRrH+6MtbVJ1pMBf5jdcF5fQLCmK9GSB2m3XdtE9qL0md/w9evHH9IK9UZAP+Z1iMYB&#10;cCbjFFrjWrrgZZ2qtr6QqzpHp/rebCpoG7pjdY+VE/aoij3NUxmC92fE76d+9RcAAP//AwBQSwME&#10;FAAGAAgAAAAhAIgXn77bAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj7FOw0AMhnck3uFkpG70&#10;ktCmJeRSISQWtqYdGN3EJBE53yl3bdO3x0ww2v70/5/L3WxHdaEpDI4NpMsEFHHj2oE7A8fD++MW&#10;VIjILY6OycCNAuyq+7sSi9ZdeU+XOnZKQjgUaKCP0Rdah6Yni2HpPLHcvtxkMco4dbqd8CrhdtRZ&#10;kuTa4sDS0KOnt56a7/pspSTh4DNC/Mzq1QFp7/OPtTdm8TC/voCKNMc/GH71RR0qcTq5M7dBjQZW&#10;6XYtqIEs24ASIH9KZXEy8JxuQFel/v9B9QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAY&#10;D+4XpAEAAD0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCIF5++2wAAAAkBAAAPAAAAAAAAAAAAAAAAAP4DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAABgUAAAAA&#10;">
                 <v:stroke joinstyle="miter" dashstyle="dash"/>
                 <w10:wrap anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="21A49A23" w14:textId="1AAD04B1" w:rsidR="002027AD" w:rsidRPr="002027AD" w:rsidRDefault="002027AD" w:rsidP="002027AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1740"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002027AD">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1186,60 +1170,58 @@
           <w:tab w:val="left" w:pos="2388"/>
           <w:tab w:val="left" w:pos="2772"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002027AD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002027AD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73315DEA" w14:textId="18AD8508" w:rsidR="002027AD" w:rsidRPr="002027AD" w:rsidRDefault="00745C24" w:rsidP="002027AD">
+    <w:p w14:paraId="73315DEA" w14:textId="3B104768" w:rsidR="002027AD" w:rsidRPr="002027AD" w:rsidRDefault="00745C24" w:rsidP="0088561F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2028"/>
+          <w:tab w:val="left" w:pos="7062"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002027AD">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A7FD7B1" wp14:editId="5D1819F0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2439282</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126282</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="927073" cy="1032041"/>
                 <wp:effectExtent l="0" t="0" r="26035" b="34925"/>
                 <wp:wrapNone/>
                 <wp:docPr id="75" name="Rak 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -1254,51 +1236,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                           <a:prstDash val="dash"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:line id="Rak 8" style="position:absolute;flip:x;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#0070c0" strokeweight="1pt" from="192.05pt,9.95pt" to="265.05pt,91.2pt" w14:anchorId="0958E018" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBy82HruAEAAFQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC816KdIE4FyznYSHMo&#10;2gBNP2BNkRIBvsBlLfvvu6RcN01vRXVYLMnVcGd2uHk4OcuOKqEJvuPLheBMeRl644eOf395/HDP&#10;GWbwPdjgVcfPCvnD9v27zRRbtQpjsL1KjEA8tlPs+JhzbJsG5agc4CJE5elQh+Qg0zINTZ9gInRn&#10;m5UQd80UUh9TkAqRdvfzId9WfK2VzF+1RpWZ7Tj1lmtMNR5KbLYbaIcEcTTy0gb8QxcOjKdLr1B7&#10;yMB+JPMXlDMyBQw6L2RwTdDaSFU5EJuleMPm2whRVS4kDsarTPj/YOWX484/J5JhithifE6FxUkn&#10;x7Q18YlmWnlRp+xUZTtfZVOnzCRtflytxfqGM0lHS3GzErfLomsz4xS8mDB/UsGxknTcGl9oQQvH&#10;z5jn0l8lZduHR2NtHY31bCJUuoGmJ4Ecoi1kSl3sO45+4AzsQNaTOVVIDNb05fcChGk47GxiRyjj&#10;F2uxqxOnzv4oK3fvAce5rqds9oUzmcxpjev4vSjfhZb1BVxVe10I/FavZIfQn6uoTVnR6KoaF5sV&#10;b7xeU/76MWx/AgAA//8DAFBLAwQUAAYACAAAACEAbbsFx+EAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzU7DMBCE70i8g7VI3KjTNq3SEKdCVREcQIL+wNWNlyRqvE5jpw1vz3KC4858mp3JloNt&#10;xBk7XztSMB5FIJAKZ2oqFey2j3cJCB80Gd04QgXf6GGZX19lOjXuQu943oRScAj5VCuoQmhTKX1R&#10;odV+5Fok9r5cZ3Xgsyul6fSFw20jJ1E0l1bXxB8q3eKqwuK46a2Ccvd2/Hh6fnk9xbP1ar2fU3/6&#10;JKVub4aHexABh/AHw299rg45dzq4nowXjYJpEo8ZZWOxAMHAbBqxcGAhmcQg80z+n5D/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHLzYeu4AQAAVAMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAG27BcfhAAAACgEAAA8AAAAAAAAAAAAAAAAAEgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;">
                 <v:stroke joinstyle="miter" dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00553717" w:rsidRPr="002027AD">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="370E68ED" wp14:editId="4EC5462D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3021496</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>126282</wp:posOffset>
                 </wp:positionV>
@@ -1320,51 +1302,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                           <a:prstDash val="dash"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:line id="Rak 12" style="position:absolute;flip:x;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#0070c0" strokeweight="1pt" from="237.9pt,9.95pt" to="311.8pt,35.6pt" w14:anchorId="2510C9A1" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKK7btogEAADIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstOIzEQvK/EP1i+EzthFcIoEw6JYA+r&#10;BWnhAxyPnbHkl9wmk/z9tj0hsHBDzMHqdveUu6p6eXtwluxVAhN8S6cTTonyMnTG71r6/HR3uaAE&#10;svCdsMGrlh4V0NvVxY/lEBs1C32wnUoEQTw0Q2xpn3NsGAPZKydgEqLyWNQhOZExTTvWJTEgurNs&#10;xvmcDSF1MQWpAPB2MxbpquJrrWR+0BpUJralOFuuZ6rntpxstRTNLonYG3kaQ3xhCieMx0fPUBuR&#10;BXlJ5hOUMzIFCDpPZHAsaG2kqhyQzZR/YPO3F1FVLigOxLNM8H2w8s9+7R8TyjBEaCA+psLioJMj&#10;2pr4Cz2tvHBScqiyHc+yqUMmEi9vrhbzmzklEktXsznnP4usbIQpcDFBvlfBkRK01BpfWIlG7H9D&#10;HltfW8q1D3fG2uqM9WTAEWbXnNc/IFjTlWrpg7Tbrm0ie1HM5dd8Xf3Eh/9rK9AbAf3Y12E0uu5M&#10;xtWzxrV0wct3mtr6Aq7q8pzme9OmRNvQHatkrGRoTCV7WqLi/Psc4/ervvoHAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCiWRHi4QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAFITvJv6HzTPxJlsq&#10;FKjdEkMwetBEAfW6dJ9tQ/dt6W6h/nufJz1OZjLzTbYcbCNO2PnakYLxKAKBVDhTU6lgt324mYPw&#10;QZPRjSNU8I0elvnlRaZT4870hqdNKAWXkE+1giqENpXSFxVa7UeuRWLvy3VWB5ZdKU2nz1xuGxlH&#10;USKtrokXKt3iqsLisOmtgnL3evh4fHp+OU6m69X6PaH++ElKXV8N93cgAg7hLwy/+IwOOTPtXU/G&#10;i0bBZDZl9MDGYgGCA0l8m4DYK5iNY5B5Jv8/yH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAyiu27aIBAAAyAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAolkR4uEAAAAJAQAADwAAAAAAAAAAAAAAAAD8AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAAoFAAAAAA==&#10;">
                 <v:stroke joinstyle="miter" dashstyle="dash"/>
                 <w10:wrap anchorx="page"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="002027AD" w:rsidRPr="002027AD">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FFB0E97" wp14:editId="1D4DB2EC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>691514</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>22224</wp:posOffset>
@@ -1386,61 +1368,67 @@
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:line id="Rak 24" style="position:absolute;flip:x y;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#0070c0" strokeweight="1pt" from="54.45pt,1.75pt" to="55.2pt,145.75pt" w14:anchorId="168793E0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3zUA9mgEAACMDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1vGyEQvVfqf0Dca9YrpXFXXufgKOkh&#10;SiLl445Z8CIBgwbqtf99BuI4aXKrygHNF483b2Z5sfeO7TQmC6Hn81nDmQ4KBhu2PX96vPqx4Cxl&#10;GQbpIOieH3TiF6vv35ZT7HQLI7hBIyOQkLop9nzMOXZCJDVqL9MMog6UNIBeZnJxKwaUE6F7J9qm&#10;+SkmwCEiKJ0SRS9fk3xV8Y3RKt8Zk3RmrufELdcb670pt1gtZbdFGUerjjTkP7Dw0gb69AR1KbNk&#10;f9B+gfJWISQweabACzDGKl17oG7mzaduHkYZde2FxEnxJFP6f7DqdrcO90gyTDF1Kd5j6WJv0DPj&#10;bPxNM+XVei5WyRFntq8CHk4C6n1mioK/ztozzhQl5ot2sWiqvuIVr7yNmPK1Bs+K0XNnQ2lPdnJ3&#10;kzJxoNK3khIOcGWdqyNygU2E2p4TZkklcHYo2ergdrN2yHayTLk5b9ZvH/9V5m2mXXPW95yo0SnT&#10;py9dKCC6bsuRx7sYxdrAcKgaieLRJOqz49aUUX/0yf6426sXAAAA//8DAFBLAwQUAAYACAAAACEA&#10;xP5iJOAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE70L/w/IK3uxuYluamE0JgmgV&#10;RKsI3rbZZxLNvg3ZTRP/vduTPQ4zzHyTbSfTsiP2rrEkIVoIYEil1Q1VEt7f7q42wJxXpFVrCSX8&#10;ooNtPrvIVKrtSK943PuKhRJyqZJQe9+lnLuyRqPcwnZIwfuyvVE+yL7iuldjKDctj4VYc6MaCgu1&#10;6vC2xvJnPxgJ9/H300dZjA9LP+w+i+dd8tI8eikv51NxA8zj5P/DcMIP6JAHpoMdSDvWBi02SYhK&#10;uF4BO/mRWAI7SIiTaAU8z/j5g/wPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN81APZoB&#10;AAAjAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxP5i&#10;JOAAAAAJAQAADwAAAAAAAAAAAAAAAAD0AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="002027AD" w:rsidRPr="002027AD">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0088561F">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="47ECD1AB" w14:textId="6BB9728E" w:rsidR="002027AD" w:rsidRPr="002027AD" w:rsidRDefault="002027AD" w:rsidP="002027AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1788"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002027AD">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
@@ -1607,51 +1595,51 @@
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:line id="Rak 25" style="position:absolute;flip:x;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#0070c0" strokeweight="1pt" from="54.45pt,10.9pt" to="80.7pt,10.9pt" w14:anchorId="71F74678" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVUV6ikQEAABUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstOWzEQ3SPxD5b3xCaoBF3lhkUQ7QIV&#10;JOgHOL52riW/NOPmJn/fsQkB2l2FF9a8fDznzCxv98GznQF0Kfb8ciY5M1GnwcVtz3+93F/ccIZF&#10;xUH5FE3PDwb57er8bDnlzszTmPxggBFIxG7KPR9LyZ0QqEcTFM5SNpGSNkFQhVzYigHUROjBi7mU&#10;12JKMGRI2iBS9O41yVcN31qjy6O1aArzPafeSruh3Zt6i9VSdVtQeXT62Ib6jy6CcpE+PUHdqaLY&#10;b3D/QAWnIWGyZaZTEMlap03jQGwu5V9snkeVTeNC4mA+yYRfB6t/7tbxCUiGKWOH+Qkqi72FwKx3&#10;+QfNtPGiTtm+yXY4yWb2hWkKXtFZfONMv6XEK0JFyoDlu0mBVaPn3sVKSHVq94CFfqXSt5Iajune&#10;ed+G4iOb6Pf5Qsr2ApN3Q83WOoTtZu2B7VSdq1zIdRsloX0qC67QdnkXen4j66nzpiIfK4hp+3Hs&#10;451+tTZpODRVRPVI+/bsuCd1uB99sj9u8+oPAAAA//8DAFBLAwQUAAYACAAAACEAznEiqNwAAAAJ&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuFE7FapKiFO1SBUHJCQK4uzGmx8R&#10;r0PsNObt2YoDHGf20+xMsU2uF2ccQ+dJQ7ZUIJAqbztqNLy/HW43IEI0ZE3vCTV8Y4BteX1VmNz6&#10;mV7xfIyN4BAKudHQxjjkUoaqRWfC0g9IfKv96ExkOTbSjmbmcNfLlVJr6UxH/KE1Az62WH0eJ6dh&#10;/1zvD1VM+JK+1Ifsn+QwzbXWN4u0ewARMcU/GC71uTqU3OnkJ7JB9KzV5p5RDauMJ1yAdXYH4vRr&#10;yLKQ/xeUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCVUV6ikQEAABUDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDOcSKo3AAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAOsDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA9AQAAAAA&#10;">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002027AD">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD7779B" w14:textId="77777777" w:rsidR="002027AD" w:rsidRPr="002027AD" w:rsidRDefault="002027AD" w:rsidP="002027AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2760"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
@@ -2168,51 +2156,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                           <a:prstDash val="dash"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:line id="Rak 13" style="position:absolute;flip:x y;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#0070c0" strokeweight="1pt" from="190.2pt,8.2pt" to="267.45pt,36.7pt" w14:anchorId="09A60667" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAado0pwEAADwDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1vGjEQvVfqf7B8L2uoEsiKJQdQ0kPU&#10;Rmrau/HarCV/yeOw8O8zYwhN21sUH6zxfDy/eTPL24N3bK8z2Bg6Pp0IznRQsbdh1/FfT3dfFpxB&#10;kaGXLgbd8aMGfrv6/Gk5plbP4hBdrzNDkADtmDo+lJLapgE1aC9hEpMOGDQxe1nwmXdNn+WI6N41&#10;MyGumzHmPuWoNAB6N6cgX1V8Y7QqP4wBXZjrOHIr9c713tLdrJay3WWZBqvONOQ7WHhpA356gdrI&#10;Itlztv9BeatyhGjKREXfRGOs0rUH7GYq/unm5yCTrr2gOJAuMsHHwarv+3V4zCjDmKCF9Jipi4PJ&#10;nhln0zecKa/Wb7IohpzZoQp4vAioD4UpdN4spmJ+xZnC0Nfr6c1VFbg5AVJxylDudfSMjI47G6g/&#10;2cr9AxQkgamvKeQO8c46V2fkAhuRwmwuRK2A6GxPUcqDvNuuXWZ7SWMWc7F+/fivNILeSBhOeT1a&#10;p/l7W3AJnfUdXwg65EYqLhC4rmt05vdHJbK2sT9W8Rp64Yhq2XmdaAfevtF+u/SrFwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhALNDJGfaAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01Pg0AQhu8m/ofN&#10;mHizi0CxUpbGmHjxVurB4xSmQGRnN+y2xX/veNLTZPI+eT+q3WIndaE5jI4NPK4SUMSt60buDXwc&#10;3h42oEJE7nByTAa+KcCuvr2psOzclfd0aWKvxIRDiQaGGH2pdWgHshhWzhOLdnKzxSjv3OtuxquY&#10;20mnSVJoiyNLwoCeXgdqv5qzlZCEg08J8TNt8gPS3hfva2/M/d3ysgUVaYl/MPzWl+pQS6ejO3MX&#10;1GQg2yS5oCIUcgVYZ/kzqKOBpywHXVf6/4L6BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AABp2jSnAQAAPAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhALNDJGfaAAAACQEAAA8AAAAAAAAAAAAAAAAAAQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAIBQAAAAA=&#10;">
                 <v:stroke joinstyle="miter" dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002027AD">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23526410" wp14:editId="2AD56D4A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>691515</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>85090</wp:posOffset>
                 </wp:positionV>
@@ -2233,51 +2221,51 @@
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:line id="Rak 27" style="position:absolute;flip:x;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#0070c0" strokeweight="1pt" from="54.45pt,6.7pt" to="80.7pt,6.7pt" w14:anchorId="35E49D41" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVUV6ikQEAABUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstOWzEQ3SPxD5b3xCaoBF3lhkUQ7QIV&#10;JOgHOL52riW/NOPmJn/fsQkB2l2FF9a8fDznzCxv98GznQF0Kfb8ciY5M1GnwcVtz3+93F/ccIZF&#10;xUH5FE3PDwb57er8bDnlzszTmPxggBFIxG7KPR9LyZ0QqEcTFM5SNpGSNkFQhVzYigHUROjBi7mU&#10;12JKMGRI2iBS9O41yVcN31qjy6O1aArzPafeSruh3Zt6i9VSdVtQeXT62Ib6jy6CcpE+PUHdqaLY&#10;b3D/QAWnIWGyZaZTEMlap03jQGwu5V9snkeVTeNC4mA+yYRfB6t/7tbxCUiGKWOH+Qkqi72FwKx3&#10;+QfNtPGiTtm+yXY4yWb2hWkKXtFZfONMv6XEK0JFyoDlu0mBVaPn3sVKSHVq94CFfqXSt5Iajune&#10;ed+G4iOb6Pf5Qsr2ApN3Q83WOoTtZu2B7VSdq1zIdRsloX0qC67QdnkXen4j66nzpiIfK4hp+3Hs&#10;451+tTZpODRVRPVI+/bsuCd1uB99sj9u8+oPAAAA//8DAFBLAwQUAAYACAAAACEAZ1SyJtsAAAAJ&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0sDMRDF74LfIYzgzSZVKXXdbLFC8SAIVvGcbmb/YDJZ&#10;N9lu/PZO8aC392Yeb35TbrJ34ohj7ANpWC4UCKQ62J5aDe9vu6s1iJgMWeMCoYZvjLCpzs9KU9gw&#10;0yse96kVXEKxMBq6lIZCylh36E1chAGJd00YvUlsx1ba0cxc7p28VmolvemJL3RmwMcO68/95DVs&#10;n5vtrk4ZX/KX+pDuSQ7T3Gh9eZEf7kEkzOkvDCd8RoeKmQ5hIhuFY6/WdxxlcXML4hRYLVkcfgey&#10;KuX/D6ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJVRXqKRAQAAFQMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGdUsibbAAAACQEAAA8AAAAA&#10;AAAAAAAAAAAA6wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADzBAAAAAA=&#10;">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002027AD">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58CE818E" wp14:editId="054CFDFB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>691515</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>85090</wp:posOffset>
@@ -2299,51 +2287,51 @@
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:line id="Rak 26" style="position:absolute;flip:x y;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#0070c0" strokeweight="1pt" from="54.45pt,6.7pt" to="78.45pt,6.7pt" w14:anchorId="12C6FCC4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIcVu0lgEAAB8DAAAOAAAAZHJzL2Uyb0RvYy54bWysUkFvWyEMvk/af0DcF16zaa2e8tJDqm6H&#10;qqu0tXfCgzwkwMhmecm/n6Fp1nW3aRwsG5sP+/u8uj7EIPYWyUMa5MWik8ImA6NPu0E+/rj9cCUF&#10;FZ1GHSDZQR4tyev1+3erOfd2CROE0aJgkET9nAc5lZJ7pchMNmpaQLaJkw4w6sIh7tSIemb0GNSy&#10;6z6rGXDMCMYS8e3Nc1KuG75z1pRvzpEtIgySeyvNYrPbatV6pfsd6jx5c2pD/0MXUfvEn56hbnTR&#10;4if6v6CiNwgEriwMRAXOeWPbDDzNRfdmmu+TzrbNwuRQPtNE/w/W3O836QGZhjlTT/kB6xQHh1G4&#10;4PNX1lQ276l6Ncc9i0Mj8Hgm0B6KMHz5sft01THN5iWlnrHqu4xUvliIojqDDD7V0XSv93dU+H8u&#10;fSmp1wlufQhNnpDEzL8vLxm6pgiCH2u2BbjbbgKKva4Kd5fdponKaH+URV94z4KPg+QO+VTluSik&#10;CmLbppz6+E1E9bYwHhs/qkasQnt22pgq8+uY/dd7vf4FAAD//wMAUEsDBBQABgAIAAAAIQDMEIY6&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvQr/DMgVvdmOtpY3ZlCCIVkH6RwRv&#10;2+yYRLOzIbtp4rd3igd7m/fm8eY3yWqwtThi6ytHCq4nEQik3JmKCgVv+4erBQgfNBldO0IFP+hh&#10;lY4uEh0b19MWj7tQCC4hH2sFZQhNLKXPS7TaT1yDxLtP11odWLaFNK3uudzWchpFc2l1RXyh1A3e&#10;l5h/7zqr4HH69fKeZ/3TLHTrj+x1vdxUz0Gpy/GQ3YEIOIT/MJzwGR1SZjq4jowXNetoseQoDzcz&#10;EKfA7ZyNw58h00Sef5D+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEhxW7SWAQAAHwMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMwQhjrfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA8AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="70BD52B5" w14:textId="77777777" w:rsidR="002027AD" w:rsidRPr="002027AD" w:rsidRDefault="002027AD" w:rsidP="002027AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5736"/>
           <w:tab w:val="left" w:pos="6588"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A1ACCF6" w14:textId="77777777" w:rsidR="002027AD" w:rsidRPr="002027AD" w:rsidRDefault="002027AD" w:rsidP="002027AD">
@@ -2544,51 +2532,51 @@
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:line id="Rak 28" style="position:absolute;flip:x;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#0070c0" strokeweight="1pt" from="55.2pt,8.5pt" to="81.45pt,8.5pt" w14:anchorId="5ED1B1CC" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVUV6ikQEAABUDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstOWzEQ3SPxD5b3xCaoBF3lhkUQ7QIV&#10;JOgHOL52riW/NOPmJn/fsQkB2l2FF9a8fDznzCxv98GznQF0Kfb8ciY5M1GnwcVtz3+93F/ccIZF&#10;xUH5FE3PDwb57er8bDnlzszTmPxggBFIxG7KPR9LyZ0QqEcTFM5SNpGSNkFQhVzYigHUROjBi7mU&#10;12JKMGRI2iBS9O41yVcN31qjy6O1aArzPafeSruh3Zt6i9VSdVtQeXT62Ib6jy6CcpE+PUHdqaLY&#10;b3D/QAWnIWGyZaZTEMlap03jQGwu5V9snkeVTeNC4mA+yYRfB6t/7tbxCUiGKWOH+Qkqi72FwKx3&#10;+QfNtPGiTtm+yXY4yWb2hWkKXtFZfONMv6XEK0JFyoDlu0mBVaPn3sVKSHVq94CFfqXSt5Iajune&#10;ed+G4iOb6Pf5Qsr2ApN3Q83WOoTtZu2B7VSdq1zIdRsloX0qC67QdnkXen4j66nzpiIfK4hp+3Hs&#10;451+tTZpODRVRPVI+/bsuCd1uB99sj9u8+oPAAAA//8DAFBLAwQUAAYACAAAACEA0ssyc9sAAAAJ&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0sDMRDF74LfIYzgzSYtUnXdbLFC8SAIVvGcbmb/YDJZ&#10;N9lu/PZO8aC3eTOPN79XbrJ34ohj7ANpWC4UCKQ62J5aDe9vu6tbEDEZssYFQg3fGGFTnZ+VprBh&#10;plc87lMrOIRiYTR0KQ2FlLHu0Ju4CAMS35owepNYjq20o5k53Du5UmotvemJP3RmwMcO68/95DVs&#10;n5vtrk4ZX/KX+pDuSQ7T3Gh9eZEf7kEkzOnPDCd8RoeKmQ5hIhuFY71U12zl4YY7nQzr1R2Iw+9C&#10;VqX836D6AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJVRXqKRAQAAFQMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANLLMnPbAAAACQEAAA8AAAAA&#10;AAAAAAAAAAAA6wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADzBAAAAAA=&#10;">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="040CF6EB" w14:textId="77777777" w:rsidR="002027AD" w:rsidRPr="002027AD" w:rsidRDefault="002027AD" w:rsidP="002027AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5736"/>
           <w:tab w:val="left" w:pos="6588"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E757565" w14:textId="77777777" w:rsidR="002027AD" w:rsidRPr="002027AD" w:rsidRDefault="002027AD" w:rsidP="002027AD">
@@ -2638,51 +2626,51 @@
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:line id="Rak 15" style="position:absolute;flip:x y;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#0070c0" strokeweight="1pt" from="67.2pt,8.35pt" to="106.2pt,9.1pt" w14:anchorId="6378E8A0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzPqelmgEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1PGzEQvSP1P1i+N15SwscqGw5BwAEB&#10;UlvujtfOWrI9lsdkk3/P2Akp0FvVPYxmPN7n997M/HrrHdvohBZCx08nDWc6KOhtWHf896/b75ec&#10;YZahlw6C7vhOI79efDuZj7HVUxjA9ToxAgnYjrHjQ86xFQLVoL3ECUQdqGkgeZmpTGvRJzkSundi&#10;2jTnYoTUxwRKI9Lpzb7JFxXfGK3ykzGoM3MdJ265xlTjqkSxmMt2nWQcrDrQkP/Awksb6NEj1I3M&#10;kr0m+xeUtyoBgskTBV6AMVbpqoHUnDZf1PwcZNRVC5mD8WgT/j9Y9bhZhudENowRW4zPqajYmuSZ&#10;cTbe00x5zV5KVnrEmW2rgbujgXqbmaLDs6vZj4ZsVtS6mk1nxV6xhyu/xoT5ToNnJem4s6Gok63c&#10;PGDeX32/Uo4D3Frn6oRcYCMRmF4QemkhONuXbi3SerV0iW1kGXJz0SzrXOnhT9e8zbRqzvqOXzbl&#10;O7BzoYDouiwHHn+8KNkK+l21SJSKBlFFHZamTPpjTfnH1V68AQAA//8DAFBLAwQUAAYACAAAACEA&#10;kOXzsN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IYzgzU03lnWtTZciiK6C&#10;6CqCt2wzttVmUpp0W/+940lv89483nyTb2bXiQMOofWkYblIQCBV3rZUa3h9uTlbgwjRkDWdJ9Tw&#10;jQE2xfFRbjLrJ3rGwy7WgksoZEZDE2OfSRmqBp0JC98j8e7DD85ElkMt7WAmLnedVEmyks60xBca&#10;0+N1g9XXbnQabtXnw1tVTndpHLfv5eP28qm9j1qfnszlFYiIc/wLwy8+o0PBTHs/kg2iY32ephzl&#10;YXUBggNqqdjYs7FWIItc/v+g+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBzPqelmgEA&#10;ACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCQ5fOw&#10;3wAAAAkBAAAPAAAAAAAAAAAAAAAAAPQDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002027AD">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Linjeansvar: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D4422EA" w14:textId="77777777" w:rsidR="002027AD" w:rsidRPr="002027AD" w:rsidRDefault="002027AD" w:rsidP="002027AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5736"/>
           <w:tab w:val="left" w:pos="6588"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2731,167 +2719,167 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                           <a:prstDash val="dash"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:line id="Rak 16" style="position:absolute;flip:x y;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#0070c0" strokeweight="1pt" from="67.2pt,8.35pt" to="106.2pt,9.1pt" w14:anchorId="13C33F81" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFUnX5pAEAADoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvQ/ofxB0b+SmSz+MOD0k6HYY&#10;ugLddldkKRagL4hanPz7kXKWdtttqA8CKdJP7z1y+XDwju11BhtDx69mDWc6qNjbsOv492+Pl3ec&#10;QZGhly4G3fGjBv6wuviwHFOr53GIrteZIUiAdkwdH0pJrRCgBu0lzGLSAYsmZi8Lpnkn+ixHRPdO&#10;zJvmRowx9ylHpQHwdjMV+ariG6NV+WoM6MJcx5FbqWeu55ZOsVrKdpdlGqw60ZD/wcJLG/DRM9RG&#10;Fsl+ZvsPlLcqR4imzFT0Ihpjla4aUM1V85eal0EmXbWgOZDONsH7waqn/To8Z7RhTNBCes6k4mCy&#10;Z8bZ9Blnymv0gyKqIWd2qAYezwbqQ2EKLz/eL64btFlh6X4xX5C9YoKjX1OG8klHzyjouLOB1MlW&#10;7r9AmVp/t9B1iI/WuTohF9iIBOa3iE4liM72VK1J3m3XLrO9pCE3t826zhUf/qONoDcShqmvx2ia&#10;vrcFV9BZ3/G7hr4TaxcIXNclOvF79YiibeyP1TpBGQ6oij0tE23A2xzjtyu/+gUAAP//AwBQSwME&#10;FAAGAAgAAAAhAMbfRBjYAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMTz1PwzAQ3ZH4D9YhsVGn&#10;JoQqjVMhJBa2pgyM1+RIosZnK3bb8O85JtjuvXt6H9VucZO60BxHzxbWqwwUceu7kXsLH4e3hw2o&#10;mJA7nDyThW+KsKtvbyosO3/lPV2a1Csx4ViihSGlUGod24EcxpUPxPL78rPDJHDudTfjVczdpE2W&#10;FdrhyJIwYKDXgdpTc3YSknEMhhA/TZMfkPaheH8K1t7fLS9bUImW9CeG3/pSHWrpdPRn7qKaBD/m&#10;uUjlKJ5BicCsjRBHITYGdF3p/wvqHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFUnX5&#10;pAEAADoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDG&#10;30QY2AAAAAkBAAAPAAAAAAAAAAAAAAAAAP4DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAAwUAAAAA&#10;">
                 <v:stroke joinstyle="miter" dashstyle="dash"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002027AD">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B9F95B" w14:textId="5FF60109" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="002027AD" w:rsidP="00E66E05">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5736"/>
           <w:tab w:val="left" w:pos="6588"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002027AD">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>BFM = Klinik för Bild- och Funktionsmedicin</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="002027AD">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E2D9C54" w14:textId="77777777" w:rsidR="00E06550" w:rsidRDefault="00E06550">
+    <w:p w14:paraId="63269EE8" w14:textId="77777777" w:rsidR="00E06550" w:rsidRDefault="00E06550">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6439F9B4" w14:textId="77777777" w:rsidR="00E06550" w:rsidRDefault="00E06550">
+    <w:p w14:paraId="4C95D63E" w14:textId="77777777" w:rsidR="00E06550" w:rsidRDefault="00E06550">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2C5D55E0" w14:textId="77777777" w:rsidR="00E06550" w:rsidRDefault="00E06550">
+    <w:p w14:paraId="24FBA8A6" w14:textId="77777777" w:rsidR="00E06550" w:rsidRDefault="00E06550">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -2899,89 +2887,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -3010,51 +2998,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="77" name="Bildobjekt 77">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -3088,73 +3076,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F2824EE" w14:textId="77777777" w:rsidR="00E06550" w:rsidRDefault="00E06550"/>
+    <w:p w14:paraId="53156A4D" w14:textId="77777777" w:rsidR="00E06550" w:rsidRDefault="00E06550"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09287D18" w14:textId="77777777" w:rsidR="00E06550" w:rsidRDefault="00E06550">
+    <w:p w14:paraId="346FDB5B" w14:textId="77777777" w:rsidR="00E06550" w:rsidRDefault="00E06550">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="32D9B6A8" w14:textId="77777777" w:rsidR="00E06550" w:rsidRDefault="00E06550">
+    <w:p w14:paraId="03B8F645" w14:textId="77777777" w:rsidR="00E06550" w:rsidRDefault="00E06550">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -3232,51 +3220,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -3442,51 +3430,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5646,54 +5634,54 @@
   <w:num w:numId="14" w16cid:durableId="742220015">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1607804663">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1624002637">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1916284712">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1338654584">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1627463106">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="767847941">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -5743,52 +5731,54 @@
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="0011590E"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001511F1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="0019160F"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B742A"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D78AB"/>
     <w:rsid w:val="002027AD"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00223E54"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B0F19"/>
@@ -5797,50 +5787,51 @@
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00376C18"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B605E"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D0E0B"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E129C"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00450C89"/>
@@ -5939,61 +5930,64 @@
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00745C24"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00756513"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="00792CEB"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007A7D21"/>
     <w:rsid w:val="007B1053"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00807705"/>
+    <w:rsid w:val="00811F73"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008230F5"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="0088561F"/>
     <w:rsid w:val="008856D1"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B483B"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="00934376"/>
     <w:rsid w:val="009347A5"/>
@@ -6115,134 +6109,140 @@
     <w:rsid w:val="00D329E1"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D470F5"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E06550"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E33E82"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E66E05"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E74564"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE7F6D"/>
     <w:rsid w:val="00F01373"/>
     <w:rsid w:val="00F01A34"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F26308"/>
     <w:rsid w:val="00F3586B"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F60597"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F92275"/>
     <w:rsid w:val="00FB2F0F"/>
+    <w:rsid w:val="00FB34EC"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE74B8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="047AEC48"/>
+    <w:rsid w:val="07944D65"/>
     <w:rsid w:val="20E4CDA7"/>
     <w:rsid w:val="426EC8BF"/>
+    <w:rsid w:val="4B974C44"/>
+    <w:rsid w:val="516CC29E"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="7CF7A703"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{D8232EF4-19C6-4314-9C09-D2FF2EEB01AB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8621,51 +8621,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ingetavstnd">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00756513"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10360,72 +10360,72 @@
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr">
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="1400">
               <a:solidFill>
                 <a:sysClr val="window" lastClr="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Sakkunnig apotekare</a:t>
+            <a:t>Sakkunnig farmaceut</a:t>
           </a:r>
           <a:br>
             <a:rPr lang="sv-SE" sz="1600">
               <a:solidFill>
                 <a:sysClr val="window" lastClr="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
           </a:br>
           <a:r>
             <a:rPr lang="sv-SE" sz="1200">
               <a:solidFill>
                 <a:sysClr val="window" lastClr="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Sjukhusapoteket VGR</a:t>
+            <a:t>Sjukvårdsapoteket VGR</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B8D18C27-F38B-476F-AED2-EFBE8DCD42B1}" type="parTrans" cxnId="{2888BD96-B4B5-4555-A60A-C5CE92677F6C}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="sv-SE"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{9921A81E-14B5-426B-9CDA-51ABF86DA2B4}" type="sibTrans" cxnId="{2888BD96-B4B5-4555-A60A-C5CE92677F6C}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="sv-SE"/>
         </a:p>
       </dgm:t>
@@ -10801,72 +10801,72 @@
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="sv-SE" sz="1400" kern="1200">
               <a:solidFill>
                 <a:sysClr val="window" lastClr="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Sakkunnig apotekare</a:t>
+            <a:t>Sakkunnig farmaceut</a:t>
           </a:r>
           <a:br>
             <a:rPr lang="sv-SE" sz="1600" kern="1200">
               <a:solidFill>
                 <a:sysClr val="window" lastClr="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
           </a:br>
           <a:r>
             <a:rPr lang="sv-SE" sz="1200" kern="1200">
               <a:solidFill>
                 <a:sysClr val="window" lastClr="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Sjukhusapoteket VGR</a:t>
+            <a:t>Sjukvårdsapoteket VGR</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="0" y="1115648"/>
         <a:ext cx="1816100" cy="551226"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{85ECD6D3-8F9A-427A-A886-1FAD292754E5}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="0" y="1796671"/>
           <a:ext cx="1816100" cy="565751"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="5B9BD5">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
@@ -14639,56 +14639,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>87</Words>
-  <Characters>466</Characters>
+  <Words>48</Words>
+  <Characters>470</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>552</CharactersWithSpaces>
+  <CharactersWithSpaces>517</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Organisationsdiagram för god beredningssed (GMP)</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>35</revision>
+  <revision>40</revision>
   <lastPrinted>2016-03-31T01:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>