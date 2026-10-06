--- v0 (2025-12-13)
+++ v1 (2026-10-06)
@@ -6,3082 +6,2794 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="592494E5" w14:textId="18DFE567" w:rsidR="00732165" w:rsidRDefault="00176330" w:rsidP="00732165">
+    <w:p w14:paraId="592494E5" w14:textId="18DFE567" w:rsidR="00732165" w:rsidRDefault="00176330" w:rsidP="009E0BE0">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C698DD5" w14:textId="77777777" w:rsidR="007D4E23" w:rsidRDefault="007D4E23" w:rsidP="000D7793">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik1"/>
+    <w:p w14:paraId="1C698DD5" w14:textId="77777777" w:rsidR="007D4E23" w:rsidRDefault="007D4E23" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc106713842"/>
       <w:bookmarkStart w:id="2" w:name="_Toc106801219"/>
     </w:p>
-    <w:p w14:paraId="69F1A5F8" w14:textId="77777777" w:rsidR="007D4E23" w:rsidRDefault="007D4E23" w:rsidP="007D4E23"/>
-[...3 lines deleted...]
-        <w:pStyle w:val="Rubrik1"/>
+    <w:p w14:paraId="69F1A5F8" w14:textId="77777777" w:rsidR="007D4E23" w:rsidRDefault="007D4E23" w:rsidP="009E0BE0">
+      <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CE5F0C1" w14:textId="77777777" w:rsidR="007D4E23" w:rsidRPr="000D7793" w:rsidRDefault="007D4E23" w:rsidP="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik1"/>
+    <w:p w14:paraId="1BDA49A9" w14:textId="77777777" w:rsidR="007D4E23" w:rsidRPr="007D4E23" w:rsidRDefault="007D4E23" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="083A44F6" w14:textId="77777777" w:rsidR="007D4E23" w:rsidRDefault="007D4E23" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CE5F0C1" w14:textId="77777777" w:rsidR="007D4E23" w:rsidRPr="000D7793" w:rsidRDefault="007D4E23" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000D7793">
         <w:t>Njurskintigrafi, dynamisk – Metodbeskrivning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0F4056" w14:textId="77777777" w:rsidR="007D4E23" w:rsidRDefault="007D4E23" w:rsidP="000D7793">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik1"/>
+    <w:p w14:paraId="0B0F4056" w14:textId="77777777" w:rsidR="007D4E23" w:rsidRDefault="007D4E23" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="4FAC5E2F" w14:textId="31C16BB8" w:rsidR="007D4E23" w:rsidRDefault="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="0C375E05" w14:textId="10C61526" w:rsidR="00577D1B" w:rsidRDefault="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText>TOC \o "1-3" \z \u \h</w:instrText>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2B579A"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> TOC \o "2-4" \h \z </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc181352828" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240623130" w:history="1">
+        <w:r w:rsidR="00577D1B" w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Metodgrupp</w:t>
         </w:r>
-        <w:r w:rsidR="007D4E23">
+        <w:r w:rsidR="00577D1B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="007D4E23">
+        <w:r w:rsidR="00577D1B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="007D4E23">
-[...12 lines deleted...]
-        <w:r w:rsidR="007D4E23">
+        <w:r w:rsidR="00577D1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623130 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00577D1B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00577D1B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
+        <w:r w:rsidR="00577D1B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="007D4E23">
+        <w:r w:rsidR="00577D1B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22A623CB" w14:textId="2ACE6958" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="431E9865" w14:textId="4052E3C0" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352829" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240623131" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352829 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623131 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5AB7D9BE" w14:textId="23289F71" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="07C92579" w14:textId="362E548A" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352830" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240623132" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Inledning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352830 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623132 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A29344D" w14:textId="142A5E5D" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="4AAF5112" w14:textId="56E2EE43" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352831" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240623133" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Undersökningskod</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352831 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623133 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79C8457C" w14:textId="29A51E3A" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="42C60FA2" w14:textId="2EDFA8B3" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352832" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240623134" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Indikationer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352832 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623134 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
-[...4 lines deleted...]
-          <w:t>4</w:t>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="131EAC3F" w14:textId="1B10C875" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="43528980" w14:textId="1EDCB02E" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352833" w:history="1">
-[...6 lines deleted...]
-          <w:t>Kontraindikationer</w:t>
+      <w:hyperlink w:anchor="_Toc240623135" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Prioritering av undersökningsprotokoll</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352833 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623135 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
-[...4 lines deleted...]
-          <w:t>4</w:t>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AC2ACA7" w14:textId="4D6BC9DD" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="5071D08F" w14:textId="53CA41AB" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352834" w:history="1">
-[...6 lines deleted...]
-          <w:t>Absoluta kontraindikationer för diuretikatillförsel</w:t>
+      <w:hyperlink w:anchor="_Toc240623136" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Kontraindikationer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352834 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623136 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39664C40" w14:textId="2371F117" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="395AEEB8" w14:textId="49C34357" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352835" w:history="1">
-[...6 lines deleted...]
-          <w:t>Relativa kontraindikationer för diuretikatillförsel</w:t>
+      <w:hyperlink w:anchor="_Toc240623137" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Absoluta kontraindikationer för diuretikatillförsel</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352835 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623137 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2487F4F7" w14:textId="1A0D8E7B" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="7084CA7A" w14:textId="5A995D9C" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352836" w:history="1">
-[...6 lines deleted...]
-          <w:t>Absoluta kontraindikationer</w:t>
+      <w:hyperlink w:anchor="_Toc240623138" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Relativa kontraindikationer för diuretikatillförsel</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352836 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623138 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0ECD66AC" w14:textId="003BA84A" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="3158AF05" w14:textId="1B4578BC" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352837" w:history="1">
-[...6 lines deleted...]
-          <w:t>Relativa kontraindikationer</w:t>
+      <w:hyperlink w:anchor="_Toc240623139" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Absoluta kontraindikationer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352837 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623139 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78E89E23" w14:textId="0DB3986D" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="323F20AB" w14:textId="445DA2D1" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352838" w:history="1">
-[...6 lines deleted...]
-          <w:t>Särskild hänsyn</w:t>
+      <w:hyperlink w:anchor="_Toc240623140" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Relativa kontraindikationer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352838 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623140 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
-[...4 lines deleted...]
-          <w:t>5</w:t>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F0793C3" w14:textId="043A7678" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="3AD50F65" w14:textId="37708273" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352839" w:history="1">
-[...6 lines deleted...]
-          <w:t>Barn/unga</w:t>
+      <w:hyperlink w:anchor="_Toc240623141" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Särskild hänsyn</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352839 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623141 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30BC5ACF" w14:textId="059BBB17" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="1ABC7647" w14:textId="00D699B4" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352840" w:history="1">
-[...6 lines deleted...]
-          <w:t>Graviditet</w:t>
+      <w:hyperlink w:anchor="_Toc240623142" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Barn/unga</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352840 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623142 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44F48F2A" w14:textId="39BAAE1D" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="4B123A70" w14:textId="1C759D99" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352841" w:history="1">
-[...6 lines deleted...]
-          <w:t>Amning</w:t>
+      <w:hyperlink w:anchor="_Toc240623143" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Graviditet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352841 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623143 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75252189" w14:textId="74E06747" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="1558C0D1" w14:textId="12896338" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352842" w:history="1">
-[...6 lines deleted...]
-          <w:t>Kontaktrestriktion</w:t>
+      <w:hyperlink w:anchor="_Toc240623144" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Amning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352842 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623144 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C847876" w14:textId="3DAA44CC" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="08E9DB82" w14:textId="6AEACED5" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352843" w:history="1">
-[...6 lines deleted...]
-          <w:t>Stråldos</w:t>
+      <w:hyperlink w:anchor="_Toc240623145" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Kontaktrestriktion</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352843 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623145 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="710E0BB9" w14:textId="4486386D" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="0E96CBF1" w14:textId="1FFF8E89" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352844" w:history="1">
-[...6 lines deleted...]
-          <w:t>Strålskydd</w:t>
+      <w:hyperlink w:anchor="_Toc240623146" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Stråldos</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352844 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623146 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42E4B5A3" w14:textId="7748FB66" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="4A1A9B7E" w14:textId="2594AAF6" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352845" w:history="1">
-[...6 lines deleted...]
-          <w:t>Utrustning</w:t>
+      <w:hyperlink w:anchor="_Toc240623147" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Strålskydd</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352845 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623147 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B190AC0" w14:textId="74316058" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="79CBFA6D" w14:textId="742B3336" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352846" w:history="1">
-[...6 lines deleted...]
-          <w:t>Protokoll SPECT/CT</w:t>
+      <w:hyperlink w:anchor="_Toc240623148" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utrustning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352846 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623148 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
-[...4 lines deleted...]
-          <w:t>6</w:t>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6ABE4E1A" w14:textId="234771BC" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="215316A5" w14:textId="38D4E701" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352847" w:history="1">
-[...6 lines deleted...]
-          <w:t>Funktionskontroll/kalibrering</w:t>
+      <w:hyperlink w:anchor="_Toc240623149" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Protokoll SPECT/CT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352847 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623149 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21C719EF" w14:textId="4BECCABB" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="0B9872EA" w14:textId="7FDBC597" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352848" w:history="1">
-[...6 lines deleted...]
-          <w:t>Förberedelser</w:t>
+      <w:hyperlink w:anchor="_Toc240623150" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Funktionskontroll/kalibrering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352848 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623150 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E3A9B2C" w14:textId="2C1092C9" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="727D2C9C" w14:textId="5F52A1B7" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352849" w:history="1">
-[...6 lines deleted...]
-          <w:t>Patientinformation (kallelse)</w:t>
+      <w:hyperlink w:anchor="_Toc240623151" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förberedelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352849 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623151 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
-[...4 lines deleted...]
-          <w:t>7</w:t>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="595FCD69" w14:textId="1DD69E8D" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="47253FF4" w14:textId="6D8AF38D" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352850" w:history="1">
-[...6 lines deleted...]
-          <w:t>Remittentinformation</w:t>
+      <w:hyperlink w:anchor="_Toc240623152" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Patientinformation (kallelse)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352850 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623152 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B581AAC" w14:textId="42A961CE" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="7B13410A" w14:textId="67F80A73" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352851" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240623153" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Undersökningsprocedur</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352851 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623153 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
-[...4 lines deleted...]
-          <w:t>8</w:t>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E04170C" w14:textId="3A405C07" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="2CB30ED3" w14:textId="23FB9271" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352852" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240623154" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Undersökningsanteckningar i patientadministrativt system</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352852 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623154 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DF4E3AD" w14:textId="64448553" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="6C4C8798" w14:textId="47FDBDA6" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352853" w:history="1">
-[...6 lines deleted...]
-          <w:t>Förberedelse bildtagning</w:t>
+      <w:hyperlink w:anchor="_Toc240623155" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bildtagning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352853 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623155 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
-[...4 lines deleted...]
-          <w:t>8</w:t>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46CF4627" w14:textId="3F7AD0D8" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="4EFAD558" w14:textId="706465C1" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352854" w:history="1">
-[...6 lines deleted...]
-          <w:t>Bildtagning</w:t>
+      <w:hyperlink w:anchor="_Toc240623156" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Rengöring</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352854 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623156 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
-[...4 lines deleted...]
-          <w:t>9</w:t>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18C32C00" w14:textId="606F376D" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="07D76604" w14:textId="6B21B9C6" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352855" w:history="1">
-[...6 lines deleted...]
-          <w:t>Rengöring</w:t>
+      <w:hyperlink w:anchor="_Toc240623157" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Samanställning och analys av undersökningsinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352855 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623157 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
-[...4 lines deleted...]
-          <w:t>10</w:t>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="127BA9B6" w14:textId="28173FE9" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="6D716125" w14:textId="5663A6F7" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352856" w:history="1">
-[...6 lines deleted...]
-          <w:t>Samanställning och analys av undersökningsinformation</w:t>
+      <w:hyperlink w:anchor="_Toc240623158" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Referensvärden</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352856 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623158 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
-[...4 lines deleted...]
-          <w:t>10</w:t>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D2A56F4" w14:textId="33A07C66" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="31A8C366" w14:textId="25D8CF2F" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352857" w:history="1">
-[...6 lines deleted...]
-          <w:t>Referensvärden</w:t>
+      <w:hyperlink w:anchor="_Toc240623159" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Felkällor</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352857 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623159 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C568C15" w14:textId="26C4FE1C" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="325CFCBE" w14:textId="1A52CB98" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352858" w:history="1">
-[...6 lines deleted...]
-          <w:t>Felkällor</w:t>
+      <w:hyperlink w:anchor="_Toc240623160" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utlåtande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352858 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623160 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F48D95F" w14:textId="59CAD3AD" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="3458D2F3" w14:textId="7BBC4B2F" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352859" w:history="1">
-[...6 lines deleted...]
-          <w:t>Utlåtande</w:t>
+      <w:hyperlink w:anchor="_Toc240623161" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Referenser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352859 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623161 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18C7DFE4" w14:textId="650F45F4" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="4EA18A85" w14:textId="0B7F08CD" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352860" w:history="1">
-[...6 lines deleted...]
-          <w:t>Referenser</w:t>
+      <w:hyperlink w:anchor="_Toc240623162" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bilaga A Bildtagningsschema</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352860 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623162 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
-[...4 lines deleted...]
-          <w:t>11</w:t>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46E4E127" w14:textId="6C6F2756" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="264BECC8" w14:textId="330E537F" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352861" w:history="1">
-[...6 lines deleted...]
-          <w:t>Bilaga A Bildtagningsschema</w:t>
+      <w:hyperlink w:anchor="_Toc240623163" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Vuxen</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352861 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623163 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="559E7F44" w14:textId="136B29A7" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="49C76DAD" w14:textId="452AFDA8" w:rsidR="00577D1B" w:rsidRDefault="00577D1B">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
-          <w:tab w:val="right" w:leader="dot" w:pos="8921"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9054"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc181352862" w:history="1">
-[...6 lines deleted...]
-          <w:t>Vuxen</w:t>
+      <w:hyperlink w:anchor="_Toc240623164" w:history="1">
+        <w:r w:rsidRPr="009C006B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Barn</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc181352862 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240623164 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00824953">
-[...4 lines deleted...]
-          <w:t>12</w:t>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C853556" w14:textId="058317D7" w:rsidR="007D4E23" w:rsidRDefault="007D4E23">
-[...75 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="5C6ED32F" w14:textId="02C76875" w:rsidR="00AC147F" w:rsidRDefault="009E0BE0" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8490"/>
         </w:tabs>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A8A458" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="22A8A458" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AB57785" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="3AB57785" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4EDC1E1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB701F4" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="5EB701F4" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc181352828"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc240623130"/>
       <w:r>
         <w:t>Metodgrupp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="2DD2E946" w14:textId="133A00D4" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="2DD2E946" w14:textId="63A1D60E" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Metoden utarbetad av: Simona Popa, Ulf Cederbom, Helena Heintz, Bianca Bugge, </w:t>
       </w:r>
       <w:r>
         <w:br/>
-      </w:r>
-[...6 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+        <w:t>Maria Henningsson, Andreas Österlund</w:t>
+      </w:r>
+      <w:r w:rsidR="00853F8C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Louise Strandberg</w:t>
+      </w:r>
+      <w:r w:rsidR="00853F8C">
+        <w:t xml:space="preserve"> och Märta Persson</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4BF108" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc181352829"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc240623131"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="6F6A8822" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...71 lines deleted...]
-        <w:t xml:space="preserve">Ändrat till att injicera </w:t>
+    <w:p w14:paraId="38D59F82" w14:textId="32423D22" w:rsidR="00AC147F" w:rsidRDefault="00364B3B" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Video ändrat till digitala hjälpmedel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76551B6F" w14:textId="766772BD" w:rsidR="00AC147F" w:rsidRDefault="00364B3B" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Språkliga och strukturella ändringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6BDFDB" w14:textId="7F333494" w:rsidR="00364B3B" w:rsidRPr="00E601EB" w:rsidRDefault="00364B3B" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Uppdaterat referenslista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5713F4ED" w14:textId="758A02BD" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="-1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc240623132"/>
+      <w:r>
+        <w:t>Inledning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="33A81113" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F44BFE" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dynamisk bildtagning för morfologisk och funktionell bedömning av vardera njuren och njurbäcken samt ibland även </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
+        <w:t>uretär</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och blåsa. Undersökningen tar cirka 2 timmar med förberedande hydrering inräknat. Inkluderar beräkning av relativ sidofunktion höger/vänster njure, samt bedömning av eventuellt avflödeshinder. Undersökningen kan göras med eller utan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>diuretika</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> långsamt från 30 till 60 sekunder.</w:t>
-[...19 lines deleted...]
-      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D59F82" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...65 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="51A3CBBC" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc181352830"/>
-[...34 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_Toc181352831"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc240623133"/>
       <w:r>
         <w:t>Undersökningskod</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="13CBD03A" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Beskrivning"/>
+    <w:p w14:paraId="13CBD03A" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="44546A"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751E0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="44546A"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabell </w:t>
       </w:r>
       <w:r w:rsidRPr="00751E0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
@@ -3143,214 +2855,210 @@
           <w:color w:val="44546A"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00751E0A">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="44546A"/>
         </w:rPr>
         <w:t>Relevanta koder.</w:t>
       </w:r>
       <w:r w:rsidRPr="00751E0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="44546A"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Rutntstabell6frgstarkdekorfrg1"/>
+        <w:tblStyle w:val="GridTable6Colorful-Accent1"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-47"/>
         <w:tblW w:w="7792" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC147F" w:rsidRPr="00254636" w14:paraId="7322CB4A" w14:textId="77777777" w:rsidTr="00440169">
+      <w:tr w:rsidR="00AC147F" w:rsidRPr="00254636" w14:paraId="7322CB4A" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D000E40" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00254636" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="0D000E40" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00254636" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254636">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Undersökningskod</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="562F642C" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00254636" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="562F642C" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00254636" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00254636">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Undersökningsnamn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC147F" w:rsidRPr="00254636" w14:paraId="2216AF65" w14:textId="77777777" w:rsidTr="00440169">
+      <w:tr w:rsidR="00AC147F" w:rsidRPr="00254636" w14:paraId="2216AF65" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18DDD7E3" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="000A105D" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="18DDD7E3" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="000A105D" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A105D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>752000</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11AFD8A3" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00254636" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="11AFD8A3" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00254636" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A105D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NM Njurskintigrafi, funktion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC147F" w:rsidRPr="00254636" w14:paraId="351E6C7F" w14:textId="77777777" w:rsidTr="00440169">
+      <w:tr w:rsidR="00AC147F" w:rsidRPr="00254636" w14:paraId="351E6C7F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B5388C9" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="000A105D" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="5B5388C9" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="000A105D" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A105D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>752731</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB371B8" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00254636" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="2EB371B8" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00254636" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A105D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">NM Njurskintigrafi, funktion </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A105D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
@@ -3361,142 +3069,142 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A105D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A105D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diuretika</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC147F" w:rsidRPr="00254636" w14:paraId="699C3067" w14:textId="77777777" w:rsidTr="00440169">
+      <w:tr w:rsidR="00AC147F" w:rsidRPr="00254636" w14:paraId="699C3067" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B351701" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="000A105D" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="6B351701" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="000A105D" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A105D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>752000b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC07D84" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00254636" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="6EC07D84" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00254636" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A105D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NM Njurskintigrafi, funktion, barn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC147F" w:rsidRPr="00254636" w14:paraId="1DE4B93F" w14:textId="77777777" w:rsidTr="00440169">
+      <w:tr w:rsidR="00AC147F" w:rsidRPr="00254636" w14:paraId="1DE4B93F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27F9DE93" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="000A105D" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="27F9DE93" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="000A105D" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A105D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>752731b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37DC6A3F" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00254636" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="37DC6A3F" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00254636" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A105D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">NM Njurskintigrafi, funktion </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A105D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
@@ -3517,3927 +3225,4049 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A105D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diuretika</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A105D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, barn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6AA36EDD" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00083BC5" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="6AA36EDD" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00083BC5" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AE11158" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00083BC5" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="1AE11158" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00083BC5" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47631683" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="47631683" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc181352832"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc240623134"/>
       <w:r>
         <w:t>Indikationer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="3F638C9C" w14:textId="32A6DF7F" w:rsidR="00AC147F" w:rsidRPr="00F44BFE" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="3F638C9C" w14:textId="32A6DF7F" w:rsidR="00AC147F" w:rsidRPr="00F44BFE" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc473720103"/>
       <w:bookmarkStart w:id="9" w:name="_Toc473720260"/>
       <w:r>
         <w:t xml:space="preserve">Bedömning av njurfunktion hos friska personer (njurdonator) och patienter med </w:t>
       </w:r>
       <w:r w:rsidR="00724CDB">
         <w:br/>
       </w:r>
       <w:r>
         <w:t>känd eller misstänkt njurpatologi (pre/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>postop</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69162186" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="69162186" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Kontroll av njurfunktion och avflöde vid misstänkt eller känd obstruktion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1110FE41" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00083BC5" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="1110FE41" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Bedömning av funktion i transplanterad njure.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="53F6BEA8" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="0958C0C0" w14:textId="77777777" w:rsidR="00362E07" w:rsidRPr="00B32041" w:rsidRDefault="00362E07" w:rsidP="313FFAA3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc240623135"/>
+      <w:r w:rsidRPr="00B32041">
+        <w:t>Prioritering av undersökningsprotokoll</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00B32041">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE74D15" w14:textId="77777777" w:rsidR="00362E07" w:rsidRPr="00B32041" w:rsidRDefault="00362E07" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="-15"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32041">
+        <w:t>Undersökningen kan göras på flera olika sätt. Läkare bedömer och skriver i prioanteckningar: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4084F579" w14:textId="77777777" w:rsidR="00362E07" w:rsidRPr="00B32041" w:rsidRDefault="00362E07" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32041">
+        <w:t xml:space="preserve">Utan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32041">
+        <w:t>diuretika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32041">
+        <w:t xml:space="preserve"> (UD). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C9EA70" w14:textId="77777777" w:rsidR="00362E07" w:rsidRPr="00B32041" w:rsidRDefault="00362E07" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32041">
+        <w:t>Enbart vid njurfunktionsbedömning utan avflödeshinder.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2833AF78" w14:textId="77777777" w:rsidR="00362E07" w:rsidRPr="00B32041" w:rsidRDefault="00362E07" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32041">
+        <w:t>Vid känd obstruktiv njursten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61DF4DD5" w14:textId="77777777" w:rsidR="00362E07" w:rsidRPr="00B32041" w:rsidRDefault="00362E07" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32041">
+        <w:t>Gravida personer.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB9C9E8" w14:textId="77777777" w:rsidR="00362E07" w:rsidRPr="00B32041" w:rsidRDefault="00362E07" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32041">
+        <w:t xml:space="preserve">Överkänslighet mot </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32041">
+        <w:t>Furosemid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32041">
+        <w:t>.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4883A7D7" w14:textId="77777777" w:rsidR="00362E07" w:rsidRPr="00B32041" w:rsidRDefault="00362E07" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32041">
+        <w:t xml:space="preserve">Med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32041">
+        <w:t>diuretikatillförsel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32041">
+        <w:t xml:space="preserve"> samtidigt som injektion av radiofarmaka (F+0). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCAC5C8" w14:textId="3279C82D" w:rsidR="00362E07" w:rsidRPr="00B32041" w:rsidRDefault="00B32041" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32041">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00362E07" w:rsidRPr="00B32041">
+        <w:t>ämpligt vid barnundersökning med frågeställning avflödeshinder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67129253" w14:textId="77777777" w:rsidR="00362E07" w:rsidRPr="00B32041" w:rsidRDefault="00362E07" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32041">
+        <w:t xml:space="preserve">Med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32041">
+        <w:t>diuretikatillförsel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32041">
+        <w:t xml:space="preserve"> 20–40 minuter efter injektion av radiofarmaka (F+20). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E845FFB" w14:textId="77777777" w:rsidR="00362E07" w:rsidRPr="00B32041" w:rsidRDefault="00362E07" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32041">
+        <w:t>Förstahandsval vid frågeställning avflödeshinder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4762F441" w14:textId="77777777" w:rsidR="00362E07" w:rsidRPr="00B32041" w:rsidRDefault="00362E07" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="-15"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32041">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4133CF" w14:textId="77777777" w:rsidR="00362E07" w:rsidRPr="00B32041" w:rsidRDefault="00362E07" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32041">
+        <w:t xml:space="preserve">Med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32041">
+        <w:t>diuretikatillförsel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32041">
+        <w:t xml:space="preserve"> 15 minuter före injektion av radiofarmaka (F-15). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1234C699" w14:textId="1A2E9631" w:rsidR="00941D4B" w:rsidRPr="00083BC5" w:rsidRDefault="00362E07" w:rsidP="006000D0">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32041">
+        <w:t xml:space="preserve">I första hand för patienter med kraftigt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32041">
+        <w:t>dilaterade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32041">
+        <w:t xml:space="preserve"> njurbäcken och vid tidigare </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B32041">
+        <w:t>inkonklusiv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B32041">
+        <w:t xml:space="preserve"> F+20/F+0. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F6BEA8" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc181352833"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc240623136"/>
       <w:r>
         <w:t>Kontraindikationer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...3 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="3BFD11F7" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc181352834"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc240623137"/>
       <w:r>
         <w:t xml:space="preserve">Absoluta kontraindikationer för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>diuretikatillförsel</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="76A70FE3" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="76A70FE3" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="17B4DA68">
         <w:t xml:space="preserve">Undersökningen kan utföras utan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="17B4DA68">
         <w:t>diuretika</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="17B4DA68">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02196B88" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="02196B88" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="17B4DA68">
         <w:t xml:space="preserve">Gravida personer får inte ges </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="17B4DA68">
         <w:t>Furosemid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="17B4DA68">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243F01D2" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="243F01D2" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="17B4DA68">
         <w:t xml:space="preserve">Överkänslighet mot </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="17B4DA68">
         <w:t>Furosemid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="17B4DA68">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20359EB9" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00164E2B" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="20359EB9" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00164E2B" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="17B4DA68">
         <w:t>Furosemid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="17B4DA68">
         <w:t xml:space="preserve"> får inte ges i närvaro av känd obstruktiv njursten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4416E9FC" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="4416E9FC" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc181352835"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc240623138"/>
       <w:r>
         <w:t xml:space="preserve">Relativa kontraindikationer för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>diuretikatillförsel</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3E1B4D07" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F44BFE" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="3E1B4D07" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F44BFE" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00F44BFE">
         <w:t xml:space="preserve">Ammande kvinnor får göra amningsuppehåll </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:r w:rsidRPr="00F44BFE">
         <w:t xml:space="preserve">24 timmar efter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F44BFE">
         <w:t>diuretikatillförsel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F44BFE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3866CF46" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="3866CF46" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc181352836"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc240623139"/>
       <w:r>
         <w:t>Absoluta kontraindikationer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-[...3 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="5B2A8014" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00054C92" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Inga absoluta kontraindikationer för MAG3.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08805C55" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="08805C55" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc181352837"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc240623140"/>
       <w:r>
         <w:t>Relativa kontraindikationer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3F62CCEB" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="3F62CCEB" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r>
         <w:t>Kontakta sjukhusfysiker och ansvarig läkare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5C3B5F" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="4C5C3B5F" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Pågående penicillin- eller giktbehandling (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Probenecid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> eller liknande).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095E89DA" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="095E89DA" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patient som fått jodhaltig kontrast samma dag som njurskintigrafin ska genomföras (gäller inte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Iohexol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADB179C" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="0ADB179C" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00254636">
         <w:t xml:space="preserve">Patient som genomgått annan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00254636">
         <w:t>nuklearmedicinsk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00254636">
         <w:t xml:space="preserve"> undersökning:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122583FB" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="122583FB" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="43"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="567" w:right="-1" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00254636">
         <w:t xml:space="preserve">de senaste 7 dygnen för </w:t>
       </w:r>
       <w:r w:rsidRPr="00054C92">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>111</w:t>
       </w:r>
       <w:r w:rsidRPr="00254636">
         <w:t xml:space="preserve">In och </w:t>
       </w:r>
       <w:r w:rsidRPr="00054C92">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>75</w:t>
       </w:r>
       <w:r w:rsidRPr="00254636">
         <w:t>Se</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4444F286" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="4444F286" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="43"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="567" w:right="-1" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00254636">
         <w:t xml:space="preserve">de senaste 2 dygnen för </w:t>
       </w:r>
       <w:r w:rsidRPr="00054C92">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99m</w:t>
       </w:r>
       <w:r w:rsidRPr="00254636">
         <w:t>Tc</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2418DD51" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="2418DD51" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="43"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="567" w:right="-1" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>223</w:t>
       </w:r>
       <w:r>
         <w:t>Ra (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Xofigo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>) ingen kontraindikation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68EF2FB6" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="68EF2FB6" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="43"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="567" w:right="-1" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:t>För övriga nuklider, kontakta sjukhusfysiker.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B06374D" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F44BFE" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="3B06374D" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F44BFE" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Eventuell vätskerestriktion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78846B2C" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="78846B2C" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Observera att patienter som ges vätska och sen uppmanas dricka rikligt inte kan genomföra </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Iohexolclearance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> tidigare än tre dygn efter njurskintigrafin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3FBB59" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F">
+    <w:p w14:paraId="7D3FBB59" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B106DE6" w14:textId="333E6F47" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="0B106DE6" w14:textId="333E6F47" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc181352838"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc240623141"/>
       <w:r>
         <w:t>Särskild hänsyn</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
-[...3 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="1054CE39" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00083BC5" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc181352839"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc240623142"/>
       <w:r>
         <w:t>Barn/unga</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="207826FE" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="207826FE" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A1787A">
         <w:t>Personer under 18 år ska ges individuell dos, se</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Dosering av radiofarmaka för barn och ungdomar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A1787A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7CA049" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="3C7CA049" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc181352840"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc240623143"/>
       <w:r>
         <w:t>Graviditet</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="141DEB56" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="141DEB56" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patient får reducerad administrerad aktivitet, se Undersökningsprocedur nedan. Det är i detta fall osannolikt att helkroppsdosen till fostret överskrider 1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>mGy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD9FB69" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="5AD9FB69" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Furosemid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> ges ej under graviditet. Vid onormal avflödeskurva efter första bildtagningen kan patienten efter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>miktion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> ligga två minuter på höger respektive vänster sida på britsen och sedan startas en ny insamling. Ansvarig läkare beslutar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778EDBAF" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00083BC5" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="778EDBAF" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00083BC5" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc181352841"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc240623144"/>
       <w:r>
         <w:t>Amning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3E8EC209" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="3E8EC209" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patienten rekommenderas att amma/pumpa 1–2 timmar innan injektion. Inget amningsuppehåll krävs, men som en extra säkerhetsåtgärd ska det första målet efter undersökningen kastas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B697AF" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="05B697AF" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Furosemid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> administreras rekommenderas amningsuppehåll på 24 timmar, tömning enligt personlig rutin och mjölken kasseras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E5C1D5" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="48E5C1D5" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc181352842"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc240623145"/>
       <w:r>
         <w:t>Kontaktrestriktion</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3149D721" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00A1787A" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="3149D721" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00A1787A" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r>
         <w:t>Ingen kontaktrestriktion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78CEE327" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="78CEE327" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc181352843"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc240623146"/>
       <w:r>
         <w:t>Stråldos</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="33ED4B07" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="33ED4B07" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D41125">
         <w:t>Njurskintigrafi, dynamisk är en dosklass 1-undersökning, se</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Information om stråldoser vid </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Nuklearmedicinska</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> undersökningar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316408C3" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="316408C3" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc181352844"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc240623147"/>
       <w:r>
         <w:t>Strålskydd</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="65B0E3AD" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00A1787A" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="65B0E3AD" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00A1787A" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A1787A">
         <w:t>Information om strålskydd för personal och patienter finns på</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Strålsäkerhet - NU-sjukvården</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A1787A">
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1B3E96" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="4E1B3E96" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc181352845"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc240623148"/>
       <w:r>
         <w:t>Utrustning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-[...3 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="063CD910" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Koboltpenna.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675FE2BF" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="675FE2BF" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Mätglas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="648AB278" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00EC15A9" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="648AB278" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00EC15A9" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Kudde till patientens knä.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B77D45" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F">
+    <w:p w14:paraId="46B77D45" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37ED93D0" w14:textId="11034D41" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="37ED93D0" w14:textId="11034D41" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc181352846"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc240623149"/>
       <w:r>
         <w:t>Protokoll SPECT/CT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-[...3 lines deleted...]
-        <w:pStyle w:val="Beskrivning"/>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="304C73D2" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00EC15A9" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="44546A"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751E0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="44546A"/>
         </w:rPr>
         <w:t>Tabell</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="44546A"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00751E0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="44546A"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00751E0A">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="44546A"/>
         </w:rPr>
         <w:t>Protokoll NM-undersökning på Discovery 670 Pro (Uddevalla) och 870 CZT (NÄL) SPECT/CT.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10482" w:type="dxa"/>
-        <w:tblInd w:w="-8" w:type="dxa"/>
+        <w:tblInd w:w="-723" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1552"/>
         <w:gridCol w:w="2074"/>
         <w:gridCol w:w="1714"/>
         <w:gridCol w:w="1714"/>
         <w:gridCol w:w="1714"/>
         <w:gridCol w:w="1714"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC147F" w:rsidRPr="00F6586C" w14:paraId="6FA519A4" w14:textId="77777777" w:rsidTr="00AC147F">
+      <w:tr w:rsidR="00AC147F" w:rsidRPr="00F6586C" w14:paraId="6FA519A4" w14:textId="77777777" w:rsidTr="009E0BE0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0004104A" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="0004104A" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1A00D16F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t>Protokoll</w:t>
             </w:r>
             <w:r w:rsidRPr="1A00D16F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36F1A7EC" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="005F1900" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="36F1A7EC" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="005F1900" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F1900">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>MAG3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FC3D5AF" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="005F1900" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="6FC3D5AF" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="005F1900" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005F1900">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>sen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46E9972E" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="005F1900" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="46E9972E" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="005F1900" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F1900">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>post</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A599C40" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="005F1900" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="0A599C40" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="005F1900" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F1900">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>MAG3 0-2y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ACC033E" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="005F1900" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="2ACC033E" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="005F1900" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F1900">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>post 0-2y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC147F" w:rsidRPr="00F30B56" w14:paraId="21C1C7A4" w14:textId="77777777" w:rsidTr="00AC147F">
+      <w:tr w:rsidR="00AC147F" w:rsidRPr="00F30B56" w14:paraId="21C1C7A4" w14:textId="77777777" w:rsidTr="009E0BE0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD5AAA8" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="2BD5AAA8" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Insamling</w:t>
             </w:r>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F00AF18" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="3F00AF18" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Dynamisk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="184A112D" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="184A112D" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Dynamisk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C819C93" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="6C819C93" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Dynamisk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43609A34" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="43609A34" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Dynamisk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C089ED2" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="6C089ED2" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Dynamisk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC147F" w:rsidRPr="00F30B56" w14:paraId="67FCCA81" w14:textId="77777777" w:rsidTr="00AC147F">
+      <w:tr w:rsidR="00AC147F" w:rsidRPr="00F30B56" w14:paraId="67FCCA81" w14:textId="77777777" w:rsidTr="009E0BE0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2214A10B" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="2214A10B" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Energi</w:t>
             </w:r>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C72DAE5" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="0C72DAE5" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>140,5 (±7,5%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D444A00" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="2D444A00" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>140,5 (±7,5%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD7AE6E" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="2FD7AE6E" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>140,5 (±7,5%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="004B6FEE" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="004B6FEE" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>140,5 (±7,5%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6911B940" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="6911B940" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>140,5 (±7,5%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC147F" w:rsidRPr="00F30B56" w14:paraId="4DFB91C0" w14:textId="77777777" w:rsidTr="00AC147F">
+      <w:tr w:rsidR="00AC147F" w:rsidRPr="00F30B56" w14:paraId="4DFB91C0" w14:textId="77777777" w:rsidTr="009E0BE0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67F1A18F" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="67F1A18F" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Kollimator</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BCFDDF7" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="3BCFDDF7" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Uddevalla: E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>LEGP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30831F9A" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="30831F9A" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>NÄL: WEHR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31602CBD" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="31602CBD" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Uddevalla: E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>LEGP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51A127AD" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="51A127AD" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>NÄL: WEHR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E7BE999" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="2E7BE999" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Uddevalla: E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>LEGP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62BD4C93" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="62BD4C93" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>NÄL: WEHR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="132F93DF" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="132F93DF" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Uddevalla:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>LEGP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23489E24" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="23489E24" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>NÄL: WEHR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33E79389" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="33E79389" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Uddevalla: E</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>LEGP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5613BB0C" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="5613BB0C" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>NÄL: WEHR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC147F" w:rsidRPr="00F30B56" w14:paraId="2A4D1521" w14:textId="77777777" w:rsidTr="00AC147F">
+      <w:tr w:rsidR="00AC147F" w:rsidRPr="00F30B56" w14:paraId="2A4D1521" w14:textId="77777777" w:rsidTr="009E0BE0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47135D26" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="47135D26" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Insamlings-parametrar</w:t>
             </w:r>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE951F2" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="4CE951F2" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>10 s/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>fr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>, 180 frames</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF99445" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="2DF99445" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>10 s/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>fr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>, 180 frames</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB9EF5C" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="5AB9EF5C" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>10 s/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>fr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>, 180 frames</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A208386" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="2A208386" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>10 s/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>fr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>, 240 frames</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C62831F" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="3C62831F" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>10 s/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>fr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>, 180 frames</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC147F" w:rsidRPr="00F30B56" w14:paraId="03493B8B" w14:textId="77777777" w:rsidTr="00AC147F">
+      <w:tr w:rsidR="00AC147F" w:rsidRPr="00F30B56" w14:paraId="03493B8B" w14:textId="77777777" w:rsidTr="009E0BE0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A3056CC" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="6A3056CC" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Matris</w:t>
             </w:r>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B7EB8B5" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="5B7EB8B5" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>128 x 128</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2780E779" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="2780E779" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>128 x 128</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="173CE021" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="173CE021" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>128 x 128</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="156F1D4B" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="156F1D4B" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>128 x 128</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62C38EC6" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="62C38EC6" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>128 x 128</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC147F" w:rsidRPr="00F30B56" w14:paraId="62D9ED3E" w14:textId="77777777" w:rsidTr="00AC147F">
+      <w:tr w:rsidR="00AC147F" w:rsidRPr="00F30B56" w14:paraId="62D9ED3E" w14:textId="77777777" w:rsidTr="009E0BE0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B7DEF68" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="2B7DEF68" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Zoom</w:t>
             </w:r>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19562D32" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="19562D32" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>1,28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A109B6D" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="1A109B6D" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>1,28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A276A49" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="0A276A49" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>1,28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25252326" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="25252326" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CC23E3A" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="1CC23E3A" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC147F" w:rsidRPr="00F30B56" w14:paraId="4F4B3957" w14:textId="77777777" w:rsidTr="00AC147F">
+      <w:tr w:rsidR="00AC147F" w:rsidRPr="00F30B56" w14:paraId="4F4B3957" w14:textId="77777777" w:rsidTr="009E0BE0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D6F49E0" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="5D6F49E0" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Patient-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1171F4DD" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="1171F4DD" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>position</w:t>
             </w:r>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BCB77A2" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="5BCB77A2" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">Feet first </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27B96848" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="27B96848" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>supine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE25140" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="0EE25140" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">Feet first </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B53B57B" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="1B53B57B" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>supine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7565F01E" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="7565F01E" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Feet</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>first</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62B9B731" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="62B9B731" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>supine</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09B5BC3B" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="09B5BC3B" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">Feet first </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C02C65A" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="1C02C65A" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>supine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="318036E6" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="318036E6" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">Feet first </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EC6E4FB" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="1EC6E4FB" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>supine</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC147F" w:rsidRPr="00F30B56" w14:paraId="5DD684C9" w14:textId="77777777" w:rsidTr="00AC147F">
+      <w:tr w:rsidR="00AC147F" w:rsidRPr="00F30B56" w14:paraId="5DD684C9" w14:textId="77777777" w:rsidTr="009E0BE0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13E39560" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="13E39560" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Rekon-struktion</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE64464" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="1CE64464" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48DA72DD" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="48DA72DD" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F756D82" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="7F756D82" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56F723A3" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="56F723A3" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="621F1787" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="621F1787" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC147F" w:rsidRPr="00F30B56" w14:paraId="6CB30068" w14:textId="77777777" w:rsidTr="00AC147F">
+      <w:tr w:rsidR="00AC147F" w:rsidRPr="00F30B56" w14:paraId="6CB30068" w14:textId="77777777" w:rsidTr="009E0BE0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09B0FEB2" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="09B0FEB2" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Kommentar</w:t>
             </w:r>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8930" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6627A6D0" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="6627A6D0" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">Post är </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>postmiktion</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve"> och bryts efter 10 minuter.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A376397" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="1A376397" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F30B56">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>Sen tas bara vid F+20.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59F44C27" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="59F44C27" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F30B56" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0C1A6C22" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00F6586C" w:rsidRDefault="00AC147F" w:rsidP="00440169">
+          <w:p w14:paraId="0C1A6C22" w14:textId="216078BB" w:rsidR="00AC147F" w:rsidRPr="00F6586C" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="223A9F44">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text2"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>För barn över 2 år kan zoomfaktor ökas till max 2. Hjärta, njurar och urinblåsa ska dock vara med i bilden. Se Undersökningsprocedur för mer information.</w:t>
+            </w:r>
+            <w:r w:rsidR="00651866">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008734A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00651866">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text2"/>
+                <w:lang w:eastAsia="ja-JP"/>
+              </w:rPr>
+              <w:t>OBS: Viktigt att ändra till samma zoom på alla bilder, även sen och post.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A238E7E" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="2A238E7E" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc181352847"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc240623150"/>
       <w:r>
         <w:t>Funktionskontroll/kalibrering</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="311E433A" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00A1787A" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="311E433A" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00A1787A" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A1787A">
         <w:t>Relevanta dokument för kontroll och kalibrering hittas via hemsidan, antingen via fliken Dokument – Styrdokument eller hemsidan för Klinisk fysiologi/Nuklearmedicin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7105DE89" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="7105DE89" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc181352848"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc240623151"/>
       <w:r>
         <w:t>Förberedelser</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
-[...3 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="09371F24" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bered </w:t>
       </w:r>
       <w:r w:rsidRPr="0023729A">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99m</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Tc-mertiatid (MAG3) enligt beredningskort </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="0023729A">
           <w:rPr>
             <w:color w:val="006298"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Beredning av MAG3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B254D0" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...20 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="151ED120" w14:textId="154F2357" w:rsidR="00E93C1D" w:rsidRDefault="00E93C1D" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Utan </w:t>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Avgör om/när </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>diuretika</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> (UD).</w:t>
-[...76 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:t xml:space="preserve"> ska </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7944">
+        <w:t>ges, se prioanteckning i patientadministrativt system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9D26EB" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Patienten bör hydreras med saft/vatten i små portioner med start en timma före undersökningen. Rekommenderad mängd för patienter över 16 år ca 10 ml/kg (700 – 1000 ml). För barn: 250 – 500 ml. För spädbarn: uppmana till amning eller annan dryck nära undersökningsstart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEB06C6" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
-[...28 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid behov av intravenöst tillskott av vätska ska 10 – 15 ml/kg ges om inga vätskerestriktioner föreligger. Ansvarig läkare kontaktar remittent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21CB9F4B" w14:textId="5F77C2F2" w:rsidR="00966911" w:rsidRDefault="00966911" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
-[...44 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Fråga patienten enligt frågeformulär under fliken, Anteckningar i patientadministrativt system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6FA814" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
-[...52 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tillse att patienten har en fungerande PVK med påkopplad back-ventil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428FF26A" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid undersökning av barn ska, om möjligt, barnavdelningen sätta PVK.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27539C9C" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mät patientens blodtryck, vid systoliskt tryck under ca 120 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mmHg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> informera ansvarig läkare som får avgöra om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diuretika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ska administreras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DABC6D1" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Om undersökning med tillförsel av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diuretika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 15 minuter före injektion av radiofarmaka (F-15). Injicera </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diuretika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> långsamt (ca 60 s). Se Undersökningsprocedur för korrekt dosering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F717F7" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Patienten uppmanas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>miktera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> strax före undersökningen. Blöjbarn får en ny blöja. Tidpunkten ska noteras samt blöjans torrvikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2D09F0" w14:textId="77777777" w:rsidR="007E0B85" w:rsidRDefault="00BA1B97" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
-[...48 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Be p</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC147F">
+        <w:t>atiente</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47AFD">
+        <w:t>n avlägsna alla metallföremål som kan inverka på registreringen, samt tömma fickorna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5F48FB" w14:textId="03812E52" w:rsidR="00AC147F" w:rsidRDefault="007E0B85" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Patienter som behöver lugnande läkemedel kan få det. Se rutin </w:t>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Se till att patienten ligger stilla innan bildtagningen startar. Digitala hjälpmedel (t.ex.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B742E3">
+        <w:t xml:space="preserve"> visa film på mobiltelefon) kan användas. Patienter som behöver lugnande läkemedel kan få det</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20688">
+        <w:t xml:space="preserve">. Se rutin, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC147F">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00AC147F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sedering med </w:t>
+        </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r>
-[...3 lines deleted...]
-          <w:t>Sedering</w:t>
+        <w:r w:rsidR="00AC147F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Midazolam</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r>
-[...3 lines deleted...]
-          <w:t xml:space="preserve"> med </w:t>
+        <w:r w:rsidR="00AC147F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – Barn</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00AC147F">
+        <w:t xml:space="preserve"> alternativt sömninducering med hjälp av Melatonin,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC147F" w:rsidRPr="0023729A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC147F">
+        <w:t xml:space="preserve">se rutin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00AC147F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Melatonin vid </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r>
-[...3 lines deleted...]
-          <w:t>Midazolam</w:t>
+        <w:r w:rsidR="00AC147F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>nuklearmedicinska</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r>
-[...3 lines deleted...]
-          <w:t xml:space="preserve"> – Barn</w:t>
+        <w:r w:rsidR="00AC147F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> undersökningar – Premedicinering för barn</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...30 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00AC147F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557F8E63" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="557F8E63" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc181352849"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc240623152"/>
       <w:r>
         <w:t>Patientinformation (kallelse)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="19865791" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00913AA5" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="19865791" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00913AA5" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Patientinformation - Njurskintigrafi, dynamisk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51DA02DB" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="624D4A2C" w14:textId="1B5E99B2" w:rsidR="00241E3F" w:rsidRPr="00762D00" w:rsidRDefault="00762D00" w:rsidP="00762D00">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00762D00">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00762D00">
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu9870-703083416-91/surrogate/Njurskintigrafi%20dynamisk%20MAG3%2c%20via%20barnmottagningen.pdf"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00762D00">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00241E3F" w:rsidRPr="00762D00">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Patientinformation - Njurskintigrafi dynamisk MAG3, via barnmottagningen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51DA02DB" w14:textId="0242E4FC" w:rsidR="00AC147F" w:rsidRPr="00762D00" w:rsidRDefault="00762D00" w:rsidP="00762D00">
+      <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00762D00">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00AC147F" w:rsidRPr="00762D00">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
         <w:t>Remittentinformation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="33AC79B4" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    </w:p>
+    <w:p w14:paraId="33AC79B4" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Remittentinformation - Njurskintigrafi, dynamisk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7AC5C8AD" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="10B09055" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="28" w:name="_Toc181352851"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc240623153"/>
       <w:r>
         <w:t>Undersökningsprocedur</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="609DCD8A" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00D41125" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="609DCD8A" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00D41125" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00964202">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ordinerad dos: 75 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00964202">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>MBq</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00964202">
         <w:rPr>
@@ -7450,1453 +7280,1538 @@
       <w:r w:rsidRPr="00964202">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>MBq</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00964202">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (gravid), barn </w:t>
       </w:r>
       <w:r w:rsidRPr="00D41125">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">enligt </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00D41125">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Dosering av radiofarmaka för barn och ungdomar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D41125">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E31DF9" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="20E31DF9" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00964202">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Furosemid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00964202">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> doseras enligt följande:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44019014" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="44019014" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="426" w:right="-1" w:hanging="426"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00964202">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Barn under 1 år ges 1 mg/kg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B013911" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...2 lines deleted...]
-        <w:ind w:right="-1"/>
+    <w:p w14:paraId="0B013911" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="426" w:right="-1" w:hanging="426"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A00D16F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Barn 1–18 år ges 0,5 mg/kg upp till max 20 mg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F706EF" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="48F706EF" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="426" w:right="-1" w:hanging="426"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00964202">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Vuxna 40 mg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D1DCC9" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+    <w:p w14:paraId="47D1DCC9" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="590FDC51" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="590FDC51" w14:textId="29B36D92" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-141"/>
       </w:pPr>
       <w:r w:rsidRPr="00964202">
         <w:t xml:space="preserve">Undersökningen påverkas av huruvida </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00964202">
         <w:t>diuretika</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00964202">
-        <w:t xml:space="preserve"> ska administreras eller inte och slutet på metodbeskrivningen har därför delats in i 3 sektioner. Dessa beskrivs schematiskt i Bilaga A. Kontrollera att undersökningskoden stämmer med utförd undersökning.</w:t>
-[...137 lines deleted...]
-    <w:p w14:paraId="3C5E6426" w14:textId="77777777" w:rsidR="00955061" w:rsidRDefault="00955061">
+        <w:t xml:space="preserve"> ska administreras eller inte</w:t>
+      </w:r>
+      <w:r w:rsidR="00F169F3">
+        <w:t>, se prioanteckningar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00964202">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F169F3">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00964202">
+        <w:t>lutet på metodbeskrivningen har därför delats in i 3 sektioner. Dessa beskrivs schematiskt i Bilaga A. Kontrollera att undersökningskoden stämmer med utförd undersökning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F561A8" w14:textId="77777777" w:rsidR="009E0BE0" w:rsidRDefault="009E0BE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc181352854"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F71944D" w14:textId="5D73BE75" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="5083EC56" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc240623154"/>
+      <w:r>
+        <w:t>Undersökningsanteckningar i patientadministrativt system</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="700E8212" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Penicillin:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A0DCC7" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Probenecid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (giktbehandling):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7142C264" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Känd allergi mot vätskedrivande läkemedel:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29285929" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ev. kateter, placering, antal:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF143DA" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Blodtryck:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C4C063" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hydrering:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341566AA" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Diures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 1:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34105349" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Diures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7157F4F4" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kört protokoll (F-15, UD, F+0, F+20):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5E6426" w14:textId="77777777" w:rsidR="00955061" w:rsidRDefault="00955061" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F71944D" w14:textId="5D73BE75" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="0" w:right="-1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc240623155"/>
       <w:r>
         <w:t>Bildtagning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="63532317" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00365E2E" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="63532317" w14:textId="3B67F77D" w:rsidR="00AC147F" w:rsidRPr="00365E2E" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00365E2E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Protokoll: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00365E2E">
-[...5 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Njurar/MAG3, sen och post</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07761063" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="07761063" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om patienten har känd ektopisk/malroterad/hästskonjure ska insamlingen göras i både </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>anterior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>posterior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> projektion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575F5013" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="575F5013" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Placera patienten på undersökningsbritsen med en kudde under knäna och låt patienten göra tre rump- eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>benlyft</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8FC5E3" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="7E8FC5E3" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Om patienten har kateterpåse/ar ska dessa vara öppna och placerade lägre än patienten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA77F43" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="6CA77F43" w14:textId="447E3921" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Placera patienten över detektorn med njurarna centralt och för </w:t>
+      </w:r>
+      <w:r w:rsidR="007D042C">
+        <w:t xml:space="preserve">detektorn </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nära </w:t>
+      </w:r>
+      <w:r w:rsidR="006B5A95">
+        <w:t>patienten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70CA1975" w14:textId="5826093A" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kontrollera hjärt- och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>blåsläge</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> med kobolt-pennan. Vid frågeställning avflödeshinder placeras patient så att urinvägar/urinblåsa också kommer med i detektorns bildfält. </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:t xml:space="preserve"> med kobolt-pennan. Vid frågeställning avflödeshinder placeras patient så att urinvägar/urinblåsa också kommer med i detektorns bildfält.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77027">
+        <w:br/>
+        <w:t xml:space="preserve">Viktigt att få med hjärtat i första fasen. Kommer inte urinblåsan med i bildfältet, se då till att urinblåsa och njurar finns med på en eventuell </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F77027">
+        <w:t>postmiktionsbild</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F77027">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143FA1E8" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Placera patientens arm, där injektionen ska ges, utanför detektorns bildfält. Armstöd är en bra hjälp.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6832F342" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="6832F342" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Har patienten CVK eller port-a-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>cath</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> ska vi kontakta kunnig personal när injektionen ska utföras via sådan infart. Detta noteras även i patientadministrativt system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05AB0ABD" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="05AB0ABD" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kontrollera sprutetikett. Starta bildinsamlingen och injicera aktiviteten snabbt som en bolus, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>flusha</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> med koksalt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC7AD62" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="0DC7AD62" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="720" w:right="-1"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="40534F56" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+        <w:ind w:right="-1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40534F56" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Utan tillförsel av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>diuretika</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> (UD) samt tillförsel 15 minuter före injektion (F-15)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57175BB3" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="57175BB3" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Markera patientens högersida med koboltpennan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3625CA7A" w14:textId="426676A3" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="3625CA7A" w14:textId="426676A3" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Insamlingen pågår i 30 minuter om det inte framgår mycket tydligt att det finns </w:t>
       </w:r>
       <w:r w:rsidR="00AC5CB1">
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ett gott avflöde. Vid tveksamhet kontakta ansvarig läkare som får avgöra om undersökningen kan avslutas i förtid eller inte. Insamlingen måste pågå minst </w:t>
       </w:r>
       <w:r w:rsidR="00AC5CB1">
         <w:br/>
       </w:r>
       <w:r>
         <w:t>21 minuter för att kunna ge beräkning av kortikal retention.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D58C1A" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="62D58C1A" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patienten får </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>miktera</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">. Anteckna tidpunkten. Mät volym alternativt </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> och beräkna </w:t>
+        <w:t xml:space="preserve">. Anteckna tidpunkten. Mät volym alternativt väg blöja och beräkna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>diures</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (ml/min).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="356C9CDC" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="356C9CDC" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Beroende på avflödeskurvans utseende kan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>postmiktionsstudie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> bli aktuellt, denna insamling är då 10 minuter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22CA6E7A" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="22CA6E7A" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Markera patientens högersida med koboltpennan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFD0DE5" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="4AFD0DE5" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Patienten uppmanas dricka rikligt och kasta vatten ofta de första timmarna efter undersökningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="690AE048" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="690AE048" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:pStyle w:val="PM"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1304"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="614B1F0B" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="774E990E" w14:textId="77777777" w:rsidR="005916E5" w:rsidRDefault="005916E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614B1F0B" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Med tillförsel av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>diuretika</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> samtidigt som injektion av radiofarmaka (F+0)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F2D0A0" w14:textId="6FE211DF" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...2 lines deleted...]
-        <w:ind w:right="-1"/>
+    <w:p w14:paraId="19F2D0A0" w14:textId="6FE211DF" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Injicera radiofarmaka och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>flusha</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. Direkt därefter injicera </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>diuretika</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> långsamt under </w:t>
       </w:r>
       <w:r w:rsidR="00AC5CB1">
         <w:br/>
       </w:r>
       <w:r>
         <w:t>ca 60 sekunder.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="133A459F" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="133A459F" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Markera patientens högersida med koboltpennan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8DA0C8" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="3D8DA0C8" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Insamlingen pågår i 30 minuter om det inte framgår mycket tydligt att det finns ett gott avflöde. För barn under 2 år ändras insamlingstiden till 40 minuter för att om möjligt fånga </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>miktionen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> under bildinsamlingen och i samband med detta eventuell reflux. Insamlingen måste pågå minst 21 minuter för att kunna ge ett resultat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5DDF16" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="7D5DDF16" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patienten får </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>miktera</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. Anteckna tidpunkten. Mät volym och beräkna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>diures</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (ml/min).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1544454F" w14:textId="765BC4BE" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...2 lines deleted...]
-        <w:ind w:right="-1"/>
+    <w:p w14:paraId="1544454F" w14:textId="765BC4BE" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Beroende på avflödeskurvans utseende kan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>postmiktionsstudie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> bli aktuellt, denna insamling är då 10 minuter hos barn och vuxna. Viktigt med en upprätt position i </w:t>
       </w:r>
       <w:r w:rsidR="003B7A88">
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ca 5 minuter före start av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>postmiktionsbildtagning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772393FB" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="772393FB" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Markera patientens högersida med koboltpenna.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF0EB70" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="2AF0EB70" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Patienten uppmanas dricka rikligt och kasta vatten ofta de första timmarna efter undersökningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7784E6D9" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="7784E6D9" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:pStyle w:val="PM"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1304"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="409917C1" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="409917C1" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="53B97FEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Med tillförsel av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="53B97FEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>diuretika</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="53B97FEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 20 minuter efter injektion av radiofarmaka (F+20)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3129F1" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...2 lines deleted...]
-        <w:ind w:right="-1"/>
+    <w:p w14:paraId="4C3129F1" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Markera patientens högersida med koboltpenna.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1522F2CC" w14:textId="3997988C" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...2 lines deleted...]
-        <w:ind w:right="-1"/>
+    <w:p w14:paraId="1522F2CC" w14:textId="3997988C" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om bilderna visar normalt avflöde vid 21 minuter ska undersökningen utökas till </w:t>
       </w:r>
       <w:r w:rsidR="003B7A88">
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">30 minuter. Utvärdera avflödeskurvan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C93354" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...2 lines deleted...]
-        <w:ind w:right="-1"/>
+    <w:p w14:paraId="78C93354" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vid ej normalt avflöde stoppas insamlingen efter 21 minuter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C318B2" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="59C318B2" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patienten får </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>miktera</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. Anteckna tidpunkten. Mät volym och beräkna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>diures</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (ml/min).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C97562F" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...2 lines deleted...]
-        <w:ind w:right="-1"/>
+    <w:p w14:paraId="2C97562F" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Placera patienten på britsen igen och injicera </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>diuretika</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> långsamt (ca 60 s). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D203AB" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...2 lines deleted...]
-        <w:ind w:right="-1"/>
+    <w:p w14:paraId="44D203AB" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Starta ny insamling (sen), som stoppas efter 21 minuter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E3929C" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="47E3929C" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Markera patientens högersida med koboltpennan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007C3C33" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="007C3C33" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Patienten får </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>miktera</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. Anteckna tidpunkten. Mät volym och beräkna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>diures</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (ml/min).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391E159E" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="391E159E" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Beroende på avflödeskurvans utseende kan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>postmiktionsstudie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> bli aktuellt, denna insamling är då 10 minuter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523024DE" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="523024DE" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Patienten uppmanas dricka rikligt och kasta vatten ofta de första timmarna efter undersökningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C032F1E" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="1C032F1E" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc181352855"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc240623156"/>
       <w:r>
         <w:t>Rengöring</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="41335CE7" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt gällande rutin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1C9FBA" w14:textId="77777777" w:rsidR="005916E5" w:rsidRDefault="005916E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7FDCF0" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="-1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc240623157"/>
+      <w:r>
+        <w:t>Samanställning och analys av undersökningsinformation</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="41335CE7" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="464BC6EB" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r>
-        <w:t>Enligt gällande rutin.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+        <w:t>Byt kod vid behov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641AF624" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc181352856"/>
-[...1 lines deleted...]
-        <w:t>Samanställning och analys av undersökningsinformation</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Skriv in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> samt vilka undersökningsprotokoll som körts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7961BBEF" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bilderna överförs till mjukvara Hermes för analys. Kvantitativ analys av bildresultatet sker på tids-aktivitetskurvor och omfattar parametrar såsom relativ sidofunktion, transittider, utflöde med mera. Handhavande finns beskrivet i Hermes användarmanual. Handböcker och manualer kan nås via hjälpsektion eller frågetecken i Hermes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3573BF81" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="-1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc240623158"/>
+      <w:r>
+        <w:t>Referensvärden</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="464BC6EB" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...42 lines deleted...]
-    <w:p w14:paraId="34867F1F" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="34867F1F" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00964202">
         <w:t xml:space="preserve">Normalintervall för relativ sidofunktion är 45–55 %. Diuresen bör vara minst </w:t>
       </w:r>
       <w:r w:rsidRPr="00964202">
         <w:br/>
         <w:t>2 ml/min.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C79823" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="26C79823" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc181352858"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc240623159"/>
       <w:r>
         <w:t>Felkällor</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
-[...3 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="52244251" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Fel aktiv detektor vid insamling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62864D38" w14:textId="77777777" w:rsidR="00CE4716" w:rsidRDefault="00AC147F" w:rsidP="00CE4716">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="62864D38" w14:textId="77777777" w:rsidR="00CE4716" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Låg </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>diures</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (&lt;2ml/min). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B800B24" w14:textId="5FC9F9F0" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00CE4716">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="2B800B24" w14:textId="5FC9F9F0" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Dålig hydrering (framför allt hos barn) misstänks när ingen/sparsam aktivitet finns i blåsa efter 20 minuter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A3837D9" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="6A3837D9" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Icke känd ektopisk/malroterad/hästskonjure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C35C86" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="09C35C86" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Kateterpåse i högläge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C1283E" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="26C1283E" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="005916E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>Långsam injektion av radiofarmaka.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B31A8C4" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="5B31A8C4" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc181352859"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc240623160"/>
       <w:r>
         <w:t>Utlåtande</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1B2443AB" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="1B2443AB" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00964202">
         <w:t>Morfologi och funktion beskrivs separat. Beräknad relativ sidofunktion anges samt en bedömningsdel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5944B024" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="5944B024" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc181352860"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc240623161"/>
       <w:r>
         <w:t>Referenser</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
-[...4 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="61356CD4" w14:textId="706A3E8C" w:rsidR="00E42DDB" w:rsidRPr="00E42DDB" w:rsidRDefault="00E42DDB" w:rsidP="00663FB4">
+      <w:pPr>
+        <w:ind w:left="284" w:right="142" w:hanging="284"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E42DDB">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Olsson, E., Fredén, J., Geijer, H., Velkovski, S. (2026). Nationell svarsmall för </w:t>
+      </w:r>
+      <w:r w:rsidR="00663FB4">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E42DDB">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dynamisk njurskintigrafi (99mTc-MAG3). Svensk Förening för Nuklearmedicin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2637AF" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00663FB4">
+      <w:pPr>
+        <w:pStyle w:val="Bibliography"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Blaufox, M., De Palma, D., Taylor, A., Szabo, Z., Prigent, A., Samal, M., . . . </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Tulchinsky, M. (Aug 2018). The SNMMI and EANM practice guideline for renal scintigraphy in adults. 2218-2228.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44330FE9" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+    <w:p w14:paraId="44330FE9" w14:textId="45F5EA27" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00663FB4">
+      <w:pPr>
+        <w:pStyle w:val="Bibliography"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Majd, M., Bar-Sever, Z., Santos, A., &amp; De Palma, D. (Oct 2018). The SNMMI and EANM Procedural Guidelines for Diuresis Renography in Infants and Children. </w:t>
+        <w:t xml:space="preserve">Majd, M., Bar-Sever, Z., Santos, A., &amp; De Palma, D. (Oct 2018). The SNMMI and EANM Procedural Guidelines for Diuresis Renography in Infants and </w:t>
+      </w:r>
+      <w:r w:rsidR="0034542E">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(10).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F64797" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+    <w:p w14:paraId="75F64797" w14:textId="0624A6F9" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00663FB4">
+      <w:pPr>
+        <w:pStyle w:val="Bibliography"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">O´Reilly, P., Aurell, M., Britton, K., Kletter, K., Rosenthal, L., &amp; Testa, T. (Nov 1996). Consensus on Diuresis Renography for Investigating the Dilated Upper Urinary Tract. </w:t>
+        <w:t xml:space="preserve">O´Reilly, P., Aurell, M., Britton, K., Kletter, K., Rosenthal, L., &amp; Testa, T. (Nov 1996). Consensus on Diuresis Renography for Investigating the Dilated </w:t>
+      </w:r>
+      <w:r w:rsidR="0034542E">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upper Urinary Tract. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>(11).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042565EB" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...10 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="29C397CD" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc256000208"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="41" w:name="_Toc181352861"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc256000208"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc256000232"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc256000256"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc240623162"/>
       <w:r>
         <w:t xml:space="preserve">Bilaga A </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
+      <w:r>
+        <w:t>Bildtagningsschema</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="40"/>
-      <w:r>
-        <w:t>Bildtagningsschema</w:t>
+    </w:p>
+    <w:p w14:paraId="4FA36C7D" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc240623163"/>
+      <w:r>
+        <w:t>Vuxen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
-    <w:p w14:paraId="4FA36C7D" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="4B85C928" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc181352862"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6682E3E3" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    </w:p>
+    <w:p w14:paraId="6682E3E3" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00964202">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>UD &amp; F-15</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466D6BEF" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="466D6BEF" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="321F89C1" wp14:editId="7EF47A3D">
             <wp:extent cx="5400040" cy="1257300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1622187811" name="Bildobjekt 1622187811"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -8914,79 +8829,84 @@
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="1031" r="1128"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5400040" cy="1257300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED27BF3" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="6ED27BF3" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BEA0819" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C45736E" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="7C45736E" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00964202">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>F+0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F6A46B0" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="0F6A46B0" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04028128" wp14:editId="6F218CE8">
             <wp:extent cx="5400040" cy="885825"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1303897341" name="Bildobjekt 1303897341" descr="En bild som visar text&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -9004,79 +8924,84 @@
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="928" r="809"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5400040" cy="885825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B268DFF" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="7B268DFF" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11227B75" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72E6E8E1" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="72E6E8E1" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00964202">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>F+20</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F80F47B" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="1F80F47B" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75279504" wp14:editId="0A8CBAA9">
             <wp:extent cx="5400040" cy="1028700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Bildobjekt 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Bildobjekt 3"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -9086,111 +9011,111 @@
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="310"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5400040" cy="1028700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312FC629" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-      <w:pPr>
+    <w:p w14:paraId="312FC629" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10D1E492" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="10D1E492" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3A6810" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="5F3A6810" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc181352863"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc240623164"/>
       <w:r>
         <w:t>Barn</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5EB72266" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="5EB72266" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">För barn </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="14FA84F7" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+        <w:t xml:space="preserve">För barn 0-2 år finns färdiga protokoll på kameran. För barn över 2 år kan zoomfaktor ökas till 2. Hjärta, njurar och urinblåsa ska dock vara med i bilden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32AF952C" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14FA84F7" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00964202">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>UD &amp; F-15</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CBB23F" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="69CBB23F" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53E190C7" wp14:editId="0F7C02A7">
             <wp:extent cx="5400040" cy="1209675"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="2" name="Bildobjekt 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Bildobjekt 2"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -9200,73 +9125,81 @@
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="928" r="824"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5400040" cy="1209675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="468215C5" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="539D6EB2" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="468215C5" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0789FC37" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="539D6EB2" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00964202">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>F+0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AC7CA7" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="59AC7CA7" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="237E8AC6" wp14:editId="489E9A0E">
             <wp:extent cx="5400040" cy="1390650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Bildobjekt 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Bildobjekt 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -9276,285 +9209,287 @@
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="1547" r="2753"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5400040" cy="1390650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4936F247" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-      <w:pPr>
+    <w:p w14:paraId="4936F247" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BF95EF0" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
-      <w:pPr>
+    <w:p w14:paraId="5BF95EF0" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
+      <w:pPr>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08BC1287" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="00AC147F">
+    <w:p w14:paraId="08BC1287" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRPr="00964202" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04FC7831" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="00732165">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="04FC7831" w14:textId="77777777" w:rsidR="00AC147F" w:rsidRDefault="00AC147F" w:rsidP="009E0BE0">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:sectPr w:rsidR="00AC147F" w:rsidSect="00AC147F">
+    <w:sectPr w:rsidR="00AC147F" w:rsidSect="009E0BE0">
       <w:headerReference w:type="default" r:id="rId26"/>
       <w:footerReference w:type="even" r:id="rId27"/>
       <w:footerReference w:type="default" r:id="rId28"/>
       <w:headerReference w:type="first" r:id="rId29"/>
       <w:footerReference w:type="first" r:id="rId30"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1977" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1276" w:left="1418" w:header="284" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47DC0E6B" w14:textId="77777777" w:rsidR="00E27CA2" w:rsidRDefault="00E27CA2">
+    <w:p w14:paraId="3B657A47" w14:textId="77777777" w:rsidR="006C4E77" w:rsidRDefault="006C4E77">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13ED1D2B" w14:textId="77777777" w:rsidR="00E27CA2" w:rsidRDefault="00E27CA2">
+    <w:p w14:paraId="03DD6150" w14:textId="77777777" w:rsidR="006C4E77" w:rsidRDefault="006C4E77">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2214645B" w14:textId="77777777" w:rsidR="00E27CA2" w:rsidRDefault="00E27CA2">
+    <w:p w14:paraId="72CA99C8" w14:textId="77777777" w:rsidR="006C4E77" w:rsidRDefault="006C4E77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
-          <w:pStyle w:val="Sidfot"/>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -9565,54 +9500,54 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="423131491" name="Bildobjekt 423131491">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -9643,76 +9578,76 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1671615C" w14:textId="77777777" w:rsidR="00E27CA2" w:rsidRDefault="00E27CA2"/>
+    <w:p w14:paraId="77392768" w14:textId="77777777" w:rsidR="006C4E77" w:rsidRDefault="006C4E77"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13F28893" w14:textId="77777777" w:rsidR="00E27CA2" w:rsidRDefault="00E27CA2">
+    <w:p w14:paraId="1854E132" w14:textId="77777777" w:rsidR="006C4E77" w:rsidRDefault="006C4E77">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="51957CDF" w14:textId="77777777" w:rsidR="00E27CA2" w:rsidRDefault="00E27CA2">
+    <w:p w14:paraId="14D077C3" w14:textId="77777777" w:rsidR="006C4E77" w:rsidRDefault="006C4E77">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -9787,54 +9722,54 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -9997,51 +9932,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10159,50 +10094,199 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01595B1B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D9CC1F3A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03F87F5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="448AAE0C"/>
     <w:lvl w:ilvl="0" w:tplc="B62E76A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="64F6CE02">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D9CAC556">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10244,51 +10328,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="96C0B792">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FF2E214E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -10357,51 +10441,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06C30708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F384A080"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1F684586">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
@@ -10470,51 +10554,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10583,51 +10667,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09565464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6ED21156"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1437" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -10672,51 +10756,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5037" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5757" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6477" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A5873C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7564C76"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1F684586">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
@@ -10785,51 +10869,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E8C4232"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE861A5C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1505" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -10877,51 +10961,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5105" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5825" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6545" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11105288"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="007AB5AA"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10990,51 +11074,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="115C1AEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57780BDE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1F684586">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
@@ -11103,51 +11187,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="121A60B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D76AB54"/>
     <w:lvl w:ilvl="0" w:tplc="5C0A80FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AB52EE54">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8B50E67C">
@@ -11213,51 +11297,51 @@
     <w:lvl w:ilvl="7" w:tplc="1EA4D62C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CE122A02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -11326,51 +11410,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11439,51 +11523,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19E10DAB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3A2C26B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11553,51 +11786,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11666,51 +11899,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22597BBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F823E16"/>
     <w:lvl w:ilvl="0" w:tplc="306AD22C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9288EF18">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1C043F06">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11752,51 +11985,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5A526428">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D5221FB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="232A4CC9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EE32BA78"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11892,58 +12274,58 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -12006,51 +12388,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C2465DD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="21760A7E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12119,51 +12650,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41E11230"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D4789468"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12260,51 +12940,498 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42F43A94"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="057A7936"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46003C45"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ACCCA59E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47A14079"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="512444E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12373,58 +13500,207 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53F82770"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="50DA33F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5DE6A3A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -12487,51 +13763,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -12600,51 +13876,200 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65B06009"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="006A3398"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -12713,51 +14138,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76F15DEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="566CFB5A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12826,51 +14251,313 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7730305D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="410CCDAE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79EF0E52"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="37422C84"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AC82F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CCAC9758"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1437" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -12915,51 +14602,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5037" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5757" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6477" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13028,51 +14715,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E666CBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF986168"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -13141,51 +14828,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -13255,696 +14942,859 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1548878416">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1994210528">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="603340767">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="519200438">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1133865970">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1631740290">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="253052607">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1252273420">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1334338036">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="663122312">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1012804289">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1737051803">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1183982557">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="448399567">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="761679053">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="731465895">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1668095005">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1078359841">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2000189192">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="914973892">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="183860868">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1846238972">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="688336650">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1043672042">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2063939603">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2087265969">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="109518800">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="505873758">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="418672091">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="887454030">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1943999825">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="761679053">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="32" w16cid:durableId="809907114">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="731465895">
+  <w:num w:numId="33" w16cid:durableId="2060203803">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1042679397">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="235669050">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="107243221">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="463498752">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="67073739">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1668095005">
-[...11 lines deleted...]
-  <w:num w:numId="21" w16cid:durableId="183860868">
+  <w:num w:numId="39" w16cid:durableId="268659744">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1846238972">
+  <w:num w:numId="40" w16cid:durableId="445775993">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="688336650">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="41" w16cid:durableId="1757818585">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1043672042">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="42" w16cid:durableId="1398549780">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="2063939603">
-[...18 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="43" w16cid:durableId="193035683">
+    <w:abstractNumId w:val="37"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
+    <w:rsid w:val="00020973"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00034ED5"/>
     <w:rsid w:val="000373CE"/>
+    <w:rsid w:val="00044021"/>
     <w:rsid w:val="00044A5F"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="0005651D"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="000606F0"/>
+    <w:rsid w:val="00062CAF"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="0007468D"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C554D"/>
+    <w:rsid w:val="000D0737"/>
     <w:rsid w:val="000D7793"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00153C5A"/>
+    <w:rsid w:val="0015685E"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00171A9E"/>
     <w:rsid w:val="00176330"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00183EF0"/>
     <w:rsid w:val="001841DD"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001B7AB8"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001D0B38"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="00223885"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00237294"/>
+    <w:rsid w:val="00241E3F"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="0028500F"/>
+    <w:rsid w:val="00287ECC"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A09D7"/>
+    <w:rsid w:val="002A1D0D"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F0DDB"/>
     <w:rsid w:val="002F2CFF"/>
+    <w:rsid w:val="002F3A35"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
+    <w:rsid w:val="003214A3"/>
+    <w:rsid w:val="00322460"/>
     <w:rsid w:val="00324171"/>
+    <w:rsid w:val="00324C35"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="0033613A"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
+    <w:rsid w:val="0034542E"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
+    <w:rsid w:val="00362E07"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
+    <w:rsid w:val="00364B3B"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B7A88"/>
     <w:rsid w:val="003C33F6"/>
     <w:rsid w:val="003C3F0D"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E7EB9"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F316A"/>
+    <w:rsid w:val="003F4774"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
+    <w:rsid w:val="004233FA"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="0046332F"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="00483FE4"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C1916"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
+    <w:rsid w:val="004F67BA"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="00505502"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="00533B61"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="0055548C"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
+    <w:rsid w:val="00577D1B"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00584ED0"/>
+    <w:rsid w:val="005916E5"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D2B0E"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E13D4"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005E7DDC"/>
+    <w:rsid w:val="006000D0"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617079"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="00624216"/>
+    <w:rsid w:val="00624D1D"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00631C99"/>
+    <w:rsid w:val="00651866"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
+    <w:rsid w:val="00663FB4"/>
     <w:rsid w:val="0066497D"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00670062"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00691F00"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B5A95"/>
     <w:rsid w:val="006B5DE7"/>
+    <w:rsid w:val="006C4E77"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006D7F88"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E4D39"/>
+    <w:rsid w:val="006E5FCD"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F3CA1"/>
+    <w:rsid w:val="006F5952"/>
+    <w:rsid w:val="00705A75"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="0072475D"/>
     <w:rsid w:val="00724CDB"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00732165"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="0074651E"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00755833"/>
     <w:rsid w:val="00756FCD"/>
     <w:rsid w:val="00760038"/>
+    <w:rsid w:val="00762D00"/>
+    <w:rsid w:val="00762E06"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007D042C"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4E23"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E0B85"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="008114C2"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="00824953"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00833201"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="00840152"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="008449C4"/>
     <w:rsid w:val="00844ECD"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="00853F8C"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="008734A7"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
+    <w:rsid w:val="00893CF5"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
+    <w:rsid w:val="008A6030"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B4207"/>
+    <w:rsid w:val="008B4B9F"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C62F7"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D3051"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
+    <w:rsid w:val="008E4930"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911129"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931024"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
+    <w:rsid w:val="00941D4B"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00955061"/>
+    <w:rsid w:val="00966911"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C3DAC"/>
+    <w:rsid w:val="009C3F75"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
+    <w:rsid w:val="009E0BE0"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E389D"/>
     <w:rsid w:val="009E531B"/>
+    <w:rsid w:val="009E6B07"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F05B8"/>
+    <w:rsid w:val="009F2437"/>
     <w:rsid w:val="009F304E"/>
+    <w:rsid w:val="009F392D"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
+    <w:rsid w:val="009F529A"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A22CED"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A47AFD"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A74BB8"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00A96F58"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA4D35"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB3610"/>
     <w:rsid w:val="00AC147F"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AC5CB1"/>
+    <w:rsid w:val="00AD6972"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B10F8D"/>
     <w:rsid w:val="00B11940"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B276DA"/>
+    <w:rsid w:val="00B32041"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B369EF"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B550DE"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B742E3"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B80756"/>
     <w:rsid w:val="00B811E7"/>
     <w:rsid w:val="00B84336"/>
+    <w:rsid w:val="00B85023"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BA1B97"/>
+    <w:rsid w:val="00BB03F9"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC014F"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD1AE0"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF0BD7"/>
+    <w:rsid w:val="00BF54C6"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C1082A"/>
+    <w:rsid w:val="00C121AA"/>
     <w:rsid w:val="00C2430D"/>
     <w:rsid w:val="00C3016B"/>
+    <w:rsid w:val="00C35D4B"/>
+    <w:rsid w:val="00C37F7C"/>
     <w:rsid w:val="00C4115D"/>
+    <w:rsid w:val="00C43B89"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C6410A"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C70F3A"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C90EAE"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB4AE6"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CC6ADE"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4716"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF4659"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D36422"/>
+    <w:rsid w:val="00D369AB"/>
     <w:rsid w:val="00D36BB8"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D6063E"/>
     <w:rsid w:val="00D6731B"/>
     <w:rsid w:val="00D85218"/>
+    <w:rsid w:val="00D85264"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DB7217"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
+    <w:rsid w:val="00DE5B0B"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E26852"/>
     <w:rsid w:val="00E27CA2"/>
+    <w:rsid w:val="00E33F26"/>
+    <w:rsid w:val="00E42DDB"/>
     <w:rsid w:val="00E44811"/>
+    <w:rsid w:val="00E46305"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E64938"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E7747D"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E91B98"/>
+    <w:rsid w:val="00E93ACD"/>
+    <w:rsid w:val="00E93C1D"/>
     <w:rsid w:val="00E9425A"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
+    <w:rsid w:val="00ED036B"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00F02FC2"/>
+    <w:rsid w:val="00F169F3"/>
+    <w:rsid w:val="00F20688"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F63372"/>
     <w:rsid w:val="00F76061"/>
+    <w:rsid w:val="00F77027"/>
+    <w:rsid w:val="00F83043"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F96DA2"/>
+    <w:rsid w:val="00FA706E"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC6E74"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
+    <w:rsid w:val="00FD7944"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF0E5F"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="0EA1B1EE"/>
+    <w:rsid w:val="313FFAA3"/>
+    <w:rsid w:val="343496D9"/>
+    <w:rsid w:val="3B47BF7A"/>
+    <w:rsid w:val="3C1F4093"/>
+    <w:rsid w:val="4860F5F6"/>
     <w:rsid w:val="61F15465"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="7477D346"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{EFA8D6EC-D3D7-4DDE-969B-12EB208A32EB}"/>
+  <w15:docId w15:val="{5299750C-783D-4255-B662-6A033FAE6281}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14292,194 +16142,194 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -14557,604 +16407,604 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="16"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -15185,81 +17035,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -15298,53 +17148,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -15418,53 +17268,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -15538,53 +17388,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -15634,53 +17484,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -15730,53 +17580,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -15812,53 +17662,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -15907,51 +17757,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -15995,51 +17845,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -16126,67 +17976,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="17"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -16230,129 +18080,129 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Rutntstabell6frgstarkdekorfrg1">
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent1">
     <w:name w:val="Grid Table 6 Colorful Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="51"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="28B2FF" w:themeColor="accent1" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="28B2FF" w:themeColor="accent1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="28B2FF" w:themeColor="accent1" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="28B2FF" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="28B2FF" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="28B2FF" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="28B2FF" w:themeColor="accent1" w:themeTint="99"/>
@@ -16374,170 +18224,201 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B7E5FF" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Brdtext">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BrdtextChar"/>
+    <w:link w:val="BodyTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00732165"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="220" w:lineRule="atLeast"/>
       <w:ind w:left="0" w:right="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="1"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Brdtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:semiHidden/>
     <w:rsid w:val="00732165"/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Litteraturfrteckning">
+  <w:style w:type="paragraph" w:styleId="Bibliography">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00732165"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PM">
     <w:name w:val="PM"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00732165"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="29063"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="3686" w:right="0" w:hanging="3686"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00732165"/>
+    <w:rsid w:val="00C1082A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="KommentarerChar"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00732165"/>
+    <w:rsid w:val="00C1082A"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
-[...2 lines deleted...]
-    <w:link w:val="Kommentarer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00732165"/>
+    <w:rsid w:val="00C1082A"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC014F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00362E07"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00362E07"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00362E07"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00241E3F"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -16902,855 +18783,873 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>17223</Characters>
+  <Pages>1</Pages>
+  <Words>2864</Words>
+  <Characters>16326</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>143</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>136</Lines>
   <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19195</CharactersWithSpaces>
+  <CharactersWithSpaces>19152</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
-    <vt:vector size="264" baseType="variant">
+    <vt:vector size="270" baseType="variant">
       <vt:variant>
         <vt:i4>2949163</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>246</vt:i4>
+        <vt:i4>243</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10193-390712850-25/surrogate/Dosering av radiofarmaka f%c3%b6r barn och ungdomar.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5177416</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>243</vt:i4>
+        <vt:i4>240</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-1069765838-10/surrogate/Njurscintigrafi%2c dynamisk.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:i4>4587610</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>237</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu9870-703083416-91/surrogate/Njurskintigrafi dynamisk MAG3%2c via barnmottagningen.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>6357094</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>240</vt:i4>
+        <vt:i4>234</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu9870-703083416-30/surrogate/Njurscintigrafi%2c dynamisk.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4325461</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>237</vt:i4>
+        <vt:i4>231</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-1069765838-66/surrogate/Melatonin vid nuklearmedicinska unders%c3%b6kningar %e2%80%93 Premedicinering f%c3%b6r barn.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7667752</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>234</vt:i4>
+        <vt:i4>228</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-1069765838-76/surrogate/Sedering med Midazolam %e2%80%93 Barn.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14229602</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>231</vt:i4>
+        <vt:i4>3407916</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>225</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>C:\Users\loupe7\Desktop\Metoder\Njurskintigrafi, dynamisk – Metodbeskrivning (1).docx</vt:lpwstr>
-[...8 lines deleted...]
-        <vt:i4>228</vt:i4>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-1069765838-30/surrogate/Beredning av MAG3.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5570634</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>222</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-1069765838-30/surrogate/Beredning av MAG3.pdf</vt:lpwstr>
+        <vt:lpwstr>https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/styrdokument/rutiner-och-riktlinjer-administrativ-verksamhet/administrativa-styrdokument-per-amne/stralsakerhet/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:i4>1310724</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>219</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8758-438627519-1619/surrogate/Information om str%c3%a5ldoser vid Nuklearmedicinska unders%c3%b6kningar.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>2949163</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>222</vt:i4>
+        <vt:i4>216</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10193-390712850-25/surrogate/Dosering av radiofarmaka f%c3%b6r barn och ungdomar.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1769525</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>212</vt:i4>
+        <vt:i4>1048625</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>206</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801254</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>206</vt:i4>
+        <vt:lpwstr>_Toc240623164</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048625</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>200</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801253</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>200</vt:i4>
+        <vt:lpwstr>_Toc240623163</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048625</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>194</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801252</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>194</vt:i4>
+        <vt:lpwstr>_Toc240623162</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048625</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>188</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801251</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>188</vt:i4>
+        <vt:lpwstr>_Toc240623161</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048625</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>182</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801250</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>182</vt:i4>
+        <vt:lpwstr>_Toc240623160</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245233</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>176</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801249</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>176</vt:i4>
+        <vt:lpwstr>_Toc240623159</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245233</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>170</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801248</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>170</vt:i4>
+        <vt:lpwstr>_Toc240623158</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245233</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>164</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801247</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>164</vt:i4>
+        <vt:lpwstr>_Toc240623157</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245233</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>158</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801246</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>158</vt:i4>
+        <vt:lpwstr>_Toc240623156</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245233</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>152</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801245</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>152</vt:i4>
+        <vt:lpwstr>_Toc240623155</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245233</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>146</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801244</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>146</vt:i4>
+        <vt:lpwstr>_Toc240623154</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245233</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>140</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801243</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>140</vt:i4>
+        <vt:lpwstr>_Toc240623153</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245233</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>134</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801242</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>134</vt:i4>
+        <vt:lpwstr>_Toc240623152</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245233</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>128</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801241</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>128</vt:i4>
+        <vt:lpwstr>_Toc240623151</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245233</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>122</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801240</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>122</vt:i4>
+        <vt:lpwstr>_Toc240623150</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179697</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>116</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801239</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>116</vt:i4>
+        <vt:lpwstr>_Toc240623149</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179697</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>110</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801238</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>110</vt:i4>
+        <vt:lpwstr>_Toc240623148</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179697</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>104</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801237</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>104</vt:i4>
+        <vt:lpwstr>_Toc240623147</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179697</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801236</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>98</vt:i4>
+        <vt:lpwstr>_Toc240623146</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179697</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>92</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801235</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>92</vt:i4>
+        <vt:lpwstr>_Toc240623145</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179697</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801234</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>86</vt:i4>
+        <vt:lpwstr>_Toc240623144</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179697</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801233</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>80</vt:i4>
+        <vt:lpwstr>_Toc240623143</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179697</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801232</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>74</vt:i4>
+        <vt:lpwstr>_Toc240623142</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179697</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801231</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>68</vt:i4>
+        <vt:lpwstr>_Toc240623141</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179697</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801230</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>62</vt:i4>
+        <vt:lpwstr>_Toc240623140</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376305</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801229</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>56</vt:i4>
+        <vt:lpwstr>_Toc240623139</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376305</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801228</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>50</vt:i4>
+        <vt:lpwstr>_Toc240623138</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376305</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801227</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>44</vt:i4>
+        <vt:lpwstr>_Toc240623137</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376305</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801226</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>38</vt:i4>
+        <vt:lpwstr>_Toc240623136</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376305</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801225</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>32</vt:i4>
+        <vt:lpwstr>_Toc240623135</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376305</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801224</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>26</vt:i4>
+        <vt:lpwstr>_Toc240623134</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376305</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801223</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>20</vt:i4>
+        <vt:lpwstr>_Toc240623133</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376305</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801222</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>14</vt:i4>
+        <vt:lpwstr>_Toc240623132</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376305</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801221</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>8</vt:i4>
+        <vt:lpwstr>_Toc240623131</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376305</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc106801220</vt:lpwstr>
-[...17 lines deleted...]
-        <vt:lpwstr>_Toc106801219</vt:lpwstr>
+        <vt:lpwstr>_Toc240623130</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Njurscintigrafi, dynamisk – Metodbeskrivning</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>53</revision>
-  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
+  <revision>111</revision>
+  <lastPrinted>2016-04-01T04:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>