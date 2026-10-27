--- v1 (2026-02-25)
+++ v2 (2026-10-27)
@@ -57,65 +57,51 @@
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc501440348"/>
     </w:p>
     <w:p w14:paraId="664B284E" w14:textId="7486D345" w:rsidR="00946817" w:rsidRPr="001A33CA" w:rsidRDefault="00DD04A0" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A33CA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lokalvård i </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> lokaler i </w:t>
+        <w:t xml:space="preserve">Lokalvård i renklassade lokaler i </w:t>
       </w:r>
       <w:r w:rsidR="00154AB8" w:rsidRPr="001A33CA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>fastighet, stöd och service</w:t>
       </w:r>
       <w:r w:rsidRPr="001A33CA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> regi, NÄL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="527361D8" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="001A33CA" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A33CA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -152,389 +138,157 @@
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fastighet, stöd och service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D68431" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="001A33CA" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A33CA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E99F216" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
+    <w:p w14:paraId="6E99F216" w14:textId="7BAF44A8" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="002D2150" w:rsidP="002D2150">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00815A39">
-[...20 lines deleted...]
-        <w:t>standard.</w:t>
+      <w:r w:rsidRPr="002D2150">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Syftet med denna instruktion är att säkerställa att städning av lokaler där radiofarmaka hanteras utförs på ett enhetligt och kvalitetssäkrat sätt enligt gällande regelverk. Beredningsrum och tillhörande slussar ska städas enligt GMP och kraven i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC2A24">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>LVFS 2014:4 om beredning av radioaktiva läkemedel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2150">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, medan dispenseringsrum ska städas enligt gällande krav i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2150">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Svensk läkemedelsstandard (SLS).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2150">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A720BCF" w14:textId="4FB673BA" w:rsidR="00DD04A0" w:rsidRPr="001A33CA" w:rsidRDefault="00DD04A0" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A33CA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Förändringar sedan föregående version </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79FA1E3D" w14:textId="77777777" w:rsidR="00603156" w:rsidRPr="00815A39" w:rsidRDefault="00603156" w:rsidP="00815A39">
+    <w:p w14:paraId="454796DF" w14:textId="77777777" w:rsidR="0093738D" w:rsidRDefault="0093738D" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="0B67026C" w14:textId="77777777" w:rsidR="00603156" w:rsidRPr="00815A39" w:rsidRDefault="00603156" w:rsidP="00815A39">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Syftet är omskrivet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FADE058" w14:textId="00D69261" w:rsidR="00603156" w:rsidRPr="0093738D" w:rsidRDefault="0093738D" w:rsidP="0093738D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00815A39">
-[...238 lines deleted...]
-        <w:t>Förtydligande om glasparti </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Förtydligande virkon hållbarhet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66C59A03" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="001A33CA" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A33CA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Arbetsbeskrivning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B24C0B" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="001A33CA" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
@@ -568,67 +322,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Lokalvårdare ska ha särskild utbildning enligt </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00815A39">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">Utbildningsplan </w:t>
         </w:r>
         <w:r w:rsidR="000209BF" w:rsidRPr="00815A39">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>och delgivning av rutiner inom nuklearmedicin för lokalvårdare</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> för att få städa i </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> lokaler.</w:t>
+        <w:t xml:space="preserve"> för att få städa i renklassade lokaler.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22F20E9C" w14:textId="36700419" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Särskild klädsel används vid städning i rena utrymmen. Se </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00815A39">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Slussning av all personal till beredningsrum</w:t>
@@ -651,85 +389,85 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Säkerhetsbänkarnas insida städas av beredande personal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A31E898" w14:textId="6332EDFA" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Lokalvård genomförs varje arbetsdag.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B4DE6A" w14:textId="58CC2346" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lokalvård får inte ske i lokal där beredning pågår.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70C5887C" w14:textId="4BB022DC" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lokalvård utförs i turordning uppifrån och ner och inifrån och utåt. Det vill säga tak mot golv i varje rum med början i beredningsrummet </w:t>
       </w:r>
       <w:r w:rsidR="00885DE1">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(rum 266) sedan sluss 2 (rum 266A) och därefter sluss 1 (rum 267).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D2042C" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -813,65 +551,51 @@
         </w:rPr>
         <w:t>Stege</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EAEACB5" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="-285" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Alkoholbaserat desinfektionsmedel med rengörande effekt (≥ 70 </w:t>
-[...13 lines deleted...]
-        <w:t>%)</w:t>
+        <w:t>Alkoholbaserat desinfektionsmedel med rengörande effekt (≥ 70 vol%)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E246AE0" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Engångstorkduk</w:t>
       </w:r>
@@ -916,197 +640,133 @@
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Allrengöringsmedel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D693EB" w14:textId="3D869BA5" w:rsidR="00946817" w:rsidRPr="00946817" w:rsidRDefault="002D6D18" w:rsidP="00815A39">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:contextualSpacing/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> – benämns som desinfektionsmedel</w:t>
+      <w:r w:rsidRPr="00815A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Virkon – benämns som desinfektionsmedel</w:t>
       </w:r>
       <w:r w:rsidR="00502BC4">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="25F18519" w14:textId="5D10D3D8" w:rsidR="00A857B6" w:rsidRPr="00815A39" w:rsidRDefault="00A857B6" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:right="425" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Förtydligande – desinfektionsmedel används för att minska risken för spridning av skadliga mikroorganismer samt bakterier, virus och svamp.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02F56362" w14:textId="0760C1A5" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Torrdamning och torrmoppning får inte förekomma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AF2653F" w14:textId="2ABCF44E" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:right="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Alkoholbaserat desinfektionsmedel med rengörande effekt (≥ 70 </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Alkoholbaserat desinfektionsmedel med rengörande effekt (≥ 70 vol%) nedan benämnt ytdesinfektion. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6022CFAB" w14:textId="2DF518B6" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:right="281" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Skriv öppningsdatum på allrengöringsmedel, tvål och </w:t>
-[...13 lines deleted...]
-        <w:t>. För hållbarhet se nedan. Kom ihåg att stänga snäpplocket på flaskan när du är klar.</w:t>
+        <w:t>Skriv öppningsdatum på allrengöringsmedel, tvål och ytdesinfektion. För hållbarhet se nedan. Kom ihåg att stänga snäpplocket på flaskan när du är klar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3285C34A" w14:textId="2EC1C975" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:right="142" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tork- och </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> doppas enbart en gång i hinken. Vid behov ta en ny.</w:t>
+        <w:t>Tork- och moppduk doppas enbart en gång i hinken. Vid behov ta en ny.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50A1C480" w14:textId="5B5A6CB3" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Efter städning av beredningsrum ska minst 30 minuter förflyta innan beredning får ske.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68FC3B70" w14:textId="3708F365" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
@@ -1236,65 +896,51 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F7409A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Beredningsrum inklusive slussar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="267A6508" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00F7409A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nedanstående avtorkas med </w:t>
-[...13 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Nedanstående avtorkas med ytdesinfektion:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4082A9AA" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1618,189 +1264,130 @@
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Hinken ställs upp och ner på plastat underlägg i skåpet efter att allrengörings-lösningen har hällts ut.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C2CE167" w14:textId="03995AB4" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rumsbundna skor torkas med </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Rumsbundna skor torkas med ytdesinfektion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70D01970" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="00946817" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Efter avtorkning av golv läggs steril rock i </w:t>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Efter avtorkning av golv läggs steril rock i tvättsäcken i sköljen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00946817">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A6CC28A" w14:textId="6EA900DB" w:rsidR="00946817" w:rsidRPr="00F7409A" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7409A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dispenseringsrummet:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="397014DB" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="00946817" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nedanstående avtorkas med </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Nedanstående avtorkas med ytdesinfektion</w:t>
+      </w:r>
       <w:r w:rsidRPr="00946817">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BDCDE9E" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Horisontell </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Horisontell bänkyta</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="03550AB3" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rullbordets horisontella ytor</w:t>
       </w:r>
@@ -1975,65 +1562,51 @@
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Alla horisontella arbetsytor/bänk/hyllor torkas med </w:t>
       </w:r>
       <w:r w:rsidR="00E766D0" w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>desinfektionsmedel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58189BDE" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="001A33CA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nedanstående avtorkas med </w:t>
-[...13 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Nedanstående avtorkas med ytdesinfektion:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43208457" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2535,65 +2108,51 @@
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Rengör rumsbundna skor med </w:t>
       </w:r>
       <w:r w:rsidR="007C4516" w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>desinfektionsmedel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F8F680A" w14:textId="109B6FF4" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Städskåpet avtorkas invändigt med </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Städskåpet avtorkas invändigt med ytdesinfektion. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B973B8D" w14:textId="362299F7" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Lägg in nytt plastat underlägg att ställa hinken på.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13D443A0" w14:textId="235D18CE" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
@@ -2681,79 +2240,51 @@
         </w:rPr>
         <w:t>Kontrollera att allt materiel finns hemma. Lägg lapp med beställning till personalen i förrådet (beställning sker onsdag förmiddag).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67795492" w14:textId="76329130" w:rsidR="00946817" w:rsidRPr="00946817" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Efter avtorkning av golv läggs steril rock i</w:t>
       </w:r>
       <w:r w:rsidR="00636732" w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> avsedd</w:t>
       </w:r>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> tvättsäcken i sköljen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00946817">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="72881A7A" w14:textId="77777777" w:rsidR="00225A01" w:rsidRDefault="00225A01" w:rsidP="00815A39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="34AE4B2B" w14:textId="78BC8004" w:rsidR="00946817" w:rsidRPr="00FF2EFC" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:tabs>
@@ -2768,101 +2299,78 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2EFC">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Dispenseringsrummet:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D867A34" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nedanstående avtorkas med </w:t>
-[...13 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Nedanstående avtorkas med ytdesinfektion:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B0ADE9A" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Horisontell </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Horisontell bänkyta</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7B0A9F3F" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rullbordet inklusive hjul</w:t>
@@ -3643,65 +3151,51 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="426"/>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F00FC33" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nedanstående avtorkas med </w:t>
-[...13 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Nedanstående avtorkas med ytdesinfekton:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D80651" w14:textId="4E82B3D4" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3944,83 +3438,51 @@
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Efter avtorkning av golv läggs steril rock i</w:t>
       </w:r>
       <w:r w:rsidR="00AD145E" w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> röd</w:t>
       </w:r>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...31 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> tvättsäck i sköljen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B26476" w14:textId="0F8FFDA0" w:rsidR="00946817" w:rsidRPr="005B78DB" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B78DB">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dispenseringsrummet:</w:t>
       </w:r>
     </w:p>
@@ -4098,61 +3560,52 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7A1DC4E2" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="0041716C" w:rsidRDefault="00946817" w:rsidP="0041716C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041716C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Horisontell </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Horisontell bänkyta</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="63170B42" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="0041716C" w:rsidRDefault="00946817" w:rsidP="0041716C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041716C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rullbordet inklusive hjul</w:t>
@@ -4291,60 +3744,52 @@
     <w:p w14:paraId="2384DDE6" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="00946817" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B417561" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nedanstående avtorkas med </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Nedanstående avtorkas med ytdesinfektion</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5940E640" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="0" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tangentbord</w:t>
@@ -4434,77 +3879,52 @@
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vid behov byts rumsbundna skor, hink och moppstativ. Meddela personalen på sektionen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BF91A5A" w14:textId="6C049A7F" w:rsidR="00DF4F40" w:rsidRPr="00815A39" w:rsidRDefault="00DF4F40" w:rsidP="00815A39">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Avsedd flaska för </w:t>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Avsedd flaska för virkon byts ut när ny burk med virkon</w:t>
+      </w:r>
       <w:r w:rsidR="00FF2EFC">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tab</w:t>
       </w:r>
       <w:r w:rsidR="006C4FCF" w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>letter öppnas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="716BA5F7" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="001A33CA" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
@@ -4561,69 +3981,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>Dokumentation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F3188F2" w14:textId="1D643799" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Genomförd städning dokumenteras på blankett med bläckpenna:</w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00815A39">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Lokalvård i </w:t>
-[...17 lines deleted...]
-          <w:t xml:space="preserve"> lokaler i </w:t>
+          <w:t xml:space="preserve"> Lokalvård i renklassade lokaler i </w:t>
         </w:r>
         <w:r w:rsidR="00656A65" w:rsidRPr="00815A39">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>lokalvårdares</w:t>
         </w:r>
         <w:r w:rsidRPr="00815A39">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> regi, NÄL</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00815A39">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ange tidpunkten när städningen är avslutad. Om du skrivit fel stryk ett streck över felaktig text.</w:t>
       </w:r>
     </w:p>
@@ -4684,65 +4086,56 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3789"/>
         <w:gridCol w:w="1881"/>
       </w:tblGrid>
       <w:tr w:rsidR="00946817" w:rsidRPr="00946817" w14:paraId="251ABA87" w14:textId="77777777" w:rsidTr="00815A39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3789" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DC8230A" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00815A39">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ytdesinfektion</w:t>
-[...7 lines deleted...]
-              <w:t>, lokalvård i renrum</w:t>
+              <w:t>Ytdesinfektion, lokalvård i renrum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1881" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31F52860" w14:textId="77777777" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="00946817" w:rsidP="00815A39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00815A39">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 månader</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4915,74 +4308,82 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3789"/>
         <w:gridCol w:w="1881"/>
       </w:tblGrid>
       <w:tr w:rsidR="00946817" w:rsidRPr="00946817" w14:paraId="427A3C6D" w14:textId="77777777" w:rsidTr="00815A39">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3789" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75907507" w14:textId="0472C58F" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="006C4FCF" w:rsidP="00815A39">
+          <w:p w14:paraId="119741A7" w14:textId="77777777" w:rsidR="00946817" w:rsidRDefault="006C4FCF" w:rsidP="00815A39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00815A39">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Virkon</w:t>
+              <w:t>Virkon-desinfektionsmedel</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00815A39">
+          </w:p>
+          <w:p w14:paraId="75907507" w14:textId="1EB9F0A8" w:rsidR="009865D7" w:rsidRPr="00815A39" w:rsidRDefault="009865D7" w:rsidP="00815A39">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-desinfektionsmedel</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tablett upplöst i avsedd flaska</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1881" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41E67DF0" w14:textId="351F031B" w:rsidR="00946817" w:rsidRPr="00815A39" w:rsidRDefault="006C4FCF" w:rsidP="00815A39">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00815A39">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 vecka</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4999,65 +4400,65 @@
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00815A39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="001A33CA">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1135" w:right="1412" w:bottom="1276" w:left="1418" w:header="284" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53C2DE2B" w14:textId="77777777" w:rsidR="00460D06" w:rsidRDefault="00460D06">
+    <w:p w14:paraId="13E50297" w14:textId="77777777" w:rsidR="00B74951" w:rsidRDefault="00B74951">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="154269D9" w14:textId="77777777" w:rsidR="00460D06" w:rsidRDefault="00460D06">
+    <w:p w14:paraId="67504649" w14:textId="77777777" w:rsidR="00B74951" w:rsidRDefault="00B74951">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="42795A9C" w14:textId="77777777" w:rsidR="00460D06" w:rsidRDefault="00460D06">
+    <w:p w14:paraId="1B553AB6" w14:textId="77777777" w:rsidR="00B74951" w:rsidRDefault="00B74951">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5112,51 +4513,50 @@
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
@@ -5321,61 +4721,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="421439F7" w14:textId="77777777" w:rsidR="00460D06" w:rsidRDefault="00460D06"/>
+    <w:p w14:paraId="617A3E44" w14:textId="77777777" w:rsidR="00B74951" w:rsidRDefault="00B74951"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A03BCB6" w14:textId="77777777" w:rsidR="00460D06" w:rsidRDefault="00460D06">
+    <w:p w14:paraId="6CF005CC" w14:textId="77777777" w:rsidR="00B74951" w:rsidRDefault="00B74951">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="00082875" w14:textId="77777777" w:rsidR="00460D06" w:rsidRDefault="00460D06">
+    <w:p w14:paraId="67A9D239" w14:textId="77777777" w:rsidR="00B74951" w:rsidRDefault="00B74951">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -5423,60 +4823,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="4B5D100C">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -5546,60 +4946,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <w:pict w14:anchorId="7B277FB6">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -11612,53 +11012,52 @@
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="880438011">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="382755939">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="926881909">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1822388624">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="145823312">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1749812692">
     <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -11741,81 +11140,83 @@
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D2B0F"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00225A01"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
+    <w:rsid w:val="002D2150"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002D6D18"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00335FA0"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003C14D0"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F6CFC"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="0041716C"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00442686"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00456240"/>
     <w:rsid w:val="00460D06"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
@@ -11887,50 +11288,51 @@
     <w:rsid w:val="00636732"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656A65"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C4FCF"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C6F93"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006D7ACC"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="00704DC2"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00730D6D"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762E24"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0077675E"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007C0433"/>
     <w:rsid w:val="007C4516"/>
     <w:rsid w:val="007C5138"/>
     <w:rsid w:val="007D4241"/>
@@ -11953,57 +11355,59 @@
     <w:rsid w:val="00885DE1"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D0D31"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="009236E1"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
+    <w:rsid w:val="0093738D"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="00946817"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="009865D7"/>
     <w:rsid w:val="00997948"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
@@ -12015,73 +11419,75 @@
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD145E"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE179F"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B74951"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C6410A"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C95C72"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D57FFB"/>
     <w:rsid w:val="00D67702"/>
@@ -12118,73 +11524,75 @@
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F304DD"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F7409A"/>
     <w:rsid w:val="00F83795"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC2A24"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF2EFC"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="1A13DF15"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -15143,129 +14551,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1559</Words>
-  <Characters>8264</Characters>
+  <Words>1530</Words>
+  <Characters>8110</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
+  <Lines>67</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9804</CharactersWithSpaces>
+  <CharactersWithSpaces>9621</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...56 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Lokalvård i renklassade lokaler i i fastighet, stöd och service regi - NÄL</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>59</revision>
+  <revision>64</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>