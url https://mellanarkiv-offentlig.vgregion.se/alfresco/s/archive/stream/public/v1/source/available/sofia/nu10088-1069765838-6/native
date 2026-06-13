--- v1 (2026-02-25)
+++ v2 (2026-06-13)
@@ -28,72 +28,72 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="49204C1A" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="002E08D9" w:rsidSect="002E08D9">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="7FE0C306" w14:textId="344B309D" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="006D7073" w:rsidP="002065F0">
+    <w:p w14:paraId="7FE0C306" w14:textId="344B309D" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="006D7073" w:rsidP="003D6798">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:t>Beställning av varor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8703BB" w14:textId="77777777" w:rsidR="006D7073" w:rsidRPr="002E08D9" w:rsidRDefault="006D7073" w:rsidP="00F1343F">
+    <w:p w14:paraId="3E8703BB" w14:textId="77777777" w:rsidR="006D7073" w:rsidRPr="002E08D9" w:rsidRDefault="006D7073" w:rsidP="003D6798">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25911EAB" w14:textId="67925C69" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="006D7073" w:rsidP="00793DE6">
-[...1 lines deleted...]
-        <w:ind w:right="282"/>
+    <w:p w14:paraId="25911EAB" w14:textId="67925C69" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="006D7073" w:rsidP="00311AEF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="282"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:t>Att fastställa ansvar och arbetsordning</w:t>
       </w:r>
       <w:r w:rsidRPr="002E08D9">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E08D9">
         <w:t xml:space="preserve">för beställning av </w:t>
       </w:r>
       <w:r w:rsidRPr="002E08D9">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99m</w:t>
       </w:r>
       <w:r w:rsidRPr="002E08D9">
         <w:t xml:space="preserve">Tc-generator, kit, radiofarmaka, övriga läkemedel, köksvaror, förbrukningsvaror, strålkällor och strålskyddsutrustning. </w:t>
       </w:r>
@@ -225,51 +225,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6315D028" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:513.25pt;margin-top:6.2pt;width:98pt;height:17.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTky5C3gEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YMt8uMOEXXIsOA&#10;bh3Q7QNkWbaF2aJGKbGzrx8lJ2m23opdBFGkH997pNc309CzvUKnwZR8uUg5U0ZCrU1b8h/ft+9W&#10;nDkvTC16MKrkB+X4zebtm/VoC5VBB32tkBGIccVoS955b4skcbJTg3ALsMpQsgEchKcQ26RGMRL6&#10;0CdZml4nI2BtEaRyjl7v5yTfRPymUdI/No1TnvUlJ24+nhjPKpzJZi2KFoXttDzSEK9gMQhtqOkZ&#10;6l54wXaoX0ANWiI4aPxCwpBA02ipogZSs0z/UfPUCauiFjLH2bNN7v/Byq/7J/sNmZ8+wkQDjCKc&#10;fQD50zEDd50wrbpFhLFToqbGy2BZMlpXHD8NVrvCBZBq/AI1DVnsPESgqcEhuEI6GaHTAA5n09Xk&#10;mQwtszy/TiklKZdl2Wp1FVuI4vS1Rec/KRhYuJQcaagRXewfnA9sRHEqCc0MbHXfx8H25q8HKgwv&#10;kX0gPFP3UzVRdVBRQX0gHQjzntBe06UD/M3ZSDtScvdrJ1Bx1n825MWHZZ6HpYpBfvU+owAvM9Vl&#10;RhhJUCX3nM3XOz8v4s6ibjvqdHL/lvzb6ijtmdWRN+1BVHzc2bBol3Gsev6zNn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC+u9/z3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4&#10;URurDxTiVBVqyxEoEWc3XpKI+CHbTcO/Z3uit53d0ew35XqyAxsxpt47BY8zAQxd403vWgX15+7h&#10;CVjK2hk9eIcKfjHBurq9KXVh/Nl94HjILaMQlwqtoMs5FJynpkOr08wHdHT79tHqTDK23ER9pnA7&#10;cCnEklvdO/rQ6YAvHTY/h5NVEHLYr17j2/tmuxtF/bWvZd9ulbq/mzbPwDJO+d8MF3xCh4qYjv7k&#10;TGIDaSGXC/LSJOfALg4pJW2OCuarBfCq5Ncdqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA05MuQt4BAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAvrvf894AAAALAQAADwAAAAAAAAAAAAAAAAA4BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="56DF6D77" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="003D37FD" w:rsidRDefault="002E08D9" w:rsidP="002E08D9">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Dok.ID: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
@@ -300,572 +300,604 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>38890</w:t>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569BEAA0" w14:textId="1F1F5D39" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="006D7073" w:rsidP="00F1343F">
+    <w:p w14:paraId="569BEAA0" w14:textId="1F1F5D39" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="006D7073" w:rsidP="0095610D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar sedan föregående</w:t>
       </w:r>
       <w:r w:rsidR="002E08D9" w:rsidRPr="002E08D9">
         <w:t xml:space="preserve"> version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405C84E7" w14:textId="77777777" w:rsidR="00097347" w:rsidRPr="00F501E8" w:rsidRDefault="00097347" w:rsidP="00097347">
+    <w:p w14:paraId="38636191" w14:textId="47587514" w:rsidR="00097347" w:rsidRPr="00F501E8" w:rsidRDefault="00E5789C" w:rsidP="0095610D">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
       <w:r>
-        <w:t>Uppdaterad länk under Dokumentation.</w:t>
+        <w:t>Lagt till att sakkunnig farmaceut kontaktas</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7A47">
+        <w:t xml:space="preserve"> vid indragning av kit/läkemedel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38636191" w14:textId="25DA1930" w:rsidR="00097347" w:rsidRPr="00F501E8" w:rsidRDefault="00097347" w:rsidP="00097347">
-[...4 lines deleted...]
-    <w:p w14:paraId="6F976E66" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00F1343F">
+    <w:p w14:paraId="6F976E66" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="0095610D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7335F8" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00F1343F">
+    <w:p w14:paraId="1F7335F8" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="0095610D">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
       <w:r w:rsidRPr="002E08D9">
-        <w:t xml:space="preserve">För att kunna bedriva </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> verksamhet krävs specifika produkter.</w:t>
+        <w:t>För att kunna bedriva nuklearmedicinsk verksamhet krävs specifika produkter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D8E98A4" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00F1343F">
+    <w:p w14:paraId="0D8E98A4" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="0095610D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:t>Arbetsbeskrivning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32828007" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00A41357">
+    <w:p w14:paraId="32828007" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="0095610D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:t>Radioaktiva läkemedel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011D0573" w14:textId="4B71D2DD" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00997C5F">
-[...1 lines deleted...]
-        <w:ind w:right="424"/>
+    <w:p w14:paraId="011D0573" w14:textId="4B71D2DD" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00311AEF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="424"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Beställs vid behov enligt dokument </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00617677">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Leverantörer</w:t>
         </w:r>
         <w:r w:rsidR="00315F3C" w:rsidRPr="00617677">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> och beställningar till NM.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00315F3C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002E08D9">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Där finns upphandlade produkter och leverantörer samt typ av beställningsrutin. Vid mejlbeställning anges önskat preparat, antal, önskad leveransdag och leveransställe.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5166B982" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00F1343F">
+    <w:p w14:paraId="5166B982" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00311AEF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:t>Kit (beredningssatser)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE79AEC" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00F1343F">
+    <w:p w14:paraId="6CE79AEC" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00311AEF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:rPr>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99m</w:t>
       </w:r>
       <w:r w:rsidRPr="002E08D9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tc-generator, </w:t>
       </w:r>
       <w:r w:rsidRPr="002E08D9">
         <w:t>stående beställning en per vecka</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD85ED6" w14:textId="6393B124" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00F1343F">
+    <w:p w14:paraId="0DD85ED6" w14:textId="6393B124" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00311AEF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:proofErr w:type="spellStart"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
       <w:r w:rsidRPr="002E08D9">
-        <w:t>SeHCAT</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">SeHCAT </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40BAFCD4" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00F1343F">
+    <w:p w14:paraId="40BAFCD4" w14:textId="0922733B" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00311AEF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:proofErr w:type="spellStart"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
       <w:r w:rsidRPr="002E08D9">
-        <w:t>Xofigo</w:t>
+        <w:t xml:space="preserve">Xofigo, beställs enligt rutin i </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00F66301">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>A</w:t>
+        </w:r>
+        <w:r w:rsidR="008F6F50" w:rsidRPr="00F66301">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>rbetsbeskrivning med länkar Xofigo.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6082169F" w14:textId="232E267F" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00311AEF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
       <w:r w:rsidRPr="002E08D9">
-        <w:t xml:space="preserve">, beställs enligt rutin i </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (ventilationss</w:t>
+        <w:t>Patientadministrationsset (ventilationss</w:t>
       </w:r>
       <w:r w:rsidR="00B87681">
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="002E08D9">
         <w:t>intigrafi)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79AAC825" w14:textId="3B96A595" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00F1343F">
+    <w:p w14:paraId="79AAC825" w14:textId="3B96A595" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00311AEF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:t>Argongastub, 20 liter (ventilationss</w:t>
       </w:r>
       <w:r w:rsidR="00B87681">
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="002E08D9">
         <w:t>intigrafi)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CD3359" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00A41357">
+    <w:p w14:paraId="0E9A107D" w14:textId="77777777" w:rsidR="00F66301" w:rsidRDefault="00F66301">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CD3359" w14:textId="09AB604D" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="0095610D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:lastRenderedPageBreak/>
         <w:t>Övriga läkemedel och förbrukningsvaror</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06379336" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="00E27D53" w:rsidRDefault="002E08D9" w:rsidP="0097659C">
+    <w:p w14:paraId="06379336" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="00E27D53" w:rsidRDefault="002E08D9" w:rsidP="0095610D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E27D53">
         <w:t xml:space="preserve">NÄL: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1722BC" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00F1343F">
+    <w:p w14:paraId="1D1722BC" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00311AEF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:t xml:space="preserve">Skyddskläder (gröna och gråa rockar) samt strumpor är på cirkulation från tvätteriet, vilket innebär att de kommer tillbaka efter tvätt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72064E70" w14:textId="77777777" w:rsidR="0082741B" w:rsidRDefault="002E08D9" w:rsidP="00F1343F">
+    <w:p w14:paraId="72064E70" w14:textId="77777777" w:rsidR="0082741B" w:rsidRDefault="002E08D9" w:rsidP="00311AEF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:t>Engångsoveraller beställs via Marknadsplatsen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9C4EE8" w14:textId="5F4B97AA" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00F1343F">
+    <w:p w14:paraId="1B9C4EE8" w14:textId="5F4B97AA" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00311AEF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:t>Ansvarig för beställningarna inventerar behovet av läkemedel och förbrukningsvaror.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F76FFA" w14:textId="3D0664BC" w:rsidR="00F1343F" w:rsidRPr="00E27D53" w:rsidRDefault="002E08D9" w:rsidP="0097659C">
+    <w:p w14:paraId="21F76FFA" w14:textId="3D0664BC" w:rsidR="00F1343F" w:rsidRPr="00E27D53" w:rsidRDefault="002E08D9" w:rsidP="0095610D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E27D53">
         <w:t xml:space="preserve">Uddevalla: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26452B19" w14:textId="676BF28E" w:rsidR="005F44FC" w:rsidRDefault="002E08D9" w:rsidP="00D26439">
-[...1 lines deleted...]
-        <w:ind w:right="707"/>
+    <w:p w14:paraId="26452B19" w14:textId="676BF28E" w:rsidR="005F44FC" w:rsidRDefault="002E08D9" w:rsidP="00311AEF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="707"/>
       </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:t>Skyddskläder (gula</w:t>
       </w:r>
       <w:r w:rsidR="00BC6452">
         <w:t xml:space="preserve"> och gröna</w:t>
       </w:r>
       <w:r w:rsidRPr="002E08D9">
         <w:t xml:space="preserve"> rockar </w:t>
       </w:r>
       <w:r w:rsidR="00BC6452">
         <w:t>samt</w:t>
       </w:r>
       <w:r w:rsidRPr="002E08D9">
         <w:t xml:space="preserve"> overaller) samt strumpor är på cirkulation från tvätteriet, vilket innebär att de kommer tillbaka efter tvätt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6FBC80" w14:textId="46933500" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00D26439">
-[...1 lines deleted...]
-        <w:ind w:right="424"/>
+    <w:p w14:paraId="4C6FBC80" w14:textId="46933500" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00311AEF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="424"/>
       </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:t xml:space="preserve">Tjänstgörande personal lämnar blankett </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00890BC9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Beställning Förråd Nuklearmedicin</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002E08D9">
         <w:t>, med önskade köksvaror, förbrukningsvaror, tvätt och läkemedel senast torsdag lunch i postfack ”Beställningar isotopen” på klinisk fysiologi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0B6166" w14:textId="12D89F97" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="0097659C">
-      <w:pPr>
+    <w:p w14:paraId="7F0B6166" w14:textId="12D89F97" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00311AEF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:t>Ägg till Ventrikeltömning behöver inte förbeställas utan hämtas direkt i köket på plan 02. De fakturerar Klinisk fysiologi efter cirka 12 ägg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A48CFF" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00F1343F">
+    <w:p w14:paraId="72A48CFF" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="0095610D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:t>Ansvar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC21816" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00A41357">
+    <w:p w14:paraId="2DC21816" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00311AEF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:t>Beställning av kit och radionuklider för radioaktiva läkemedel görs av läkemedelsansvarig biomedicinsk analytiker på nuklearmedicin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A22CACE" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00A41357">
+    <w:p w14:paraId="0A22CACE" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00311AEF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:t>Beställning av övrigt förbrukningsmaterial görs av ansvariga för beställning på Marknadsplatsen på klinisk fysiologi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CAE6E6" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00A41357">
+    <w:p w14:paraId="73CAE6E6" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00311AEF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:t>Beställning av köksvaror från Regionservice görs i Uddevalla av ansvariga för köksbeställning på klinisk fysiologi och på NÄL av tjänstgörande personal på Nuklearmedicin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A08E9E2" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00A41357">
+    <w:p w14:paraId="4A08E9E2" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00311AEF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:t>Hämtning av ägg till Ventrikeltömning görs av tjänstgörande biomedicinsk analytiker.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53016555" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00A41357">
+    <w:p w14:paraId="53016555" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00311AEF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:t>Läkemedelsbeställning görs av läkemedelsansvarig biomedicinsk analytiker på klinisk fysiologi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77994CBC" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00A41357">
+    <w:p w14:paraId="77994CBC" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00311AEF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:t>Beställning av tvätt görs av ansvariga för beställning av tvätt på klinisk fysiologi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F21C6DA" w14:textId="170777DB" w:rsidR="002E08D9" w:rsidRDefault="00DB2320" w:rsidP="00A41357">
+    <w:p w14:paraId="4F21C6DA" w14:textId="170777DB" w:rsidR="002E08D9" w:rsidRDefault="00DB2320" w:rsidP="00311AEF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="002E08D9" w:rsidRPr="002E08D9">
         <w:t>eställning av plankällor</w:t>
       </w:r>
       <w:r w:rsidR="001A45D9">
         <w:t xml:space="preserve"> och</w:t>
       </w:r>
       <w:r w:rsidR="002E08D9" w:rsidRPr="002E08D9">
         <w:t xml:space="preserve"> koboltpenna görs av sjukhusfysiker.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B835E64" w14:textId="77777777" w:rsidR="004B25B4" w:rsidRDefault="004B25B4">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="0"/>
+    <w:p w14:paraId="05C6D961" w14:textId="71A1E963" w:rsidR="00641E99" w:rsidRPr="002E08D9" w:rsidRDefault="00641E99" w:rsidP="00311AEF">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="140" w:hanging="284"/>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Beställning av strålskyddsut</w:t>
       </w:r>
       <w:r w:rsidR="00AB71C7">
         <w:t>rustning</w:t>
       </w:r>
       <w:r w:rsidR="00EA0097">
         <w:t xml:space="preserve"> görs av sektionsledare/strålsäkerhets</w:t>
       </w:r>
       <w:r w:rsidR="00F962A2">
         <w:t>ombud vid nuklearmedicin i samråd med sjukhusfysiker.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD66B17" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00A41357">
+    <w:p w14:paraId="5DD66B17" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00311AEF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:t>Beställning av argongastub görs av tjänstgörande biomedicinsk analytiker.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F98733" w14:textId="50B99782" w:rsidR="000C6C41" w:rsidRPr="000C6C41" w:rsidRDefault="000C6C41" w:rsidP="000C6C41">
+    <w:p w14:paraId="5DF1E415" w14:textId="77777777" w:rsidR="00F66301" w:rsidRDefault="00F66301">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F98733" w14:textId="73D56E35" w:rsidR="000C6C41" w:rsidRPr="000C6C41" w:rsidRDefault="000C6C41" w:rsidP="0095610D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000C6C41">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vid indragning av kit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC462EE" w14:textId="77777777" w:rsidR="000C6C41" w:rsidRPr="000C6C41" w:rsidRDefault="000C6C41" w:rsidP="000C6C41">
+    <w:p w14:paraId="05D73FA7" w14:textId="62CE36D0" w:rsidR="002E08D9" w:rsidRPr="00311AEF" w:rsidRDefault="000C6C41" w:rsidP="00311AEF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
       <w:r w:rsidRPr="000C6C41">
-        <w:t>Den som först får kännedom om en indragning av ett kit ansvarar för att kontrollera om denna vara finns i lager. Den vara som motsvarar kriterierna i indragningen plockas bort och läggs i en försluten påse som märks med ”Indragen vara” samt datum och signatur. Om det står i indragningen hur varan ska hanteras följs detta, annars kontakta leverantören </w:t>
+        <w:t>Den som först får kännedom om en indragning av ett kit ansvarar för att kontrollera om denna vara finns i lager. Den vara som motsvarar kriterierna i indragningen plockas bort och läggs i en försluten påse som märks med ”Indragen vara” samt datum och signatur. Om det står i indragningen hur varan ska hanteras följs detta, annars kontakta leverantören</w:t>
+      </w:r>
+      <w:r w:rsidR="004319BA">
+        <w:t>. Sakkunnig farma</w:t>
+      </w:r>
+      <w:r w:rsidR="00950726">
+        <w:t>ceut meddelas vid indragning av kit/läkemedel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D73FA7" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="002E08D9">
-[...8 lines deleted...]
-    <w:p w14:paraId="2DB1AB88" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="00F1343F">
+    <w:p w14:paraId="2DB1AB88" w14:textId="77777777" w:rsidR="002E08D9" w:rsidRPr="002E08D9" w:rsidRDefault="002E08D9" w:rsidP="0095610D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:t>Dokumentation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B9F95B" w14:textId="6ACDCAEA" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="002E08D9" w:rsidP="0097659C">
+    <w:p w14:paraId="76B9F95B" w14:textId="6686FA84" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="002E08D9" w:rsidP="005333E8">
+      <w:pPr>
+        <w:ind w:left="0" w:right="559"/>
+      </w:pPr>
       <w:r w:rsidRPr="002E08D9">
         <w:t>Alla beställningar/avbeställningar av radiofarmaka och kit</w:t>
       </w:r>
       <w:r w:rsidR="00EF76A3">
         <w:t xml:space="preserve"> ska</w:t>
       </w:r>
       <w:r w:rsidRPr="002E08D9">
-        <w:t xml:space="preserve"> dokumenteras </w:t>
+        <w:t xml:space="preserve"> dokumenteras</w:t>
       </w:r>
-      <w:r w:rsidR="00EF76A3">
-        <w:t xml:space="preserve">i </w:t>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="003D6798">
+        <w:t xml:space="preserve"> i </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...22 lines deleted...]
-        <w:r w:rsidR="00EF76A3" w:rsidRPr="00880F12">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="003D6798" w:rsidRPr="005333E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>Inköp och leveranskontroll av kit</w:t>
+          <w:t>IBC-NM.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EF76A3">
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="000D2D82">
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="0095610D">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1694" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1276" w:left="1418" w:header="284" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F5840E3" w14:textId="77777777" w:rsidR="00FD1525" w:rsidRDefault="00FD1525">
+    <w:p w14:paraId="48E57A60" w14:textId="77777777" w:rsidR="005C60D4" w:rsidRDefault="005C60D4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F8CD6D2" w14:textId="77777777" w:rsidR="00FD1525" w:rsidRDefault="00FD1525">
+    <w:p w14:paraId="2DFFBF76" w14:textId="77777777" w:rsidR="005C60D4" w:rsidRDefault="005C60D4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3CF159B9" w14:textId="77777777" w:rsidR="00FD1525" w:rsidRDefault="00FD1525">
+    <w:p w14:paraId="6B1A1D9D" w14:textId="77777777" w:rsidR="005C60D4" w:rsidRDefault="005C60D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1058,51 +1090,51 @@
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="158563376" name="Bildobjekt 158563376">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
@@ -1115,61 +1147,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D66FAD3" w14:textId="77777777" w:rsidR="00FD1525" w:rsidRDefault="00FD1525"/>
+    <w:p w14:paraId="02298BBC" w14:textId="77777777" w:rsidR="005C60D4" w:rsidRDefault="005C60D4"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="694C755F" w14:textId="77777777" w:rsidR="00FD1525" w:rsidRDefault="00FD1525">
+    <w:p w14:paraId="1BD0D553" w14:textId="77777777" w:rsidR="005C60D4" w:rsidRDefault="005C60D4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="659DE959" w14:textId="77777777" w:rsidR="00FD1525" w:rsidRDefault="00FD1525">
+    <w:p w14:paraId="1F7151FD" w14:textId="77777777" w:rsidR="005C60D4" w:rsidRDefault="005C60D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -1393,51 +1425,51 @@
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="4" name="Bild 1">
+          <wp:docPr id="1868740886" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -3904,53 +3936,52 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1881093895">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="533231064">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2139183236">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="163210628">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1939020400">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="810176378">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -3965,213 +3996,224 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="00097347"/>
+    <w:rsid w:val="000A26AF"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C6C41"/>
     <w:rsid w:val="000D2D82"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000E6B87"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="001242EE"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014020F"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="001758C0"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A45D9"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="002065F0"/>
     <w:rsid w:val="00206D07"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="0027269C"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E08D9"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="0030735F"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="00311AEF"/>
     <w:rsid w:val="00315F3C"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D3BBB"/>
+    <w:rsid w:val="003D6798"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F03FA"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00404C9B"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00422FF9"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
+    <w:rsid w:val="004319BA"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00443F47"/>
     <w:rsid w:val="00446255"/>
+    <w:rsid w:val="00451851"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="004531AB"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B25B4"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B70F9"/>
+    <w:rsid w:val="004C2538"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="005333E8"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00590CBD"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B4316"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
+    <w:rsid w:val="005C60D4"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D7DCC"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005F44FC"/>
     <w:rsid w:val="005F46C2"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617677"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00641E99"/>
     <w:rsid w:val="00654161"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A454A"/>
@@ -4192,126 +4234,134 @@
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00750979"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="00793DE6"/>
     <w:rsid w:val="007A302B"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007D7A47"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="0082637B"/>
     <w:rsid w:val="0082741B"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00880F12"/>
     <w:rsid w:val="00890BC9"/>
     <w:rsid w:val="00890F0E"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F1AE1"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="008F6F50"/>
+    <w:rsid w:val="009057AA"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="00925815"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
+    <w:rsid w:val="00950726"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="0095610D"/>
     <w:rsid w:val="009570B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="0097659C"/>
     <w:rsid w:val="00997C5F"/>
     <w:rsid w:val="009A2381"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009D0404"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
+    <w:rsid w:val="00A26738"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41357"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A742DE"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB71C7"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE16B0"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF577C"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
@@ -4368,95 +4418,99 @@
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D26439"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB2320"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E13E89"/>
     <w:rsid w:val="00E27D53"/>
     <w:rsid w:val="00E529AC"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
+    <w:rsid w:val="00E5789C"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA0097"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF76A3"/>
     <w:rsid w:val="00F1343F"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F304DD"/>
     <w:rsid w:val="00F31CEC"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F42DD2"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F518AC"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F65862"/>
+    <w:rsid w:val="00F66301"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F962A2"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD1525"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE20D5"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="15AB004C"/>
+    <w:rsid w:val="1AFBB60B"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
@@ -7021,51 +7075,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-63/surrogate/Best%c3%a4llning%20F%c3%b6rr%c3%a5d%20Nuklearmedicin%2c%20Uddevalla.html" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-82/surrogate/Leverant%c3%b6rer%20och%20best%c3%a4llningar%20till%20NM.html" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/sites/sy-nu-klinisk-fysiologi/Delade%20dokument/Forms/mne.aspx?FilterField1=%5Fx00c4%5Fmne&amp;FilterValue1=Nuklear&amp;FilterType1=Choice&amp;FilterDisplay1=Nuklear&amp;FilterField2=Kategori&amp;FilterValue2=Ink%C3%B6p%20leverans%20mottagning%20och%20avfall&amp;FilterType2=Choice&amp;FilterDisplay2=Ink%C3%B6p%20leverans%20mottagning%20och%20avfall&amp;viewid=ca71e6f3%2D894a%2D4332%2Dafde%2D7d8bf4bcc0f8" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/sites/sy-nu-klinisk-fysiologi/Delade%20dokument/Forms/mne.aspx?FilterField1=%5Fx00c4%5Fmne&amp;FilterValue1=Nuklear&amp;FilterType1=Choice&amp;FilterDisplay1=Nuklear&amp;FilterField2=Kategori&amp;FilterValue2=Ink%C3%B6p%20och%20leveranskontroll%20av%20kit&amp;FilterType2=Choice&amp;FilterDisplay2=Ink%C3%B6p%20och%20leveranskontroll%20av%20kit&amp;viewid=ca71e6f3%2D894a%2D4332%2Dafde%2D7d8bf4bcc0f8" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/:w:/r/sites/sy-nu-klinisk-fysiologi/_layouts/15/Doc.aspx?sourcedoc=%7B83D77BD7-E117-4216-84C2-E2E58A6175A4%7D&amp;file=Arbetsbeskrivning%20med%20L%C3%A4nkar%20Xofigo.docx&amp;action=default&amp;mobileredirect=true" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-82/surrogate/Leverant%c3%b6rer%20och%20best%c3%a4llningar%20till%20NM.html" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-77811585-82/surrogate/IBC-NM.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-63/surrogate/Best%c3%a4llning%20F%c3%b6rr%c3%a5d%20Nuklearmedicin%2c%20Uddevalla.html" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -7361,76 +7415,76 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>410</Words>
-  <Characters>4211</Characters>
+  <Words>654</Words>
+  <Characters>3467</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4612</CharactersWithSpaces>
+  <CharactersWithSpaces>4113</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>6815778</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://vgregion.sharepoint.com/sites/sy-nu-klinisk-fysiologi/Delade dokument/Forms/mne.aspx?FilterField1=%5Fx00c4%5Fmne&amp;FilterValue1=Nuklear&amp;FilterType1=Choice&amp;FilterDisplay1=Nuklear&amp;FilterField2=Kategori&amp;FilterValue2=Ink%C3%B6p%20leverans%20mottagning%20och%20avfall&amp;FilterType2=Choice&amp;FilterDisplay2=Ink%C3%B6p%20leverans%20mottagning%20och%20avfall&amp;viewid=ca71e6f3%2D894a%2D4332%2Dafde%2D7d8bf4bcc0f8</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6881387</vt:i4>
       </vt:variant>
@@ -7477,31 +7531,31 @@
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/NU8760-680139821-26/SURROGATE/Leverant%c3%b6rer.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Beställning av varor</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>50</revision>
+  <revision>63</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>