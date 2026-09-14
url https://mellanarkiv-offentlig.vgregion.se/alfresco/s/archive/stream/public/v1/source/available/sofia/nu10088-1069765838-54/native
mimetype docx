--- v0 (2025-12-13)
+++ v1 (2026-09-14)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3137B6C2" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00ED169A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
         <w:sectPr w:rsidR="00D4185E" w:rsidSect="00D4185E">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="6A99E82D" w14:textId="5DD6F23D" w:rsidR="00D4185E" w:rsidRPr="0021757C" w:rsidRDefault="0021757C" w:rsidP="0021757C">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
@@ -72,56 +72,53 @@
     </w:p>
     <w:p w14:paraId="59DD005D" w14:textId="3C6E9010" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00E613BB">
       <w:pPr>
         <w:ind w:right="-569"/>
       </w:pPr>
       <w:r w:rsidRPr="00D4185E">
         <w:t>Rutinen beskriver när de olika undersökningskoderna för ultraljud hjärta (standard, riktad och utvidgad) ska användas, när flaggor ska användas och undersöknings</w:t>
       </w:r>
       <w:r w:rsidR="00E613BB">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4185E">
         <w:t>proceduren vid standardundersökning. Rutinen börjar gälla 6 maj 2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F546C0F" w14:textId="3164DCC9" w:rsidR="005348CE" w:rsidRPr="00D4185E" w:rsidRDefault="005348CE" w:rsidP="005348CE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc501440349"/>
       <w:r>
         <w:t>Förändringar i denna version</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="14C2646D" w14:textId="257BE2B3" w:rsidR="005348CE" w:rsidRPr="00D4185E" w:rsidRDefault="005348CE" w:rsidP="005348CE">
-[...4 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="14C2646D" w14:textId="5F9E0876" w:rsidR="005348CE" w:rsidRPr="00D4185E" w:rsidRDefault="008A57AE" w:rsidP="005348CE">
+      <w:r>
+        <w:t>Inga förändringar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="520CBB6E" w14:textId="57A7A588" w:rsidR="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00FC4E29">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00D4185E">
         <w:t>Undersökningskoder ULJ hjärta och flaggor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29ECD1BD" w14:textId="6B100705" w:rsidR="006B4CAA" w:rsidRPr="00EF0980" w:rsidRDefault="00E613BB" w:rsidP="00E613BB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF0980">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Undersökningskoder</w:t>
       </w:r>
@@ -131,1395 +128,1283 @@
         <w:tblW w:w="7225" w:type="dxa"/>
         <w:tblInd w:w="982" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1105"/>
         <w:gridCol w:w="6120"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D4185E" w:rsidRPr="00D4185E" w14:paraId="6868FD66" w14:textId="77777777" w:rsidTr="00D82884">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D7F537C" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>920000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28B2A4CC" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ULJ hjärta, standardundersökning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D4185E" w:rsidRPr="00D4185E" w14:paraId="51566C74" w14:textId="77777777" w:rsidTr="00D82884">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1ECE2359" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>920000b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="652ED962" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ULJ hjärta, standardundersökning, barn   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D4185E" w:rsidRPr="00D4185E" w14:paraId="7286F1B9" w14:textId="77777777" w:rsidTr="00D82884">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B8B6E89" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>920000bv</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F1C7A27" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ULJ hjärta, standardundersökning, barn, på vårdavdelning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D4185E" w:rsidRPr="00D4185E" w14:paraId="4EE12DE8" w14:textId="77777777" w:rsidTr="00D82884">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DF431F4" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>920000v</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C2D3F45" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ULJ hjärta, standardundersökning på vårdavdelning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D4185E" w:rsidRPr="00D4185E" w14:paraId="78C8957D" w14:textId="77777777" w:rsidTr="00D82884">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FAAF014" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>920065</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BC8FE17" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ULJ hjärta, utvidgad undersökning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D4185E" w:rsidRPr="00D4185E" w14:paraId="4CA8AF3D" w14:textId="77777777" w:rsidTr="00D82884">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="421BD425" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>920065v</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40A67379" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ULJ hjärta, utvidgad undersökning på vårdavdelning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D4185E" w:rsidRPr="00D4185E" w14:paraId="6EFEA4A9" w14:textId="77777777" w:rsidTr="00D82884">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E579F88" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>920065b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02902596" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ULJ hjärta, utvidgad undersökning, barn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D4185E" w:rsidRPr="00D4185E" w14:paraId="11DD3E06" w14:textId="77777777" w:rsidTr="00D82884">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39FFD7F1" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>920065bv</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="270BFC5D" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ULJ hjärta, utvidgad undersökning, barn, på vårdavdelning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D4185E" w:rsidRPr="00D4185E" w14:paraId="1E5E3802" w14:textId="77777777" w:rsidTr="00D82884">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FA13588" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>920256</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="168F9BF1" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ULJ hjärta, </w:t>
+              <w:t>ULJ hjärta, transesofagalt</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D4185E" w:rsidRPr="00D4185E" w14:paraId="5032949F" w14:textId="77777777" w:rsidTr="00D82884">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F9754D5" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>920256v</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B9E3A63" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ULJ hjärta, </w:t>
-[...13 lines deleted...]
-              <w:t>, på vårdavdelning</w:t>
+              <w:t>ULJ hjärta, transesofagalt, på vårdavdelning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D4185E" w:rsidRPr="00D4185E" w14:paraId="2E9D0A5B" w14:textId="77777777" w:rsidTr="00D82884">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F7C7B7E" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>920258</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="259A618C" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ULJ hjärta </w:t>
+              <w:t>ULJ hjärta inkl transesofagalt</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D4185E" w:rsidRPr="00D4185E" w14:paraId="2C64B83A" w14:textId="77777777" w:rsidTr="00D82884">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59A31E5F" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>920258v</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61D11021" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ULJ hjärta </w:t>
-[...27 lines deleted...]
-              <w:t>, på vårdavdelning</w:t>
+              <w:t>ULJ hjärta inkl transesofagalt, på vårdavdelning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D4185E" w:rsidRPr="00D4185E" w14:paraId="0F98A398" w14:textId="77777777" w:rsidTr="00D82884">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EFC54AD" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>920264</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21492EE4" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ULJ hjärta, riktad undersökning</w:t>
             </w:r>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D4185E" w:rsidRPr="00D4185E" w14:paraId="5D1EFA90" w14:textId="77777777" w:rsidTr="00D82884">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DC8AB9F" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>920264v</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="466CF5D0" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ULJ hjärta, riktad undersökning, på vårdavdelning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D4185E" w:rsidRPr="00D4185E" w14:paraId="76945392" w14:textId="77777777" w:rsidTr="00D82884">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="087F4387" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>920264b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="154E4406" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ULJ hjärta, riktad undersökning, barn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D4185E" w:rsidRPr="00D4185E" w14:paraId="69C59FC5" w14:textId="77777777" w:rsidTr="00D82884">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33570D7D" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>920264bv</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DAD3B38" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ULJ hjärta, riktad undersökning, barn, på vårdavdelning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D4185E" w:rsidRPr="00D4185E" w14:paraId="79B74138" w14:textId="77777777" w:rsidTr="00D82884">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D8F2CE5" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>920268</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58BA2F59" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ULJ hjärta, stress, arbete</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D4185E" w:rsidRPr="00D4185E" w14:paraId="7ABFC62F" w14:textId="77777777" w:rsidTr="00D82884">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="064E0406" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>920271</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79FD0543" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ULJ hjärta, stress, farmakologisk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D4185E" w:rsidRPr="00D4185E" w14:paraId="479C872E" w14:textId="77777777" w:rsidTr="00D82884">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A22FA2D" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>920800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AE468FE" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ULJ hjärta, komplettering med iv kontrast</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D4185E" w:rsidRPr="00D4185E" w14:paraId="6F7AD9FB" w14:textId="77777777" w:rsidTr="00D82884">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5AFABE4F" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>920900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6063CB4B" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D4185E">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ULJ hjärta utan och med iv kontrast</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C0C649D" w14:textId="5DB8150D" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00CE30F7">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
@@ -1578,102 +1463,81 @@
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="00D4185E">
         <w:t>När patienten har känd allvarlig patologi som kommer att kräva mer utvidgad bildinsamling/engagera BU-läkare eller utföras direkt av läkare samt beräkningar och jämförelse mot tidigare undersökning, exempelvis klaffel ≥ måttlig grad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50C323FA" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00CE30F7">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00D4185E">
         <w:t>Riktad</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="694820FC" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00CE30F7">
       <w:r w:rsidRPr="00D4185E">
         <w:t xml:space="preserve">Väljs vid: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A19249C" w14:textId="0BDBB9FB" w:rsidR="00D4185E" w:rsidRPr="00CE30F7" w:rsidRDefault="00D4185E" w:rsidP="00CE30F7">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D4185E">
-        <w:t xml:space="preserve">När patienten nyligen har gjort fullständig UKG (standard eller utvidgad) och kontroll av enskild patologi är aktuell, ex. </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> etc. För barn väljs i regel denna kod efter den första utvidgade undersökningen.</w:t>
+        <w:t>När patienten nyligen har gjort fullständig UKG (standard eller utvidgad) och kontroll av enskild patologi är aktuell, ex. perikardvätska, kontroll endokardit etc. För barn väljs i regel denna kod efter den första utvidgade undersökningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="419E4E70" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00CE30F7">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00D4185E">
         <w:t>Flaggor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7133E963" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00CE30F7">
       <w:r w:rsidRPr="00D4185E">
         <w:t>Utöver kod används även flaggor vid remissprioritering:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8D7ED6" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00CE30F7">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:right="140"/>
       </w:pPr>
       <w:r w:rsidRPr="00D4185E">
         <w:t>Svår = Utförs av klinisk fysiolog eller läkare med likvärdig kompetens när det gäller ultraljud av hjärtat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2247CBF5" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00CE30F7">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D4185E">
-        <w:t>Guch</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> = Vid känt medfött hjärtfel hos vuxen</w:t>
+        <w:t>Guch = Vid känt medfött hjärtfel hos vuxen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3768455B" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00CE30F7">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00D4185E">
         <w:t>BMA FN/FU = Undersöks dagtid av biomedicinsk analytiker, exempelvis mer tidskrävande/tidigare svårundersökt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3639753F" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="001A2C33">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:right="140"/>
       </w:pPr>
       <w:r w:rsidRPr="00D4185E">
         <w:t>Lätt FN/FU = Låg sannolikhet för patologi eller annan komplexitet. Flaggan används även när biomedicinsk analytiker med specifik kompetens kan utföra ultraljud av hjärtat på barn.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5553CCC6" w14:textId="77777777" w:rsidR="00D4185E" w:rsidRPr="00D4185E" w:rsidRDefault="00D4185E" w:rsidP="00D4185E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
@@ -1732,360 +1596,314 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Metodbeskrivning Ultraljud hjärta basalt, vuxen</w:t>
         </w:r>
         <w:r w:rsidR="003735EC" w:rsidRPr="006609EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003735EC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B94904">
         <w:t xml:space="preserve">Biomedicinsk analytiker/ST-läkare med körkort steg 1, genomför undersökningen och avgör om kompletterande undersökning av ansvarig läkare behövs eller inte. Om kriterier bedöms uppfyllda avslutas undersökningen. </w:t>
       </w:r>
       <w:r w:rsidR="00305753">
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="009E238A">
         <w:t xml:space="preserve">ndersökare </w:t>
       </w:r>
       <w:r w:rsidR="00B94904">
-        <w:t xml:space="preserve">skriver in svarsförslag i </w:t>
-[...7 lines deleted...]
-        <w:t>/IDS7</w:t>
+        <w:t>skriver in svarsförslag i Sectra/IDS7</w:t>
       </w:r>
       <w:r w:rsidR="00BA32F0">
         <w:t>. Mallar finns under Standardsva</w:t>
       </w:r>
       <w:r w:rsidR="00846A73">
         <w:t>r (infoga mättabell</w:t>
       </w:r>
       <w:r w:rsidR="009C03D6">
-        <w:t xml:space="preserve"> från </w:t>
-[...3 lines deleted...]
-        <w:t>Viewpoint</w:t>
+        <w:t xml:space="preserve"> från Viewpoint</w:t>
       </w:r>
       <w:r w:rsidR="00846A73">
-        <w:t>+skriva</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> bedömning)</w:t>
+        <w:t>+skriva bedömning)</w:t>
       </w:r>
       <w:r w:rsidR="00BA32F0">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B94904">
         <w:t xml:space="preserve"> Vid slutbedömning av läkare </w:t>
       </w:r>
       <w:r w:rsidR="00BD6914">
         <w:t>justera</w:t>
       </w:r>
       <w:r w:rsidR="00F065C2">
         <w:t xml:space="preserve">s vid behov </w:t>
       </w:r>
       <w:r w:rsidR="00B94904">
         <w:t>utlåtande/bedömning</w:t>
       </w:r>
       <w:r w:rsidR="006B7C76">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B94904">
-        <w:t xml:space="preserve"> Biomedicinsk analytiker/ST-läkare med körkort steg 1.5 </w:t>
-[...3 lines deleted...]
-        <w:t>slutsignera</w:t>
+        <w:t xml:space="preserve"> Biomedicinsk analytiker/ST-läkare med körkort steg 1.5 slutsignera</w:t>
       </w:r>
       <w:r w:rsidR="006B7C76">
         <w:t>r</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B94904">
         <w:t xml:space="preserve"> svar</w:t>
       </w:r>
       <w:r w:rsidR="006B7C76">
         <w:t xml:space="preserve"> om kriterier uppfylls</w:t>
       </w:r>
       <w:r w:rsidR="00B94904">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B9F95B" w14:textId="50D8CE2B" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00E21BC7" w:rsidP="001A2C33">
       <w:pPr>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">För inneliggande patienter utför </w:t>
       </w:r>
       <w:r w:rsidR="00196B06">
         <w:t>Biomedicinsk analytiker/ST-läkare undersökningen</w:t>
       </w:r>
       <w:r w:rsidR="003E5F55">
         <w:t xml:space="preserve"> och utför adekvata mätningar, efter genomgång med BU-läkare och ev. kompletterande </w:t>
       </w:r>
       <w:r w:rsidR="00D02E96">
         <w:t xml:space="preserve">bilder skriver </w:t>
       </w:r>
       <w:r w:rsidR="00BC0EA4">
         <w:t>BU-läkare svar</w:t>
       </w:r>
       <w:r w:rsidR="004C7C93">
         <w:t xml:space="preserve"> (infoga mättabell</w:t>
       </w:r>
       <w:r w:rsidR="00933078">
-        <w:t xml:space="preserve"> från </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> + </w:t>
+        <w:t xml:space="preserve"> från Viewpoint + </w:t>
       </w:r>
       <w:r w:rsidR="00846A73">
         <w:t>skriva bedömning)</w:t>
       </w:r>
       <w:r w:rsidR="00BC0EA4">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B94904">
-        <w:t xml:space="preserve">Ultraljudsbilder med mätningar/beräkningar som tillkommer vid arbetsstationen sparas. Felaktiga bilder och dubbletter tas bort i </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> om inte det gjorts tidigare. Fram till slutsignering av svar kan bilder/loopar ses som arbetsmaterial, men därefter </w:t>
+        <w:t xml:space="preserve">Ultraljudsbilder med mätningar/beräkningar som tillkommer vid arbetsstationen sparas. Felaktiga bilder och dubbletter tas bort i Viewpoint om inte det gjorts tidigare. Fram till slutsignering av svar kan bilder/loopar ses som arbetsmaterial, men därefter </w:t>
       </w:r>
       <w:r w:rsidR="004F30BD">
         <w:t>ska</w:t>
       </w:r>
       <w:r w:rsidR="00B94904">
-        <w:t xml:space="preserve"> lagrade bilder/loopar överensstämma med vad som står i utlåtande i svarsystem. Antal lagrade bilder/loppar bör inte överstiga 60–70 st. Vid samma tillfälle som svaret signeras i SECTRA/IDS7 så klicka även ”skicka till långtidslagring” i </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> lagrade bilder/loopar överensstämma med vad som står i utlåtande i svarsystem. Antal lagrade bilder/loppar bör inte överstiga 60–70 st. Vid samma tillfälle som svaret signeras i SECTRA/IDS7 så klicka även ”skicka till långtidslagring” i Viewpoint.</w:t>
       </w:r>
       <w:r w:rsidR="00D4185E" w:rsidRPr="00D4185E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00D4185E">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0582B865" w14:textId="77777777" w:rsidR="00682A6F" w:rsidRDefault="00682A6F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="358DC0DA" w14:textId="77777777" w:rsidR="00682A6F" w:rsidRDefault="00682A6F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="2D9287C4" w14:textId="77777777" w:rsidR="00682A6F" w:rsidRDefault="00682A6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Segoe UI"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -2114,51 +1932,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bildobjekt 3">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2192,73 +2010,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="325C811A" w14:textId="77777777" w:rsidR="00682A6F" w:rsidRDefault="00682A6F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7F23A82F" w14:textId="77777777" w:rsidR="00682A6F" w:rsidRDefault="00682A6F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="669E5845" w14:textId="77777777" w:rsidR="00682A6F" w:rsidRDefault="00682A6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2336,51 +2154,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -2546,51 +2364,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5213,54 +5031,53 @@
   <w:num w:numId="18" w16cid:durableId="1118838551">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1971325560">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1471940818">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="201870546">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1673482976">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="743719523">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="77022289">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -5385,50 +5202,51 @@
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="003716BA"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="003735EC"/>
     <w:rsid w:val="003815C4"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B4F1A"/>
+    <w:rsid w:val="003C2E3B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E5F55"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404777"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00445FD4"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
@@ -5554,50 +5372,51 @@
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="008059C3"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00832F9F"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00845423"/>
     <w:rsid w:val="00846A73"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008516FA"/>
     <w:rsid w:val="0085227F"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00862AB1"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00876B61"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="0089277B"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="00896A7C"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
+    <w:rsid w:val="008A57AE"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C251B"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C4EFA"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="00933078"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="0094639E"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
@@ -5822,51 +5641,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{3F60206F-6970-4A0C-BEF7-15094BA2C2D2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8308,51 +8127,51 @@
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0008436B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006609EB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8720,93 +8539,93 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>801</Words>
-  <Characters>4248</Characters>
+  <Words>608</Words>
+  <Characters>4412</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
+  <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5039</CharactersWithSpaces>
+  <CharactersWithSpaces>5010</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>917580</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-1069765838-91/surrogate/Ultraljud hj%c3%a4rta basalt%2c vuxen - Metodbeskrivning.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Hjärtultraljud, val av undersökningskod och procedur</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>37</revision>
+  <revision>38</revision>
   <lastPrinted>2016-04-01T04:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>