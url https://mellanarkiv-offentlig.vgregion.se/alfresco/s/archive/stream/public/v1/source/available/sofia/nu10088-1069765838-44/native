--- v0 (2026-01-09)
+++ v1 (2026-09-14)
@@ -11,64 +11,65 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6748CE50" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRDefault="00BC473F" w:rsidP="00BC473F">
+    <w:p w14:paraId="6748CE50" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRDefault="00BC473F" w:rsidP="002E5C7A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:sectPr w:rsidR="00BC473F" w:rsidSect="00977DFC">
+        <w:ind w:left="0"/>
+        <w:sectPr w:rsidR="00BC473F" w:rsidSect="002E5C7A">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
-          <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
+          <w:pgMar w:top="3402" w:right="1418" w:bottom="1276" w:left="1418" w:header="284" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="6F1FBD3C" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRDefault="00BC473F" w:rsidP="00BC473F">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dokumenthantering – </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>God beredningssed (GMP) och beredningskort</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -80,384 +81,477 @@
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_1314629194"/>
       <w:bookmarkStart w:id="2" w:name="Rubrik"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00170D9D">
         <w:t>Sammanfattning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63A90568" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00170D9D" w:rsidRDefault="00BC473F" w:rsidP="00BC473F">
       <w:r w:rsidRPr="00170D9D">
         <w:t>Rutin för hur rutiner som berör GMP i ”Kvalitetshandbok – GMP” och beredningskort granskas, godkänns och uppdateras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66416050" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRDefault="00BC473F" w:rsidP="00BC473F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar sedan föregående</w:t>
       </w:r>
       <w:r w:rsidRPr="00E40A6C">
         <w:t xml:space="preserve"> version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7518CEBA" w14:textId="11C46149" w:rsidR="00BC473F" w:rsidRPr="00170D9D" w:rsidRDefault="00694250" w:rsidP="00BC473F">
-      <w:pPr>
+    <w:p w14:paraId="7518CEBA" w14:textId="7AFFA64E" w:rsidR="00BC473F" w:rsidRDefault="00C05C31" w:rsidP="0092586A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
         <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
         <w:spacing w:before="240" w:after="60"/>
+        <w:ind w:left="1276" w:hanging="283"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
-        <w:t>Lagt till i bakgrunden att rutinerna är giltiga i två år.</w:t>
+        <w:t>Ändrat SOFIA STY till SOFIA STYR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F3951F" w14:textId="174884DF" w:rsidR="00C05C31" w:rsidRDefault="00C05C31" w:rsidP="0092586A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="60"/>
+        <w:ind w:left="1276" w:hanging="283"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ändrat apotekare till farmaceut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE2C2D0" w14:textId="05060A6D" w:rsidR="00B456A8" w:rsidRPr="00170D9D" w:rsidRDefault="00B456A8" w:rsidP="0092586A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="60"/>
+        <w:ind w:left="1276" w:hanging="283"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ersatt rutinkort med ”Tagit del av rutin” res</w:t>
+      </w:r>
+      <w:r w:rsidR="001B1202">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00C467A6">
+        <w:t>ektive ”</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB52D7">
+        <w:t>Tagit del av rutin – lokalvårdare”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53BFA477" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00170D9D" w:rsidRDefault="00BC473F" w:rsidP="00BC473F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00170D9D">
         <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6361D510" w14:textId="6E53D609" w:rsidR="00113312" w:rsidRDefault="00BC473F" w:rsidP="00BC473F">
+    <w:p w14:paraId="6361D510" w14:textId="20962F23" w:rsidR="00113312" w:rsidRDefault="00BC473F" w:rsidP="00BC473F">
       <w:r w:rsidRPr="00170D9D">
         <w:t>För att hantera styrande dokument (rutiner) används dokumenthanterings</w:t>
       </w:r>
       <w:r w:rsidRPr="00170D9D">
         <w:softHyphen/>
-        <w:t>systemet SOFIA STY. SOFIA STY ger stöd för dokumentation och processhantering i verksamheter som har höga krav på kvalitetsstyrning. Genom att metadatamärka rutinerna blir de sökbara.</w:t>
+        <w:t>systemet SOFIA STY</w:t>
+      </w:r>
+      <w:r w:rsidR="00C05C31">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170D9D">
+        <w:t>. SOFIA STY</w:t>
+      </w:r>
+      <w:r w:rsidR="00C05C31">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170D9D">
+        <w:t xml:space="preserve"> ger stöd för dokumentation och processhantering i verksamheter som har höga krav på kvalitetsstyrning. Genom att metadatamärka rutinerna blir de sökbara.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB52D7">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00694250">
-        <w:br/>
         <w:t>Rutinerna är giltiga i två år.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A153C79" w14:textId="3B37AA3E" w:rsidR="00BC473F" w:rsidRDefault="00BC473F" w:rsidP="00BC473F">
+    <w:p w14:paraId="7A153C79" w14:textId="645F42A8" w:rsidR="00BC473F" w:rsidRDefault="00BC473F" w:rsidP="00BC473F">
       <w:r w:rsidRPr="00170D9D">
         <w:t xml:space="preserve">Alla </w:t>
       </w:r>
       <w:r>
         <w:t>avpublicerade</w:t>
       </w:r>
       <w:r w:rsidRPr="00170D9D">
         <w:t xml:space="preserve"> versioner och rutiner sparas i mellanarkivet</w:t>
       </w:r>
       <w:r w:rsidRPr="00170D9D">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00170D9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
           <w:t>http://mellanarkiv.vgregion.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00170D9D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00170D9D">
-        <w:t xml:space="preserve"> Enbart den senaste godkända versionen av rutinen i SOFIA STY är publik</w:t>
+        <w:t xml:space="preserve"> Enbart den senaste godkända versionen av rutinen i SOFIA STY</w:t>
+      </w:r>
+      <w:r w:rsidR="00C05C31">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170D9D">
+        <w:t xml:space="preserve"> är publik</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BBDE698" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00170D9D" w:rsidRDefault="00BC473F" w:rsidP="00BC473F">
       <w:r w:rsidRPr="00170D9D">
         <w:t>Redovisande dokument som exempelvis blanketter sparas i SOFIA/SharePoint, Klinisk fysiologi – Relaterade dokument. Länk skapas i rutinen till tillhörande redovisande dokument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F4419C7" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00170D9D" w:rsidRDefault="00BC473F" w:rsidP="00BC473F">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r w:rsidRPr="00170D9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="529DC8D9" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00170D9D" w:rsidRDefault="00BC473F" w:rsidP="00BC473F"/>
     <w:p w14:paraId="0A2F19B5" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00170D9D" w:rsidRDefault="00BC473F" w:rsidP="00BC473F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Upprättande av ny rutin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF9E54F" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00170D9D" w:rsidRDefault="00BC473F" w:rsidP="0087516B">
+    <w:p w14:paraId="4BF9E54F" w14:textId="5B81B34C" w:rsidR="00BC473F" w:rsidRPr="00170D9D" w:rsidRDefault="00BC473F" w:rsidP="0087516B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1276" w:right="992" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00170D9D">
         <w:t xml:space="preserve">Ny rutin inklusive eventuella redovisande dokument utarbetas av utsedd/a person/er. Vid behov sker detta i samarbete med nyckelpersoner, exempelvis sakkunnig </w:t>
       </w:r>
+      <w:r w:rsidR="00AA1DB4">
+        <w:t>farmaceut</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">apotekare </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00170D9D">
         <w:t>inom området. Om flera personer är innehållsansvariga ska enbart ett av namnen lämnas till dokumentadministratör</w:t>
       </w:r>
       <w:r>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="00170D9D">
         <w:t>. Längst ner i rutinen kan alla som varit innehållsansvariga anges med namn.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CDED626" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00170D9D" w:rsidRDefault="00BC473F" w:rsidP="0087516B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1276" w:right="992" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00170D9D">
         <w:t>Rutinen skrivs i mall som tillhandahålles av enhetens teamledare.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BCA5077" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00170D9D" w:rsidRDefault="00BC473F" w:rsidP="0087516B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1276" w:right="992" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00170D9D">
         <w:t>Rubriker och löptext utformas enligt information i mallen. Vid punktlista används punkt.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7DA4D8" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00170D9D" w:rsidRDefault="00BC473F" w:rsidP="0087516B">
+    <w:p w14:paraId="3B7DA4D8" w14:textId="4D7B448E" w:rsidR="00BC473F" w:rsidRPr="00170D9D" w:rsidRDefault="00BC473F" w:rsidP="0087516B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1276" w:right="992" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00170D9D">
         <w:t xml:space="preserve">Redovisande dokument ska i sidfoten innehålla namn på vilken rutin dokumentet är kopplat till, rutinens Dokument-ID, </w:t>
       </w:r>
       <w:r>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="00170D9D">
         <w:t xml:space="preserve">ersionsnummer och datum när det redovisande dokumentet är skapat. Exempel: Blankett till ”Rutin (titel på rutinen)”, </w:t>
       </w:r>
       <w:r w:rsidRPr="00170D9D">
         <w:br/>
         <w:t xml:space="preserve">Dokument-ID: </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004E5FB0">
+        <w:t>NU</w:t>
+      </w:r>
+      <w:r w:rsidR="008872EB">
+        <w:t>10888</w:t>
+      </w:r>
+      <w:r w:rsidR="0009446E">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00073BB6">
+        <w:t>XXXXXXXXXX-XX</w:t>
+      </w:r>
       <w:r w:rsidRPr="00170D9D">
         <w:t>, Version: 1, ÅÅÅÅ-MM-DD.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E29D479" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00170D9D" w:rsidRDefault="00BC473F" w:rsidP="0087516B">
+    <w:p w14:paraId="5E29D479" w14:textId="789E9DC0" w:rsidR="00BC473F" w:rsidRPr="00170D9D" w:rsidRDefault="00BC473F" w:rsidP="0087516B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1276" w:right="992" w:hanging="283"/>
       </w:pPr>
       <w:r>
-        <w:t>När rutinen är klar ska innehållet i rutinen granskas av sakkunnig apotekare inom GMP och eventuellt sjukhusfysiker eller annan sakkunnig kompetens.</w:t>
+        <w:t xml:space="preserve">När rutinen är klar ska innehållet i rutinen granskas av sakkunnig </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1DB4">
+        <w:t>farmaceut</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inom GMP och eventuellt sjukhusfysiker eller annan sakkunnig kompetens.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C91647" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRDefault="00BC473F" w:rsidP="007D35C3">
+    <w:p w14:paraId="05C91647" w14:textId="7816BD57" w:rsidR="00BC473F" w:rsidRDefault="00BC473F" w:rsidP="007D35C3">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1418" w:right="992" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00170D9D">
-        <w:t>När granskare har läst igenom rutinen återkopplar den/de till innehållsansvarig inom två veckor från det att de fått rutinen. När innehållsansvarig och granskare är överens om innehållet i rutinen skickar innehållsansvarig det vidare till av kliniken utsedda dokumentberedare i SOFIA STY.</w:t>
+        <w:t>När granskare har läst igenom rutinen återkopplar den/de till innehållsansvarig inom två veckor från det att de fått rutinen. När innehållsansvarig och granskare är överens om innehållet i rutinen skickar innehållsansvarig det vidare till av kliniken utsedda dokumentberedare i SOFIA STY</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1DB4">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170D9D">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E685FFD" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00E40A6C" w:rsidRDefault="00BC473F" w:rsidP="007D35C3">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1418" w:right="992"/>
       </w:pPr>
       <w:r w:rsidRPr="00E40A6C">
         <w:t>Nedanstående information ska medfölja rutinen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5537173E" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00E40A6C" w:rsidRDefault="00BC473F" w:rsidP="007D35C3">
+    <w:p w14:paraId="5537173E" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00E40A6C" w:rsidRDefault="00BC473F" w:rsidP="0058367A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:ind w:left="1701" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00E40A6C">
         <w:t>Publicerat för enhet:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D83976A" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00E40A6C" w:rsidRDefault="00BC473F" w:rsidP="007D35C3">
+    <w:p w14:paraId="3D83976A" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00E40A6C" w:rsidRDefault="00BC473F" w:rsidP="0058367A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:ind w:left="1701" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00E40A6C">
         <w:t>Innehållsansvarig:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C549AF1" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00E40A6C" w:rsidRDefault="00BC473F" w:rsidP="007D35C3">
+    <w:p w14:paraId="7C549AF1" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00E40A6C" w:rsidRDefault="00BC473F" w:rsidP="0058367A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:ind w:left="1701" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00E40A6C">
         <w:t>Granskad av:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C8FCCC" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00E40A6C" w:rsidRDefault="00BC473F" w:rsidP="007D35C3">
+    <w:p w14:paraId="54C8FCCC" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00E40A6C" w:rsidRDefault="00BC473F" w:rsidP="0058367A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:ind w:left="1701" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00E40A6C">
         <w:t>Godkänd av:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D96F1A8" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00E40A6C" w:rsidRDefault="00BC473F" w:rsidP="007D35C3">
+    <w:p w14:paraId="3D96F1A8" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00E40A6C" w:rsidRDefault="00BC473F" w:rsidP="0058367A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:ind w:left="1701" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00E40A6C">
         <w:t>Giltigt från:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C181D0" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00E40A6C" w:rsidRDefault="00BC473F" w:rsidP="007D35C3">
+    <w:p w14:paraId="62C181D0" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00E40A6C" w:rsidRDefault="00BC473F" w:rsidP="0058367A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:ind w:left="1701" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00E40A6C">
         <w:t>Giltigt till:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="349DE2DA" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00E40A6C" w:rsidRDefault="00BC473F" w:rsidP="007D35C3">
+    <w:p w14:paraId="349DE2DA" w14:textId="1B6AB6B5" w:rsidR="00BC473F" w:rsidRPr="00E40A6C" w:rsidRDefault="00BC473F" w:rsidP="0058367A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:ind w:left="1701" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00E40A6C">
         <w:t xml:space="preserve">Placering </w:t>
       </w:r>
       <w:r w:rsidRPr="00170D9D">
-        <w:t>i SOFIA STY:</w:t>
+        <w:t>i SOFIA STY</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1DB4">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170D9D">
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28149A51" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00170D9D" w:rsidRDefault="00BC473F" w:rsidP="007D35C3">
+    <w:p w14:paraId="28149A51" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00170D9D" w:rsidRDefault="00BC473F" w:rsidP="0058367A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:ind w:left="1701" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00E40A6C">
         <w:t xml:space="preserve">Nyckelord: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3970D617" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00170D9D" w:rsidRDefault="00BC473F" w:rsidP="0087516B">
+    <w:p w14:paraId="3970D617" w14:textId="67EFFA38" w:rsidR="00BC473F" w:rsidRPr="00170D9D" w:rsidRDefault="00BC473F" w:rsidP="0087516B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1418" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00170D9D">
-        <w:t>När rutinen är inlagd i SOFIA STY och eventuella redovisande dokument är inlagda i SOFIA/SharePoint, Klinisk fysiologi – Relaterade dokument skickar dokument</w:t>
+        <w:t>När rutinen är inlagd i SOFIA STY</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1DB4">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170D9D">
+        <w:t xml:space="preserve"> och eventuella redovisande dokument är inlagda i SOFIA/SharePoint, Klinisk fysiologi – Relaterade dokument skickar dokument</w:t>
       </w:r>
       <w:r w:rsidRPr="00170D9D">
         <w:softHyphen/>
         <w:t xml:space="preserve">beredare rutinen elektroniskt till granskare. </w:t>
       </w:r>
       <w:r w:rsidRPr="00170D9D">
         <w:br/>
         <w:t>Berörd/a person/er signerar rutinen elektroniskt. Granskare skickar tillbaka rutinen elektroniskt till dokument</w:t>
       </w:r>
       <w:r>
         <w:t>administratör</w:t>
       </w:r>
       <w:r w:rsidRPr="00170D9D">
         <w:t xml:space="preserve"> med kommentar att det är klart att skicka till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00170D9D">
         <w:t>godkännare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00170D9D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -483,163 +577,162 @@
       </w:pPr>
       <w:r w:rsidRPr="00E40A6C">
         <w:t xml:space="preserve">Rutinen skickas sedan vidare av dokumentberedare elektroniskt till verksamhetschefen (eller person med delegation från verksamhetschefen) som godkänner innehållet i rutinen genom elektronisk signering. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Godkännare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> har 14 dagar på sig innan tiden gått ut. Tiden kan justeras vid behov. Sju respektive två dagar innan uppgiftens förfallodag skickas påminnelse.</w:t>
       </w:r>
       <w:r w:rsidRPr="00170D9D">
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Om uppgiften inte är handlagd innan giltighetstiden gått ut avbryts flödet och meddelande om detta skickas till innehållsansvarig och dokumentadministratör.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B76A200" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRDefault="00BC473F" w:rsidP="0087516B">
+    <w:p w14:paraId="6B76A200" w14:textId="4C9F7BD8" w:rsidR="00BC473F" w:rsidRDefault="00BC473F" w:rsidP="0087516B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1418" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00E40A6C">
         <w:t xml:space="preserve">Om papperskopior </w:t>
       </w:r>
       <w:r>
         <w:t>skrivs</w:t>
       </w:r>
       <w:r w:rsidRPr="00E40A6C">
         <w:t xml:space="preserve"> ut och anslås på avdelningen ska dess plats beskrivas </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00596611">
+        <w:r w:rsidRPr="00F52293">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
           <w:t>Dokumentförteckning – fysisk plats</w:t>
         </w:r>
+        <w:r w:rsidRPr="00F52293">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4131C3CD" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00D1736D" w:rsidRDefault="00BC473F" w:rsidP="0087516B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1418" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ett mejl skickas till innehållsansvarig och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>godkännare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> när dokumentet är godkänt. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D1736D">
         <w:t>Dokumenten finns tillgängliga på NU-sjukvårdens hemsida (intranätet)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1736D">
         <w:br/>
         <w:t>Välj:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D31553B" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00D1736D" w:rsidRDefault="00BC473F" w:rsidP="007D35C3">
+    <w:p w14:paraId="2D31553B" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00D1736D" w:rsidRDefault="00BC473F" w:rsidP="008D4305">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:ind w:left="1701" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00D1736D">
         <w:t>Styrdokument i toppmenyn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589F9664" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00D1736D" w:rsidRDefault="00BC473F" w:rsidP="007D35C3">
+    <w:p w14:paraId="589F9664" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00D1736D" w:rsidRDefault="00BC473F" w:rsidP="008D4305">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:ind w:left="1701" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00D1736D">
         <w:t xml:space="preserve">Rutiner/riktlinjer </w:t>
       </w:r>
       <w:r>
         <w:t>vårdverksamhet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5971FC" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00D1736D" w:rsidRDefault="00BC473F" w:rsidP="007D35C3">
+    <w:p w14:paraId="7D5971FC" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00D1736D" w:rsidRDefault="00BC473F" w:rsidP="008D4305">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:ind w:left="1701" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00D1736D">
         <w:t>Medicinsk diagnostik</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B76D3D2" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRDefault="00BC473F" w:rsidP="007D35C3">
+    <w:p w14:paraId="6B76D3D2" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRDefault="00BC473F" w:rsidP="008D4305">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:ind w:left="1701" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Beredningskort alternativt </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1736D">
         <w:t>Kvalitetshandbok GMP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48A9021F" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00487783" w:rsidRDefault="00BC473F" w:rsidP="00BC473F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Uppdatera</w:t>
       </w:r>
       <w:r w:rsidRPr="00487783">
         <w:t xml:space="preserve"> rutin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16C32938" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRDefault="00BC473F" w:rsidP="0087516B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r>
@@ -710,51 +803,51 @@
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00170D9D">
         <w:t>okumentadministratör</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> skickar rutinen elektroniskt till granskare och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>godkännare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> för elektronisk signering enligt beskrivning ovan.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430381E9" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRDefault="00BC473F" w:rsidP="0087516B">
+    <w:p w14:paraId="430381E9" w14:textId="57D9255D" w:rsidR="00BC473F" w:rsidRDefault="00BC473F" w:rsidP="0087516B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1276" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:t>Innehållsansvarig ansvarar för att uppdatera sidfotens innehåll (</w:t>
       </w:r>
       <w:r w:rsidRPr="00170D9D">
         <w:t>Dokument-ID, Versionsnummer och datum</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00170D9D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">i relaterade dokument när det är aktuellt. </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Innehållsansvarig ansvarar även för att det uppdaterade relaterade dokumentet upprättas som allmän handling efter ändring. Om detta inte sker syns inte ändringen via länken.</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -766,257 +859,330 @@
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00596611">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
           <w:t>Dokumentförteckning – fysisk plats</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00596611">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>byts ut när rutinen är publicerad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="789B9B09" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRDefault="00BC473F" w:rsidP="00BC473F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Kommunicering av dokument</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0497AED8" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRDefault="00BC473F" w:rsidP="00BC473F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E70BC6">
         <w:t>Nya/reviderade rutiner publiceras på Klinisk fysiologis hemsida (intranät).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1B50A3" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRDefault="00BC473F" w:rsidP="00BC473F">
+    <w:p w14:paraId="4A1B50A3" w14:textId="4D440385" w:rsidR="00BC473F" w:rsidRDefault="00BC473F" w:rsidP="00BC473F">
       <w:r w:rsidRPr="00E70BC6">
         <w:t>Innehållsansvarig mejlar ut information till berörda att det finns ny/reviderad rutin att läsa. Det är obligatoriskt för all personal att läsa sina mejl.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Personal som berörs av rutinen ansvarar själv för att signera på rutinkortet när de tagit del av rutinen.</w:t>
+        <w:t xml:space="preserve"> Personal som berörs av rutinen ansvarar själv för att </w:t>
+      </w:r>
+      <w:r w:rsidR="005050B0">
+        <w:t xml:space="preserve">läsa och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">signera på </w:t>
+      </w:r>
+      <w:r w:rsidR="003C65C2">
+        <w:t>blanketten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00374E3C">
+        <w:t>”T</w:t>
+      </w:r>
+      <w:r>
+        <w:t>agit del av rutin</w:t>
+      </w:r>
+      <w:r w:rsidR="00374E3C">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00D55D10">
+        <w:t xml:space="preserve"> som anslås på här avsedd plats på respektive sjukhus</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F15196" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00536A5A" w:rsidRDefault="00BC473F" w:rsidP="00BC473F">
+    <w:p w14:paraId="14F15196" w14:textId="18EF1CAD" w:rsidR="00BC473F" w:rsidRPr="00536A5A" w:rsidRDefault="00BC473F" w:rsidP="00BC473F">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Innehållsansvarig mejlar ut information till lokalvårdarnas arbetsledare, för vidarebefordran till lokalvårdarna, om att det finns ny/reviderad rutin som berör dem att läsa. Rutinen bifogas.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16D94">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lokalvårdare som berörs av rutinen ansvarar själv för att läsa och signera blanketten ”Tagit del av rutin </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55437">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16D94">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55437">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>lokalvårdare” som anslås på här för</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91AA2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avsedd</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55437">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plats på respektive sjukhus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B9F95B" w14:textId="3B592E0F" w:rsidR="00536A5A" w:rsidRPr="00BC473F" w:rsidRDefault="00536A5A" w:rsidP="00BC473F"/>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00BC473F" w:rsidSect="00FC733D">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="even" r:id="rId21"/>
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:headerReference w:type="first" r:id="rId23"/>
       <w:footerReference w:type="first" r:id="rId24"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="843" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09496E3A" w14:textId="77777777" w:rsidR="00793BEC" w:rsidRDefault="00793BEC">
+    <w:p w14:paraId="521549B8" w14:textId="77777777" w:rsidR="00651AC9" w:rsidRDefault="00651AC9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="328B13CC" w14:textId="77777777" w:rsidR="00793BEC" w:rsidRDefault="00793BEC">
+    <w:p w14:paraId="193A5B18" w14:textId="77777777" w:rsidR="00651AC9" w:rsidRDefault="00651AC9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="757C6129" w14:textId="77777777" w:rsidR="00793BEC" w:rsidRDefault="00793BEC">
+    <w:p w14:paraId="264DC78F" w14:textId="77777777" w:rsidR="00651AC9" w:rsidRDefault="00651AC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Fet">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2012D7CF" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRDefault="00BC473F" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0DEDE822" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRDefault="00BC473F" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="296187881"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="430064DB" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00EC0A68" w:rsidRDefault="00BC473F" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1045,74 +1211,74 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60A3DA2D" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRDefault="00BC473F" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675649" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23B2FDCF" wp14:editId="24BFB96E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23B2FDCF" wp14:editId="24BFB96E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="4" name="Bildobjekt 4">
+          <wp:docPr id="775033009" name="Bildobjekt 775033009">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VG_Ne.wmf"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
@@ -1123,89 +1289,89 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1234,51 +1400,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="757852426" name="Bildobjekt 757852426">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1312,87 +1478,87 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A6A5A42" w14:textId="77777777" w:rsidR="00793BEC" w:rsidRDefault="00793BEC"/>
+    <w:p w14:paraId="458FC7CB" w14:textId="77777777" w:rsidR="00651AC9" w:rsidRDefault="00651AC9"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20FE2B26" w14:textId="77777777" w:rsidR="00793BEC" w:rsidRDefault="00793BEC">
+    <w:p w14:paraId="213E2F4E" w14:textId="77777777" w:rsidR="00651AC9" w:rsidRDefault="00651AC9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="509412FD" w14:textId="77777777" w:rsidR="00793BEC" w:rsidRDefault="00793BEC">
+    <w:p w14:paraId="2A58E086" w14:textId="77777777" w:rsidR="00651AC9" w:rsidRDefault="00651AC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6921542A" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRPr="00DA65C4" w:rsidRDefault="00BC473F" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677697" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="594EBA1E" wp14:editId="3C46E545">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="594EBA1E" wp14:editId="3C46E545">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -1422,100 +1588,100 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="594EBA1E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251677697;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="42AE0012" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRDefault="00BC473F" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4554256A" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRDefault="00BC473F" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676673" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06D64FC7" wp14:editId="66BF323F">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06D64FC7" wp14:editId="66BF323F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -1545,98 +1711,98 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="06D64FC7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251676673;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="1112C0CC" w14:textId="77777777" w:rsidR="00BC473F" w:rsidRDefault="00BC473F">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674625" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FF79A7D" wp14:editId="68EE940F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FF79A7D" wp14:editId="68EE940F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Bild 1">
+          <wp:docPr id="528669297" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -1666,65 +1832,65 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -1754,100 +1920,100 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/QaCpGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5qqpPlpjg1UBxzPQa+8t3zZYA8r5sML&#10;cyg1to3rG57xkAqwFhwtSmpwP/92H/NRAYxS0uLqlNT/2DEnKFHfDGrzeTSZxF1LzuTmNkfHXUc2&#10;1xGz0w+A2znCh2J5MmN+UCdTOtBvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAsklSRZ57Vo/042YmsY+vKK7+tZ+yLm99/gsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofN&#10;M/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9OivOZgidJ4TZNAFhqPa6owbh&#10;8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QMdWucClPfG2Lv6AenIsuhkXpQ&#10;Fy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86fKSI93fjZgUimjFew/CHz+hQ&#10;MFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAH9BoKkZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/QaCpGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5qqpPlpjg1UBxzPQa+8t3zZYA8r5sML&#10;cyg1to3rG57xkAqwFhwtSmpwP/92H/NRAYxS0uLqlNT/2DEnKFHfDGrzeTSZxF1LzuTmNkfHXUc2&#10;1xGz0w+A2znCh2J5MmN+UCdTOtBvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAsklSRZ57Vo/042YmsY+vKK7+tZ+yLm99/gsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofN&#10;M/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9OivOZgidJ4TZNAFhqPa6owbh&#10;8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QMdWucClPfG2Lv6AenIsuhkXpQ&#10;Fy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86fKSI93fjZgUimjFew/CHz+hQ&#10;MFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAH9BoKkZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -1877,87 +2043,87 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA8+98GQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5oKuzjNsYHqgOM56JX3li8b7GHFfHhh&#10;DqXGtnF9wzMeUgHWgqNFSQ3u59/uYz4qgFFKWlydkvofO+YEJeqbQW0+jyaTuGvJmdzc5ui468jm&#10;OmJ2+gFwO0f4UCxPZswP6mRKB/oNt3wRq2KIGY61SxpO5kPoFxpfCReLRUrC7bIsrMza8ggduYsM&#10;v3ZvzNmjDAEFfILTkrHinRp9bs/6YhdANkmqyHPP6pF+3Mwk9vEVxdW/9lPW5a3PfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfI&#10;SNy2ZOWjU2k6TZUmJASHjV24uU3WVjROabKt8Osxp3Gz5UevnzdfTa4XJzuGzpOGxVyBsFR701Gj&#10;Yf++mS1BhIhksPdkNXzbAKvi+irHzPgzbe1pFxvBIRQy1NDGOGRShrq1DsPcD5b4dvCjw8jr2Egz&#10;4pnDXS8TpR6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e1sPX/uNB69ubaf0EItopXmD402d1&#10;KNip8kcyQfQaZkmaMMrDQt2BYCJVKZepNNyrFGSRy/8Vil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAAPPvfBkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA8qgPY+IAAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA8+98GQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5oKuzjNsYHqgOM56JX3li8b7GHFfHhh&#10;DqXGtnF9wzMeUgHWgqNFSQ3u59/uYz4qgFFKWlydkvofO+YEJeqbQW0+jyaTuGvJmdzc5ui468jm&#10;OmJ2+gFwO0f4UCxPZswP6mRKB/oNt3wRq2KIGY61SxpO5kPoFxpfCReLRUrC7bIsrMza8ggduYsM&#10;v3ZvzNmjDAEFfILTkrHinRp9bs/6YhdANkmqyHPP6pF+3Mwk9vEVxdW/9lPW5a3PfwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfI&#10;SNy2ZOWjU2k6TZUmJASHjV24uU3WVjROabKt8Osxp3Gz5UevnzdfTa4XJzuGzpOGxVyBsFR701Gj&#10;Yf++mS1BhIhksPdkNXzbAKvi+irHzPgzbe1pFxvBIRQy1NDGOGRShrq1DsPcD5b4dvCjw8jr2Egz&#10;4pnDXS8TpR6lw474Q4uDLVtbf+6OTsNLuXnDbZW45U9fPr8e1sPX/uNB69ubaf0EItopXmD402d1&#10;KNip8kcyQfQaZkmaMMrDQt2BYCJVKZepNNyrFGSRy/8Vil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAAPPvfBkCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA8qgPY+IAAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2045706341" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -1998,51 +2164,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2499,50 +2665,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DB205C4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="02B2A4F2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C79897C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FA977B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C44C5262"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -2611,51 +2890,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -2724,51 +3003,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2837,51 +3116,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2951,51 +3230,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3064,51 +3343,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25167B2F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C44C5262"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3177,51 +3456,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3317,51 +3596,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3431,51 +3710,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3544,51 +3823,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="420E63FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C44C5262"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3657,51 +3936,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3798,51 +4077,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47B94AC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83A00348"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3911,51 +4190,164 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48977ABA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="735040C8"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C79897C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4024,51 +4416,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4138,51 +4530,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4251,51 +4643,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68443663"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7E249CBC"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -4364,51 +4869,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4477,51 +4982,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4591,643 +5096,752 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1332562905">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="943878421">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2040472878">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1879658141">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="835151755">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="7756400">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1759210451">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="131679954">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="810098957">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1937129577">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2069955041">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="285429678">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="722410229">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1318144775">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1627084958">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="174157067">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="163864226">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="816453291">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1221482198">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1042368710">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="641883454">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="426539133">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1771272148">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="446239384">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="196553846">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1386366596">
     <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="158926398">
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="00002E24"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
+    <w:rsid w:val="00013F49"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
+    <w:rsid w:val="00032D15"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="000404EB"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00057A5D"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
+    <w:rsid w:val="00073BB6"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="0009446E"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000E6336"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00113312"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="0019395B"/>
     <w:rsid w:val="0019632A"/>
+    <w:rsid w:val="001A2BCE"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B1202"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D2049"/>
+    <w:rsid w:val="001F045B"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="002117F7"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="002255C4"/>
+    <w:rsid w:val="002275D7"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
+    <w:rsid w:val="002517FE"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00276BF9"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C550A"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E5C7A"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
+    <w:rsid w:val="002F21E7"/>
+    <w:rsid w:val="002F2A8F"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="00333081"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
+    <w:rsid w:val="00346CA8"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="0035543A"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00370D88"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00374E3C"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A6B76"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003C2E3B"/>
+    <w:rsid w:val="003C65C2"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00404BB8"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230A6"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="004A2CAD"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
+    <w:rsid w:val="004A7046"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
+    <w:rsid w:val="004C03D7"/>
     <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004C37B0"/>
     <w:rsid w:val="004D5921"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004E5FB0"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="00504632"/>
+    <w:rsid w:val="005050B0"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
+    <w:rsid w:val="00537D78"/>
+    <w:rsid w:val="005416C3"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
+    <w:rsid w:val="005800FB"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
+    <w:rsid w:val="0058367A"/>
     <w:rsid w:val="00596611"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="006137D2"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="00624D5E"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00651AC9"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="006864DB"/>
     <w:rsid w:val="00694250"/>
+    <w:rsid w:val="00696D35"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
+    <w:rsid w:val="006A72C1"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E75A2"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="00710372"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007173CC"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
+    <w:rsid w:val="00732FEF"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="00752083"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
+    <w:rsid w:val="007901C7"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="00793BEC"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007B62AA"/>
     <w:rsid w:val="007D35C3"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E317A"/>
+    <w:rsid w:val="007F161D"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F3367"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="00822F31"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00861DAA"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="0087516B"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="008872EB"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
+    <w:rsid w:val="008B01FE"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D4305"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="00902BE0"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
+    <w:rsid w:val="0092586A"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="00946ECC"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00964725"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00977DFC"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B382F"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2A4A"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E2A18"/>
+    <w:rsid w:val="009E45C9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A10400"/>
+    <w:rsid w:val="00A13E8C"/>
+    <w:rsid w:val="00A159AD"/>
+    <w:rsid w:val="00A16D94"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A34C2B"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55437"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A70D91"/>
+    <w:rsid w:val="00A77989"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
+    <w:rsid w:val="00AA1DB4"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AE59CE"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B25B0A"/>
     <w:rsid w:val="00B26B4C"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B37AFE"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B432AC"/>
+    <w:rsid w:val="00B456A8"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B51EAF"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA3585"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC473F"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC6696"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00C05C31"/>
     <w:rsid w:val="00C05D2D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C20744"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
+    <w:rsid w:val="00C467A6"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C70241"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C91AA2"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB52D7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
+    <w:rsid w:val="00CE1403"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CE6C62"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D02708"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D13716"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D2099B"/>
+    <w:rsid w:val="00D2784B"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D549CB"/>
+    <w:rsid w:val="00D55D10"/>
+    <w:rsid w:val="00D56C4A"/>
+    <w:rsid w:val="00D572DD"/>
+    <w:rsid w:val="00D6477A"/>
+    <w:rsid w:val="00D66F30"/>
+    <w:rsid w:val="00D816AF"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DB625D"/>
+    <w:rsid w:val="00DD2157"/>
     <w:rsid w:val="00DD2BE0"/>
+    <w:rsid w:val="00DD3C02"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5D76"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E27B72"/>
+    <w:rsid w:val="00E40921"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E77848"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE412C"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F263CE"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F41C57"/>
+    <w:rsid w:val="00F44560"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F52293"/>
     <w:rsid w:val="00F83454"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC733D"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF1913"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="608418FD"/>
+    <w:rsid w:val="60B6B1AA"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7676,51 +8290,51 @@
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F83454"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00596611"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7748,51 +8362,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-71/surrogate/Dokumentf%c3%b6rteckning%20fysisk%20plats.html" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mellanarkiv.vgregion.se/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-71/surrogate/Dokumentf%c3%b6rteckning%20fysisk%20plats.html" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-124/surrogate/Dokumentf%c3%b6rteckning%20-%20fysisk%20plats.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mellanarkiv.vgregion.se/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-124/surrogate/Dokumentf%c3%b6rteckning%20-%20fysisk%20plats.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
@@ -8096,71 +8710,114 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>749</Words>
-  <Characters>5413</Characters>
+  <Words>1035</Words>
+  <Characters>5489</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>45</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6150</CharactersWithSpaces>
+  <CharactersWithSpaces>6511</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="18" baseType="variant">
+      <vt:variant>
+        <vt:i4>5570582</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-71/surrogate/Dokumentf%c3%b6rteckning fysisk plats.html</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5570582</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-71/surrogate/Dokumentf%c3%b6rteckning fysisk plats.html</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7340077</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://mellanarkiv.vgregion.se/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Dokumenthantering - GMP och beredningskort</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>34</revision>
+  <revision>81</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>