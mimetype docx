--- v1 (2026-02-25)
+++ v2 (2026-06-13)
@@ -90,62 +90,56 @@
       </w:r>
       <w:r w:rsidRPr="00955171">
         <w:br/>
         <w:t>att följa varje preparat såväl i fråga om använda råvaror som i</w:t>
       </w:r>
       <w:r w:rsidR="00646C7D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00955171">
         <w:t xml:space="preserve">fråga om metoder, </w:t>
       </w:r>
       <w:r w:rsidRPr="00955171">
         <w:br/>
         <w:t>kontroll, förvaring och distribution (LVFS 2014:4, kap 4, 4§).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D955D2D" w14:textId="78E42752" w:rsidR="001C202A" w:rsidRDefault="00A87575" w:rsidP="0046547F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>Förändring sedan föregående version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2731DC86" w14:textId="6DF13191" w:rsidR="00A87575" w:rsidRPr="00A87575" w:rsidRDefault="00175E6E" w:rsidP="0046547F">
+    <w:p w14:paraId="2731DC86" w14:textId="14DD712C" w:rsidR="00A87575" w:rsidRPr="00A87575" w:rsidRDefault="00D500A5" w:rsidP="0046547F">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00175E6E">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Om man råkat bereda eller dispensera på annans konto ska det dokumenteras i patientadministrativt system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FBE62FF" w14:textId="77777777" w:rsidR="00955171" w:rsidRPr="00955171" w:rsidRDefault="00955171" w:rsidP="0046547F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00955171">
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E8A54E" w14:textId="5EDEE131" w:rsidR="00955171" w:rsidRPr="00955171" w:rsidRDefault="00955171" w:rsidP="0046547F">
       <w:pPr>
         <w:ind w:left="0" w:right="565"/>
       </w:pPr>
       <w:r w:rsidRPr="00955171">
         <w:t>Klargöra ansvaret för att få spårbarhet vid beredning, dispensering och administrering av radiofarmaka.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="391A84EB" w14:textId="5BAA0580" w:rsidR="00955171" w:rsidRPr="00955171" w:rsidRDefault="00955171" w:rsidP="0046547F">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:outlineLvl w:val="1"/>
@@ -236,50 +230,51 @@
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A18597F" w14:textId="77777777" w:rsidR="00436A75" w:rsidRDefault="00436A75" w:rsidP="0046547F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="855"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ansvar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732E3613" w14:textId="77968486" w:rsidR="00436A75" w:rsidRDefault="00436A75" w:rsidP="0046547F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
@@ -306,69 +301,81 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EDD680B" w14:textId="77777777" w:rsidR="00436A75" w:rsidRPr="00436A75" w:rsidRDefault="00436A75" w:rsidP="0046547F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00436A75">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Vid beredning och dispensering av patientdos ansvarar tjänstgörande biomedicinsk analytiker för att utföra dessa moment inloggad på sitt eget personliga konto i IBC-NM. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EED52A1" w14:textId="77777777" w:rsidR="00436A75" w:rsidRPr="00436A75" w:rsidRDefault="00436A75" w:rsidP="0046547F">
+    <w:p w14:paraId="1EED52A1" w14:textId="52E271A7" w:rsidR="00436A75" w:rsidRPr="00436A75" w:rsidRDefault="00436A75" w:rsidP="0046547F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00436A75">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>Ifall man råkat vara inloggad på fel konto vid beredning eller dispensering ska signaturen på etiketten strykas över och ersättas av rätt signatur. </w:t>
+        <w:t>Ifall man råkat vara inloggad på fel konto vid beredning eller dispensering ska signaturen på etiketten strykas över och ersättas av rätt signatur.</w:t>
+      </w:r>
+      <w:r w:rsidR="000D21EE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Detta ska även dokumenteras i patientadministrativt system.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436A75">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A708228" w14:textId="1A72DE8A" w:rsidR="00436A75" w:rsidRPr="009A7302" w:rsidRDefault="00436A75" w:rsidP="0046547F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00436A75">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Tjänstgörande biomedicinsk analytiker ansvarar för att kontrollera att varje utskriven etikett innehåller rätt information </w:t>
       </w:r>
       <w:r>
@@ -379,65 +386,65 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="0046547F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="0046547F">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1276" w:left="1418" w:header="284" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FE3A553" w14:textId="77777777" w:rsidR="00765E6B" w:rsidRDefault="00765E6B">
+    <w:p w14:paraId="4B3A41AD" w14:textId="77777777" w:rsidR="004B5471" w:rsidRDefault="004B5471">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79027CBC" w14:textId="77777777" w:rsidR="00765E6B" w:rsidRDefault="00765E6B">
+    <w:p w14:paraId="499ABCC9" w14:textId="77777777" w:rsidR="004B5471" w:rsidRDefault="004B5471">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="73CB84D8" w14:textId="77777777" w:rsidR="00765E6B" w:rsidRDefault="00765E6B">
+    <w:p w14:paraId="246DCE68" w14:textId="77777777" w:rsidR="004B5471" w:rsidRDefault="004B5471">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -694,61 +701,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0968141A" w14:textId="77777777" w:rsidR="00765E6B" w:rsidRDefault="00765E6B"/>
+    <w:p w14:paraId="47522959" w14:textId="77777777" w:rsidR="004B5471" w:rsidRDefault="004B5471"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F7376AE" w14:textId="77777777" w:rsidR="00765E6B" w:rsidRDefault="00765E6B">
+    <w:p w14:paraId="15614BF4" w14:textId="77777777" w:rsidR="004B5471" w:rsidRDefault="004B5471">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="262FA58A" w14:textId="77777777" w:rsidR="00765E6B" w:rsidRDefault="00765E6B">
+    <w:p w14:paraId="5F2DE36E" w14:textId="77777777" w:rsidR="004B5471" w:rsidRDefault="004B5471">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -4091,53 +4098,52 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1789200479">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1291201623">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1196969115">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1357199956">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1540625084">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="775755441">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -4158,51 +4164,53 @@
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A5626"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C7394"/>
+    <w:rsid w:val="000D21EE"/>
     <w:rsid w:val="000E463B"/>
+    <w:rsid w:val="000E54F7"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00175E6E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
@@ -4243,85 +4251,87 @@
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F679F"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="00396C91"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00436A75"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="0046547F"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A11EB"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
+    <w:rsid w:val="004B5471"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D43E0"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="0053051D"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
@@ -4361,55 +4371,57 @@
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00765E6B"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007B1F93"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="007F6AE4"/>
     <w:rsid w:val="008057DC"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
@@ -4508,100 +4520,102 @@
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB4F9E"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
+    <w:rsid w:val="00D500A5"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA4C96"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DC7D61"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DD4BA5"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E473FD"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EB7914"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F06902"/>
     <w:rsid w:val="00F14102"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F304DD"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
+    <w:rsid w:val="00FB34EC"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="2DBC41D5"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -7562,76 +7576,76 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>237</Words>
-  <Characters>1257</Characters>
+  <Words>258</Words>
+  <Characters>1372</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1492</CharactersWithSpaces>
+  <CharactersWithSpaces>1627</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>4325389</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-1069765838-20/surrogate/Administrering och dokumentering av radiofarmaka.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>655441</vt:i4>
       </vt:variant>
@@ -7660,31 +7674,31 @@
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-9/surrogate/Blankett Eluering och beredning av radiofarmaka CH-1.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Ansvarsfördelning vid beredning, dispensering och administrering av radiofarmaka</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>24</revision>
+  <revision>27</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>