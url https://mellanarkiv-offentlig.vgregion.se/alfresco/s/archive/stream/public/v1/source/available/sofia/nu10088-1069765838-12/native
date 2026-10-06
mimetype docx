--- v0 (2026-01-10)
+++ v1 (2026-10-06)
@@ -6,2796 +6,2640 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="53A13238" w14:textId="77777777" w:rsidR="0024219B" w:rsidRPr="0024219B" w:rsidRDefault="0024219B" w:rsidP="004856BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7513"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A107418" w14:textId="77777777" w:rsidR="0024219B" w:rsidRPr="0024219B" w:rsidRDefault="0024219B" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1442B030" w14:textId="77777777" w:rsidR="0024219B" w:rsidRPr="0024219B" w:rsidRDefault="0024219B" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D6DD164" w14:textId="77777777" w:rsidR="0024219B" w:rsidRPr="00187A7F" w:rsidRDefault="0024219B" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc106713842"/>
       <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
       <w:r w:rsidRPr="00187A7F">
         <w:t>Njurskintigrafi, morfologi – Metodbeskrivning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5906CCC2" w14:textId="77777777" w:rsidR="0024219B" w:rsidRPr="0024219B" w:rsidRDefault="0024219B" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024219B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Innehåll</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="34DB7821" w14:textId="20A79098" w:rsidR="0007281B" w:rsidRDefault="0007281B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="55134F16" w14:textId="4E58AD2D" w:rsidR="00E93841" w:rsidRDefault="0007281B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "2-3" \h \z </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc179202787" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618838" w:history="1">
+        <w:r w:rsidR="00E93841" w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00E93841">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00E93841">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-[...12 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="00E93841">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618838 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E93841">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E93841">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r w:rsidR="00E93841">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00E93841">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="629C59A3" w14:textId="06CCE065" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="60CDDA8E" w14:textId="669421B2" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202788" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618839" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Metodgrupp</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B" w:rsidRPr="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B" w:rsidRPr="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B" w:rsidRPr="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B" w:rsidRPr="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618839 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B" w:rsidRPr="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23279F47" w14:textId="50CDA329" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="54465213" w14:textId="5F7A55F6" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202789" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618840" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Inledning</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618840 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42163132" w14:textId="2255C18F" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="28C79099" w14:textId="10C8732B" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202790" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618841" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Undersökningskod</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618841 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="686A332A" w14:textId="4C09A3F5" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="0B03146D" w14:textId="42F1288B" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202791" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618842" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Indikationer</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618842 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D39B098" w14:textId="46EC2A54" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="10336115" w14:textId="678BD89A" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202792" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618843" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Kontraindikationer</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618843 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="393884FF" w14:textId="1A899D2E" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="1E20210C" w14:textId="03C6B25D" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202793" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618844" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Absoluta kontraindikationer</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618844 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4852F2F1" w14:textId="6FC2518D" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="51A08899" w14:textId="5C7EEABD" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202794" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618845" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Relativa kontraindikationer</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618845 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="313EEC41" w14:textId="27D9AA9C" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="16A53B1D" w14:textId="7E3E3395" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202795" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618846" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Tillstånd som kräver annat bildtagningsförfarande</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618846 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55FA583F" w14:textId="28F7EEA7" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="5BD97FBB" w14:textId="4BF8683B" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202796" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618847" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Särskild hänsyn</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618847 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0018528A" w14:textId="5D323A07" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="42060B9D" w14:textId="4CF0A586" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202797" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618848" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Barn/unga</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618848 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40232FF4" w14:textId="09C0D46B" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="7CF86856" w14:textId="0827D7BE" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202798" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618849" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Graviditet</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618849 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20F389D9" w14:textId="6B84CF2C" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="60C7B76E" w14:textId="4D91C2D7" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202799" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618850" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Amning</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618850 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39FC01A8" w14:textId="3F32AC58" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="68D4F177" w14:textId="6ABC2BDD" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202800" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618851" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Kontaktrestriktion</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618851 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13D849E0" w14:textId="2DD2FB54" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="4C4061C2" w14:textId="1DF46293" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202801" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618852" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Stråldos</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618852 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B96C08F" w14:textId="3A72F450" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="5CF32F29" w14:textId="2D4CD14B" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202802" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618853" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Strålskydd</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618853 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="116611E8" w14:textId="6FCF3390" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="78651002" w14:textId="384E45EA" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202803" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618854" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utrustning</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618854 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13C9B0C0" w14:textId="67888E13" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="58240DF1" w14:textId="0E35ADDB" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202804" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618855" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Protokoll SPECT/CT</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618855 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B8E6375" w14:textId="55B1C084" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="7A37C212" w14:textId="1B18EF94" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202805" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618856" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Funktionskontroll/kalibrering</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618856 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="608A51B3" w14:textId="130765BB" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="481D1F7B" w14:textId="25C0EE17" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202806" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618857" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förberedelser</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618857 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="356D23D5" w14:textId="4497DD02" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="204D7DBD" w14:textId="012E0D34" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202807" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618858" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Patientinformation (kallelse)</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618858 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37047A1F" w14:textId="3EA262F8" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="57DD7D25" w14:textId="1ABFF14F" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202808" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618859" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Remittentinformation</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618859 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41CDC5A3" w14:textId="16A0EBC2" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="6716EB33" w14:textId="1DEF75F1" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202809" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618860" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Undersökningsprocedur</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618860 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E23D7E8" w14:textId="149E68DE" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="7549FFE8" w14:textId="52F3E887" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202810" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618861" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Undersökningsanteckningar i patientadministrativt system</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618861 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="101EA305" w14:textId="07AE2975" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="32EB5534" w14:textId="2ECE0F6A" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202811" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618862" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Injektion</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618862 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0260B217" w14:textId="2571892B" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="0930715A" w14:textId="4B23F16F" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202812" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618863" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förberedelse bildtagning</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618863 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="529CC378" w14:textId="394DC16D" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="22794BC9" w14:textId="2C8FDF58" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202813" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618864" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bildtagning</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618864 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6303A564" w14:textId="2BE55143" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="225D1971" w14:textId="65A47D79" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202814" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618865" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Rengöring</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618865 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DECD328" w14:textId="0744CF5B" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="68A5B919" w14:textId="14B28305" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202815" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618866" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Samanställning och analys av undersökningsinformation</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618866 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="216D799A" w14:textId="52413C8F" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="38BAE500" w14:textId="36DE260E" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202816" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618867" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referensvärden</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618867 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7FDEDB23" w14:textId="0EC70867" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="74F00092" w14:textId="17D0581A" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202817" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618868" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Felkällor</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618868 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2389D7E2" w14:textId="27F95E53" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="3652DD7F" w14:textId="11E18495" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202818" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618869" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utlåtande</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618869 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
-[...6 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A2BD0D7" w14:textId="5346B67F" w:rsidR="0007281B" w:rsidRDefault="00CF5C25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="24081FBD" w14:textId="300FE81A" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc179202819" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc240618870" w:history="1">
+        <w:r w:rsidRPr="00AC159A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referenser</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0007281B">
-[...12 lines deleted...]
-        <w:r w:rsidR="0007281B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240618870 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E65312">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="0007281B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7ED0170B" w14:textId="7DF7BCD7" w:rsidR="0024219B" w:rsidRPr="0024219B" w:rsidRDefault="0007281B" w:rsidP="004856BD">
+    <w:p w14:paraId="7ED0170B" w14:textId="66B65DE4" w:rsidR="0024219B" w:rsidRPr="0024219B" w:rsidRDefault="0007281B" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1010FE0E" w14:textId="77777777" w:rsidR="0024219B" w:rsidRPr="0024219B" w:rsidRDefault="0024219B" w:rsidP="004856BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024219B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AE278B1" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc857765206"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc179202787"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc240618838"/>
       <w:bookmarkStart w:id="4" w:name="_Toc106713844"/>
       <w:bookmarkStart w:id="5" w:name="_Toc72840807"/>
       <w:r w:rsidRPr="00FF17AF">
-        <w:lastRenderedPageBreak/>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="4D3CDA05" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00A61BB2" w:rsidRDefault="00FF17AF" w:rsidP="00061341">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="4D3CDA05" w14:textId="44F5666B" w:rsidR="00FF17AF" w:rsidRDefault="003E517C" w:rsidP="00061341">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A61BB2">
-[...11 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:r>
+        <w:t>Video ändrat till digitala hjälpmedel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B7A8D47" w14:textId="133573BB" w:rsidR="003E517C" w:rsidRDefault="003E517C" w:rsidP="00061341">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A61BB2">
-[...5 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:r>
+        <w:t>Mindre språkliga och strukturella ändringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D83BF12" w14:textId="0780A564" w:rsidR="003E517C" w:rsidRPr="00A61BB2" w:rsidRDefault="003E517C" w:rsidP="00061341">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A61BB2">
-[...60 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+      <w:r>
+        <w:t>Uppdaterat referenslista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1482DCAD" w14:textId="57051CCD" w:rsidR="00FF17AF" w:rsidRPr="00A61BB2" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc991482025"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc179202788"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc240618839"/>
       <w:r w:rsidRPr="00A61BB2">
         <w:t>Metodgrupp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="31BBCF6D" w14:textId="3C9EA6F7" w:rsidR="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="51A4A695">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Metoden utarbetad av: Simona Popa, Ulf Cederbom, Bianca Bugge, Maria Henningsson, </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Andreas Österlund</w:t>
+      </w:r>
+      <w:r w:rsidR="565F3ECD">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Louise Strandberg</w:t>
+      </w:r>
+      <w:r w:rsidR="003E517C">
+        <w:t xml:space="preserve"> och Märta Persson.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD554C6" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc911598065"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc240618840"/>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t>Inledning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="7"/>
-    </w:p>
-    <w:p w14:paraId="7B589191" w14:textId="5AD40A9D" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="0621F564" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
-        <w:t xml:space="preserve">Metoden utarbetad av: Simona Popa, Ulf Cederbom, Bianca Bugge, Maria Henningsson, </w:t>
-[...10 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+        <w:t xml:space="preserve">Bildtagning för påvisande av njurlokalisation, njurstorlek, njurparenkymskada vid såväl akut som kronisk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t>pyelonefrit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t xml:space="preserve">. Beräkning av relativ sidofunktion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FCFBF6A" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc911598065"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc675145742"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc240618841"/>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t>Undersökningskod</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="9"/>
-    </w:p>
-[...25 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="10"/>
-      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Rutntstabell6frgstarkdekorfrg1"/>
+        <w:tblStyle w:val="GridTable6Colorful-Accent1"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="299"/>
         <w:tblW w:w="7225" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="4253"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E65312" w:rsidRPr="00FF17AF" w14:paraId="1516CF59" w14:textId="77777777" w:rsidTr="00E65312">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A811789" w14:textId="77777777" w:rsidR="00E65312" w:rsidRPr="00FF17AF" w:rsidRDefault="00E65312" w:rsidP="00E65312">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -3106,208 +2950,207 @@
         <w:rPr>
           <w:color w:val="44546A"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Relevanta koder.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="44546A"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A940E3F" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CF37D80" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc2014610060"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc179202791"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc2014610060"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc240618842"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Indikationer</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
-      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="44225FA8" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Uppskattning av njurparenkymskada efter urinvägsinfektion UVI hos barn. Kan göras tidigt (inom 1 månad efter UVI) eller sent (6–12 månader efter UVI).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75BC86CC" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Beräkna relativ sidofunktion. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C8C26FC" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Utredning av avvikelser: hästskonjure, duplexsystem, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>hypotrofisk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve"> njure eller ektopiskt belägen njure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07C07A86" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc1006682199"/>
-      <w:bookmarkStart w:id="15" w:name="_Toc179202792"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc1006682199"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc240618843"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Kontraindikationer</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="7E292C82" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc643946240"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc240618844"/>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t>Absoluta kontraindikationer</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="15"/>
-    </w:p>
-[...9 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="16"/>
-      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="0C9D8286" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Inga.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C57E0B8" w14:textId="77777777" w:rsidR="00B221B1" w:rsidRDefault="00B221B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc1694580375"/>
-      <w:bookmarkStart w:id="19" w:name="_Toc179202794"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc1694580375"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A4F592" w14:textId="3A87F1E6" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00FF17AF">
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="18" w:name="_Toc240618845"/>
+      <w:r w:rsidRPr="00FF17AF">
         <w:t>Relativa kontraindikationer</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
-      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="006D9FEF" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Kontakta sjukhusfysiker och ansvarig läkare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="089D48A7" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Patient som genomgått annan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>nuklearmedicinsk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve"> undersökning:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D022803" w14:textId="5522E747" w:rsidR="00467B48" w:rsidRPr="00A2330D" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
-        <w:pStyle w:val="Liststycke"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1276" w:right="0" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00A2330D">
         <w:t xml:space="preserve">de senaste 7 dygnen för </w:t>
       </w:r>
       <w:r w:rsidRPr="00A2330D">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>111</w:t>
       </w:r>
       <w:r w:rsidRPr="00A2330D">
         <w:t xml:space="preserve">In och </w:t>
       </w:r>
       <w:r w:rsidRPr="00A2330D">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>75</w:t>
       </w:r>
@@ -3358,342 +3201,341 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Xofigo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>) ingen kontraindikation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F13226B" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="1276" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>För övriga nuklider, kontakta sjukhusfysiker.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C1C4ED8" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc440567658"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc179202795"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc440567658"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc240618846"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Tillstånd som kräver annat bildtagningsförfarande</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
-      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="5509847E" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">För att få en korrekt beräkning av relativa sidofunktionen vid ektopiska, malroterade eller hästskonjurar tas en extra bildtagning i ANT projektion så att det geometriska medelvärdet kan beräknas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="692CAF50" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Då ett specifikt njurområde eller njurförändring ska undersökas kan SPECT insamling vara aktuellt. I dessa fall görs SPECT insamling och kompletteras med en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>posterior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve"> POST alternativt POST/ANT insamling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="724E6C39" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc1568279481"/>
-      <w:bookmarkStart w:id="23" w:name="_Toc179202796"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc1568279481"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc240618847"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Särskild hänsyn</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="459AB095" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc1103465682"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc240618848"/>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t>Barn/unga</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="23"/>
-    </w:p>
-[...9 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="24"/>
-      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="5A7510EE" w14:textId="58B5759A" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Personer under 18 år ska ges individuell dos, se </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00FF17AF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Dosering av radiofarmaka för barn och ungdomar.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58175B44" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc801302258"/>
-      <w:bookmarkStart w:id="27" w:name="_Toc179202798"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc801302258"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc240618849"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Graviditet</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="1315339F" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t xml:space="preserve">Särskild berättigandebedömning för gravida patienter. Det är osannolikt att helkroppsdosen till fostret överskrider 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t>mGy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6A0E2A" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc1030750901"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc240618850"/>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t>Amning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="27"/>
-    </w:p>
-    <w:p w14:paraId="1315339F" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="12AE2BF7" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
-        <w:t xml:space="preserve">Särskild berättigandebedömning för gravida patienter. Det är osannolikt att helkroppsdosen till fostret överskrider 1 </w:t>
-[...12 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+        <w:t xml:space="preserve">Patienten rekommenderas att amma/pumpa 1–2 timmar innan injektion. Inget amningsuppehåll krävs, men som en extra säkerhetsåtgärd ska det första målet efter undersökningen kastas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED959E1" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc1030750901"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc1997013708"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc240618851"/>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t>Kontaktrestriktion</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="29"/>
-    </w:p>
-    <w:p w14:paraId="12AE2BF7" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="3359DA97" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
-        <w:t xml:space="preserve">Patienten rekommenderas att amma/pumpa 1–2 timmar innan injektion. Inget amningsuppehåll krävs, men som en extra säkerhetsåtgärd ska det första målet efter undersökningen kastas. </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+        <w:t>Ingen kontaktrestriktion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1923A222" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc1997013708"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc2103099438"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc240618852"/>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t>Stråldos</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="31"/>
-    </w:p>
-[...17 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="32"/>
-      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="070FAC93" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Njurskintigrafi, morfologi är en dosklass 1-undersökning, se </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="00FF17AF">
           <w:rPr>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Information om stråldoser vid nuklearmedicin</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F5C3C0B" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc1146449990"/>
-      <w:bookmarkStart w:id="35" w:name="_Toc179202802"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc1146449990"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc240618853"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Strålskydd</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
-      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="10787E7D" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Information om strålskydd för personal och patienter finns på </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="00FF17AF">
           <w:rPr>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>intranätet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79994B10" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc98686738"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="35" w:name="_Toc98686738"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc240618854"/>
+      <w:r w:rsidRPr="00FF17AF">
         <w:t>Utrustning</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
-      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="08E193DC" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Koboltpenna.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50F219E4" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Vacuumkudde.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F973A6D" w14:textId="77777777" w:rsidR="004856BD" w:rsidRPr="00FF17AF" w:rsidRDefault="004856BD" w:rsidP="00AC487C">
       <w:pPr>
         <w:ind w:left="284" w:right="-1"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4380DDA1" w14:textId="0223D974" w:rsidR="00AC487C" w:rsidRDefault="00AC487C" w:rsidP="002D30F2">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:hanging="992"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc179202804"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc240618855"/>
       <w:r>
         <w:t xml:space="preserve">Protokoll </w:t>
       </w:r>
       <w:r w:rsidR="002D30F2">
         <w:t>SPECT/CT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="6715AA06" w14:textId="11BE1038" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:color w:val="44546A"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="44546A"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabell </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:b/>
@@ -4981,110 +4823,108 @@
               <w:t xml:space="preserve">30 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FF17AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>frames</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04FB4A97" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+          <w:p w14:paraId="04FB4A97" w14:textId="2AF35AF6" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF17AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>15 s/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FF17AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>fr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FF17AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> S&amp;S, </w:t>
+              <w:t xml:space="preserve"> S&amp;S, Ac</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003D5ECB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>q</w:t>
+            </w:r>
             <w:r w:rsidRPr="00FF17AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Acuire</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> during motion between steps, Arc 360, step 3, CW</w:t>
+              <w:t>uire during motion between steps, Arc 360, step 3, CW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="8EAADB"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37693535" w14:textId="419523CC" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -6388,81 +6228,81 @@
           <w:p w14:paraId="5464878A" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF17AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="25537D00" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc746330976"/>
-      <w:bookmarkStart w:id="40" w:name="_Toc179202805"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc746330976"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc240618856"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Funktionskontroll/kalibrering</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="0EEF2C97" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t>Relevanta dokument för kontroll och kalibrering hittas via hemsidan, antingen via fliken Dokument – Styrdokument eller hemsidan för Klinisk fysiologi/Nuklearmedicin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="088E4A31" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc1025114763"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc240618857"/>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t>Förberedelser</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="40"/>
-    </w:p>
-[...17 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="41"/>
-      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="55C0E928" w14:textId="74815FD8" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Bered </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99m</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Tc-DMSA enligt beredningskort </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="00FF17AF">
           <w:rPr>
@@ -6493,302 +6333,304 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="535484A2" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Patienten uppmanas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>miktera</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve"> strax före bildtagning alternativt byta blöja. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C711AD5" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc105179813"/>
-      <w:bookmarkStart w:id="44" w:name="_Toc179202807"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc105179813"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc240618858"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Patientinformation (kallelse)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="59D33A5D" w14:textId="7471E230" w:rsidR="00850CFB" w:rsidRDefault="0DD4BCEF" w:rsidP="00072FC1">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="587E5278">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patientinformation - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidR="00676448" w:rsidRPr="754A0B12">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>N</w:t>
+        </w:r>
+        <w:r w:rsidR="00850CFB" w:rsidRPr="754A0B12">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>jurskintigrafi</w:t>
+        </w:r>
+        <w:r w:rsidR="00B75881" w:rsidRPr="754A0B12">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>, morfologi</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0768F768" w14:textId="2128DD98" w:rsidR="22343C87" w:rsidRDefault="39762485" w:rsidP="00072FC1">
+      <w:pPr>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00CC3C0E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Patientinformation – Njur</w:t>
+        </w:r>
+        <w:r w:rsidR="00CD02C2" w:rsidRPr="00CC3C0E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>skintigrafi</w:t>
+        </w:r>
+        <w:r w:rsidR="00676448" w:rsidRPr="00CC3C0E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00676448" w:rsidRPr="00CC3C0E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>mofologi</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00676448" w:rsidRPr="00CC3C0E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> DMSA, via barnmottagningen</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2E8163E2" w14:textId="63095328" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc784102588"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc240618859"/>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t>Remittentinformation</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="44"/>
-    </w:p>
-    <w:p w14:paraId="4A1F515E" w14:textId="7088B410" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00806BE0" w:rsidP="004856BD">
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="34E19BAF" w14:textId="1D2E05C0" w:rsidR="00FF17AF" w:rsidRPr="00BD5BC0" w:rsidRDefault="00BD5BC0" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-1069765838-11/surrogate/Njurskintigrafi%2c%20morfologi.pdf"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="2E2095AB" w:rsidRPr="00BD5BC0">
         <w:rPr>
-          <w:color w:val="006298"/>
-          <w:u w:val="single"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Remittentinformation - </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF17AF" w:rsidRPr="00BD5BC0">
         <w:rPr>
-          <w:color w:val="006298"/>
-[...19 lines deleted...]
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Njurskintigrafi, morfologi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="45" w:name="_Toc784102588"/>
-[...63 lines deleted...]
-    <w:p w14:paraId="4E1E6675" w14:textId="02E6111E" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00E941D0" w:rsidP="004856BD">
+    <w:p w14:paraId="4E1E6675" w14:textId="51430FBF" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00BD5BC0" w:rsidP="004856BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00FF17AF" w:rsidRPr="00FF17AF">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F4D8731" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc1732910411"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="46" w:name="_Toc1732910411"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc240618860"/>
+      <w:r w:rsidRPr="00FF17AF">
         <w:t>Undersökningsprocedur</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
-      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="5C486A32" w14:textId="67BA8931" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ordinerad dos: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">75 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>MBq</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (vuxen), barn enligt </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00FF17AF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Dosering av radiofarmaka för barn och ungdomar, gravi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>d enligt individuell bedömning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="611EE2B1" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Undersökningen inleds med en intravenös injektion med </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99m</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Tc-DMSA. Efter 2–3 timmar tas 3 statiska bilder á 5 minuter; POST, PRO och LPO. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EB9B08" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc453665496"/>
-      <w:bookmarkStart w:id="50" w:name="_Toc179202810"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc453665496"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc240618861"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Undersökningsanteckningar i patientadministrativt system</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="01A76FFB" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t>Ej aktuellt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7F9D38" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc1010952788"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc240618862"/>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t>Injektion</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="50"/>
-    </w:p>
-[...17 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="51"/>
-      <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="2DBF2731" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>För in patientens Längd och Vikt i patientadministrativt system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="194F4A79" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Injicera </w:t>
@@ -6804,198 +6646,203 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>flusha</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve"> med koksalt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E8C09D" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Patienten får återkomma för bildtagning 2–3 timmar senare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29320F28" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc1955988364"/>
-      <w:bookmarkStart w:id="54" w:name="_Toc179202812"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc1955988364"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc240618863"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Förberedelse bildtagning</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
-      <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="007C31A3" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Starta önskat protokoll på kameran.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3788E99C" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Kontrollera patientens personnummer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A76C806" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Be patienten avlägsna alla metallföremål som kan inverka på registreringen, samt att tömma fickorna.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E45A4E" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik3"/>
+        <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc308541426"/>
-      <w:bookmarkStart w:id="56" w:name="_Toc179202813"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc308541426"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc240618864"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Bildtagning</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
-      <w:bookmarkEnd w:id="56"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="28695128" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="0011727F">
+    </w:p>
+    <w:p w14:paraId="1AAB16C0" w14:textId="77777777" w:rsidR="001F78FF" w:rsidRDefault="00FF17AF" w:rsidP="0011727F">
+      <w:pPr>
+        <w:ind w:left="284" w:right="-1" w:hanging="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t xml:space="preserve">Protokoll: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28695128" w14:textId="65F59D94" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="0011727F">
       <w:pPr>
         <w:ind w:left="284" w:right="-1" w:hanging="284"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
-        <w:t xml:space="preserve">Protokoll: </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">DMSA/POST, RPO och LPO. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5B37CE" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="0011727F">
-[...1 lines deleted...]
-        <w:ind w:left="1276" w:right="-1"/>
+    <w:p w14:paraId="6B5B37CE" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="001F78FF">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>DMSA/ANT och/eller SPECT i speciella fall.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2578D698" w14:textId="2268AAB9" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="0011727F">
-[...1 lines deleted...]
-        <w:ind w:left="284" w:right="-1" w:firstLine="992"/>
+    <w:p w14:paraId="2578D698" w14:textId="2268AAB9" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="001F78FF">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">NÄL: DMSA/POST </w:t>
       </w:r>
       <w:r w:rsidR="0011727F" w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>0–25</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> kg, och RPO/LPO </w:t>
       </w:r>
       <w:r w:rsidR="0011727F" w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>0–25</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> kg för patienter upp till 25 kg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CD4955" w14:textId="1993557B" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="0011727F">
-[...1 lines deleted...]
-        <w:ind w:left="284" w:right="-1" w:firstLine="992"/>
+    <w:p w14:paraId="27CD4955" w14:textId="1993557B" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="001F78FF">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Uddevalla: DMSA/POST </w:t>
       </w:r>
       <w:r w:rsidR="0011727F" w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>0–15</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> kg, och RPO/LPO </w:t>
@@ -7027,102 +6874,155 @@
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Placera patienten i ryggläge med njurarna i bildfältet. Det är viktigt att patienten ligger plant mot ytan, kan säkerställas genom ett par </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>benlyft</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00AF4E5D" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Patient och detektor förs nära varandra, övre detektor kan vinklas för att ge patienten mer utrymme.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605DF417" w14:textId="352E9D73" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
+    <w:p w14:paraId="64CAD15F" w14:textId="0C20AB2D" w:rsidR="00AA245F" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
-        <w:t xml:space="preserve">Se till att patienten ligger stilla innan bildtagningen startar. Hjälpmedel såsom video kan användas, alternativt ges </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> eller Melatonin. </w:t>
+        <w:t xml:space="preserve">Se till att patienten ligger stilla innan bildtagningen startar. </w:t>
+      </w:r>
+      <w:r w:rsidR="001F78FF">
+        <w:t>Digitala h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t xml:space="preserve">jälpmedel </w:t>
+      </w:r>
+      <w:r w:rsidR="00897BBB">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E04C26">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00897BBB">
+        <w:t xml:space="preserve"> visa film på mobiltelefon) kan användas. Patiente</w:t>
+      </w:r>
+      <w:r w:rsidR="00790D1F">
+        <w:t xml:space="preserve">r som behöver </w:t>
+      </w:r>
+      <w:r w:rsidR="00650428">
+        <w:t>lugnande</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1E72">
+        <w:t xml:space="preserve"> läkemedel kan få det. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17AF">
         <w:br/>
-        <w:t xml:space="preserve">Se rutin </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId17" w:history="1">
+        <w:t>Se rutin</w:t>
+      </w:r>
+      <w:r w:rsidR="00866C52">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00FF17AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sedering med </w:t>
+        </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00FF17AF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
-[...1 lines deleted...]
-          <w:t>Sedering</w:t>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Midazolam</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00FF17AF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
-[...1 lines deleted...]
-          <w:t xml:space="preserve"> med </w:t>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – Barn.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003B51F4">
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="00866C52">
+        <w:t xml:space="preserve">lternativt sömninducering med hjälp av Melatonin, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA245F">
+        <w:t xml:space="preserve">se rutin, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00AA245F" w:rsidRPr="00E04C26">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Melatonin vid </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00FF17AF">
-[...3 lines deleted...]
-          <w:t>Midazolam</w:t>
+        <w:r w:rsidR="00AA245F" w:rsidRPr="00E04C26">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>nuklearmedi</w:t>
+        </w:r>
+        <w:r w:rsidR="00E04C26" w:rsidRPr="00E04C26">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>cinska</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00FF17AF">
-[...3 lines deleted...]
-          <w:t xml:space="preserve"> – Barn.</w:t>
+        <w:r w:rsidR="00E04C26" w:rsidRPr="00E04C26">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> undersökningar – Premedicinering för barn.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0F69F9F1" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Starta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>posterior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve"> insamling och markera höger med koboltpenna.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA63A7C" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
@@ -7153,171 +7053,176 @@
     </w:p>
     <w:p w14:paraId="4CF20035" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Vid avvikande utseende gällande upptag och njurposition ska läkare kontaktas innan patienten lämnar undersökningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AFED282" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF17AF">
-        <w:lastRenderedPageBreak/>
         <w:t>Anterior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve"> projektion och/eller SPECT i speciella fall vid avvikande njure/njurposition, läkare tar beslut vid remissprioritering vid känd avvikelse. Viktigt att läkare specificerar vilka projektioner som önskas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CDEBC97" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Kontrollera bildkvaliteten för alla insamlingar innan patienten lämnar undersökningen. Om någon insamling misslyckats på grund av exempelvis rörelse måste den köras om. Tillåten avvikelse maximalt ± 5 pixlar. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27F5ADF8" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Patienten uppmanas dricka rikligt och kasta vatten ofta de första timmarna efter undersökningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="171FD704" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc1718280113"/>
-      <w:bookmarkStart w:id="58" w:name="_Toc179202814"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc1718280113"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc240618865"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Rengöring</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="3B8878B7" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t>Enligt gällande rutin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8BCA29" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Toc1775377255"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc240618866"/>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t>Samanställning och analys av undersökningsinformation</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="58"/>
-    </w:p>
-    <w:p w14:paraId="3B8878B7" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="76D7843F" w14:textId="5D33681D" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
-        <w:t>Enligt gällande rutin.</w:t>
-[...22 lines deleted...]
-      <w:hyperlink r:id="rId18">
+        <w:t>Bilderna överförs till mjukvara Hermes för analys av relativ funktion. Kvantitativ analys av relativ funktion samt morfologisk bedömning</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96582">
+        <w:t xml:space="preserve"> utförs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t xml:space="preserve">. BMA utför rörelsekorrektion och rekonstruktion av dynamisk och SPECT undersökning, se stöddokument </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
         <w:r w:rsidRPr="00FF17AF">
           <w:rPr>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Lathund utvärdering av njurskintigrafi, morfologi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>. Handhavande finns beskrivet i Hermes användarmanual. Handböcker och manualer kan nås via hjälpsektion eller frågetecken i Hermes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44F960BE" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc1494326171"/>
-      <w:bookmarkStart w:id="62" w:name="_Toc179202816"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc1494326171"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc240618867"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Referensvärden</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="2E013C9B" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+      <w:pPr>
+        <w:ind w:left="0" w:right="-1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t xml:space="preserve">Normalintervall för relativ sidofunktion 45–55 %. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="007EC926" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc1482851119"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc240618868"/>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:t>Felkällor</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="62"/>
-    </w:p>
-[...17 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="63"/>
-      <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="1AF76B2F" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Patientrörelse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20D79C48" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Armar i vägen vid insamling.</w:t>
@@ -7356,62 +7261,78 @@
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Oupptäckt avvikande njurläge eller njuranomali.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD7A220" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Dålig statistik i bilden det vill säga under 300 000 pulser per bild, vilket kan bero på delvis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>extravasal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve"> injektion eller avbruten insamling. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7373B4" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="0B17C87A" w14:textId="77777777" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc363691221"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7373B4" w14:textId="46B439BC" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc363691221"/>
-      <w:bookmarkStart w:id="66" w:name="_Toc179202818"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc240618869"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Utlåtande</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
-      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="2A2A7E35" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve"> Bör innehålla:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B388B79" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Visuell bedömning av läge och storlek i alla projektioner POST, RPO och LPO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="034B8118" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
@@ -7431,74 +7352,85 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Beräknad relativ sidofunktion uttryckt i procent. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F0F51DC" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">För normalt belägna njurar beräknas relativa sidofunktionen endast i POST projektion. Däremot för ektopiska, malroterade, hästskonjurar behöver man både POST och ANT för en tillförlitlig beräkning av sidofunktionen (geometriskt medelvärde).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39C4699E" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Toc1722578445"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="66" w:name="_Toc1722578445"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc240618870"/>
+      <w:r w:rsidRPr="00FF17AF">
         <w:t>Referenser</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
-      <w:bookmarkEnd w:id="68"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3F14989B" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
+    </w:p>
+    <w:p w14:paraId="3F14989B" w14:textId="3F0FBFA6" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve">Bartosik, J., Cederholm, K., Geijer, H., Lopez Urdaneta, J., &amp; Persson, E. (2019). </w:t>
+        <w:t>Bartosik, J., Cederholm, K., Geijer, H., Lopez Urdaneta, J., &amp; Persson, E. (20</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1E8B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF17AF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>Nationell svarsmall för statisk njurskintigrafi (99mTc-DMSA).</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> Svensk Förening för Nuklearmedicin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="142F53B8" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
@@ -7655,252 +7587,252 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> Svensk Barnnefrologisk Förening.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="28923105" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-1"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FF17AF" w:rsidSect="00186149">
-      <w:headerReference w:type="default" r:id="rId19"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="even" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="first" r:id="rId25"/>
+      <w:footerReference w:type="first" r:id="rId26"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1268" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54C98B60" w14:textId="77777777" w:rsidR="009C4064" w:rsidRDefault="009C4064">
+    <w:p w14:paraId="6E1244C4" w14:textId="77777777" w:rsidR="00CF0464" w:rsidRDefault="00CF0464">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13C096E9" w14:textId="77777777" w:rsidR="009C4064" w:rsidRDefault="009C4064">
+    <w:p w14:paraId="681ACF0B" w14:textId="77777777" w:rsidR="00CF0464" w:rsidRDefault="00CF0464">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2AB6C10D" w14:textId="77777777" w:rsidR="009C4064" w:rsidRDefault="009C4064">
+    <w:p w14:paraId="129D05B7" w14:textId="77777777" w:rsidR="00CF0464" w:rsidRDefault="00CF0464">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OCR B">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
-          <w:pStyle w:val="Sidfot"/>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -7911,54 +7843,54 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="247350189" name="Bildobjekt 247350189">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -7989,87 +7921,87 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="711AC325" w14:textId="77777777" w:rsidR="009C4064" w:rsidRDefault="009C4064"/>
+    <w:p w14:paraId="1D6E3D42" w14:textId="77777777" w:rsidR="00CF0464" w:rsidRDefault="00CF0464"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C7B9CC3" w14:textId="77777777" w:rsidR="009C4064" w:rsidRDefault="009C4064">
+    <w:p w14:paraId="4E487454" w14:textId="77777777" w:rsidR="00CF0464" w:rsidRDefault="00CF0464">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5C93FC87" w14:textId="77777777" w:rsidR="009C4064" w:rsidRDefault="009C4064">
+    <w:p w14:paraId="3CE65D0E" w14:textId="77777777" w:rsidR="00CF0464" w:rsidRDefault="00CF0464">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -8093,106 +8025,106 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -8216,93 +8148,93 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1919826302" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Bild 1">
@@ -8343,51 +8275,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9916,51 +9848,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -10510,51 +10442,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -11614,612 +11546,859 @@
   <w:num w:numId="24" w16cid:durableId="1347556478">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1475640548">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1213689797">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1044327917">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="646282250">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="169179727">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1532305659">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
+    <w:rsid w:val="0000631A"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
+    <w:rsid w:val="00031A7F"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="0003465F"/>
+    <w:rsid w:val="0003676C"/>
+    <w:rsid w:val="00045F9F"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061341"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="0007281B"/>
+    <w:rsid w:val="00072FC1"/>
+    <w:rsid w:val="00073C54"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A0804"/>
     <w:rsid w:val="000A4C35"/>
+    <w:rsid w:val="000A4C4B"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000A79FF"/>
     <w:rsid w:val="000B0EAF"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B3952"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C08CD"/>
     <w:rsid w:val="000C0BAA"/>
+    <w:rsid w:val="000C7270"/>
+    <w:rsid w:val="000D724B"/>
     <w:rsid w:val="000E3968"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000E65BA"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
+    <w:rsid w:val="00103518"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="0010738E"/>
+    <w:rsid w:val="001079B1"/>
+    <w:rsid w:val="001105F2"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="0011498D"/>
+    <w:rsid w:val="0011693A"/>
     <w:rsid w:val="0011727F"/>
+    <w:rsid w:val="0011750C"/>
+    <w:rsid w:val="00131195"/>
     <w:rsid w:val="00131B08"/>
+    <w:rsid w:val="00132666"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="00141948"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="00146FE5"/>
+    <w:rsid w:val="001473C4"/>
+    <w:rsid w:val="001476B0"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
+    <w:rsid w:val="0016594F"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00175C20"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186149"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00187A7F"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B5CDF"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C066E"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001D44B6"/>
+    <w:rsid w:val="001F518F"/>
+    <w:rsid w:val="001F78FF"/>
+    <w:rsid w:val="00205FAA"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="002235C6"/>
+    <w:rsid w:val="00230C89"/>
     <w:rsid w:val="00230DDF"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="0024219B"/>
     <w:rsid w:val="002431DB"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00270234"/>
+    <w:rsid w:val="00277303"/>
     <w:rsid w:val="00280A85"/>
+    <w:rsid w:val="00283C5A"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00285589"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C5416"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D30F2"/>
+    <w:rsid w:val="002D5718"/>
     <w:rsid w:val="002D6023"/>
+    <w:rsid w:val="002D788F"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
+    <w:rsid w:val="002E77D6"/>
     <w:rsid w:val="002F08BA"/>
+    <w:rsid w:val="002F187D"/>
     <w:rsid w:val="002F2CFF"/>
+    <w:rsid w:val="002F5482"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="00303D34"/>
     <w:rsid w:val="003063E8"/>
     <w:rsid w:val="003066D0"/>
+    <w:rsid w:val="003067F9"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="003235D0"/>
     <w:rsid w:val="00324171"/>
+    <w:rsid w:val="003242CB"/>
+    <w:rsid w:val="00326B1C"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="00330399"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="0034136C"/>
     <w:rsid w:val="0034307B"/>
+    <w:rsid w:val="00345E3E"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00373203"/>
+    <w:rsid w:val="00380068"/>
+    <w:rsid w:val="003806B7"/>
+    <w:rsid w:val="0038242B"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="0038590D"/>
     <w:rsid w:val="00386CD6"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B00CF"/>
+    <w:rsid w:val="003B2813"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B51F4"/>
+    <w:rsid w:val="003C3D4A"/>
     <w:rsid w:val="003D099E"/>
+    <w:rsid w:val="003D13F8"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D5ECB"/>
+    <w:rsid w:val="003D7527"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E517C"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F5531"/>
     <w:rsid w:val="00400235"/>
     <w:rsid w:val="00401140"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="0041633C"/>
+    <w:rsid w:val="00417628"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
+    <w:rsid w:val="00443863"/>
     <w:rsid w:val="00443C1E"/>
+    <w:rsid w:val="0044433C"/>
     <w:rsid w:val="00446255"/>
+    <w:rsid w:val="00450626"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00467B48"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004734E9"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="0048249A"/>
     <w:rsid w:val="004856BD"/>
     <w:rsid w:val="00485BD2"/>
     <w:rsid w:val="00487256"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="004A2501"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004C659A"/>
     <w:rsid w:val="004D1197"/>
+    <w:rsid w:val="004D1A2E"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="00511210"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00520027"/>
+    <w:rsid w:val="005313C6"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
+    <w:rsid w:val="00565122"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="00576919"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="005908BF"/>
+    <w:rsid w:val="005933D8"/>
     <w:rsid w:val="00597E28"/>
+    <w:rsid w:val="005A2CE4"/>
     <w:rsid w:val="005A2E3B"/>
+    <w:rsid w:val="005A4053"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B2BF9"/>
+    <w:rsid w:val="005B6CB1"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005F03AF"/>
+    <w:rsid w:val="0060155F"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00612077"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
+    <w:rsid w:val="00621FB1"/>
+    <w:rsid w:val="00623295"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="006242E2"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00650428"/>
+    <w:rsid w:val="0065078C"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
+    <w:rsid w:val="00664246"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00676448"/>
+    <w:rsid w:val="00684AEF"/>
+    <w:rsid w:val="00692DBC"/>
+    <w:rsid w:val="006938F3"/>
     <w:rsid w:val="006A2789"/>
+    <w:rsid w:val="006A355A"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B29E3"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
+    <w:rsid w:val="006C5709"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
+    <w:rsid w:val="006D2B12"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006E26F3"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="0071405C"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007715F3"/>
+    <w:rsid w:val="00772E4E"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
+    <w:rsid w:val="00786A08"/>
+    <w:rsid w:val="00790D1F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="0079378B"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007A7C57"/>
+    <w:rsid w:val="007B24B1"/>
+    <w:rsid w:val="007C1DE7"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E1052"/>
+    <w:rsid w:val="007F1233"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00802DEF"/>
+    <w:rsid w:val="00805680"/>
     <w:rsid w:val="00806BE0"/>
+    <w:rsid w:val="00820D63"/>
     <w:rsid w:val="00821A1B"/>
+    <w:rsid w:val="00823DED"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00850B58"/>
+    <w:rsid w:val="00850CFB"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00866C52"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00873BC4"/>
+    <w:rsid w:val="008771E0"/>
+    <w:rsid w:val="00880988"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00882CED"/>
     <w:rsid w:val="00885CD2"/>
     <w:rsid w:val="00892F28"/>
+    <w:rsid w:val="00897BBB"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B2F1C"/>
+    <w:rsid w:val="008C2F7A"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C704B"/>
     <w:rsid w:val="008C7794"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D02DE"/>
     <w:rsid w:val="008D29AB"/>
+    <w:rsid w:val="008D7B86"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="008F7165"/>
+    <w:rsid w:val="00902A18"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931120"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="00943D87"/>
+    <w:rsid w:val="00944E53"/>
+    <w:rsid w:val="009454E7"/>
+    <w:rsid w:val="00946F43"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00986855"/>
+    <w:rsid w:val="00991DC0"/>
     <w:rsid w:val="0099405F"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009B7BA8"/>
+    <w:rsid w:val="009C04E6"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C4064"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
+    <w:rsid w:val="009D7895"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F044D"/>
+    <w:rsid w:val="009F17FB"/>
+    <w:rsid w:val="009F20ED"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
+    <w:rsid w:val="009F5DC7"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A10143"/>
     <w:rsid w:val="00A2330D"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
+    <w:rsid w:val="00A31C21"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A61BB2"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A70F5D"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A87DFD"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
+    <w:rsid w:val="00AA245F"/>
     <w:rsid w:val="00AA3A52"/>
+    <w:rsid w:val="00AA4B31"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB267F"/>
+    <w:rsid w:val="00AB2AB2"/>
+    <w:rsid w:val="00AB2E3B"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AC41DF"/>
     <w:rsid w:val="00AC487C"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AE2EA5"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AE6CFA"/>
+    <w:rsid w:val="00AE7F79"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B0087C"/>
+    <w:rsid w:val="00B0224A"/>
     <w:rsid w:val="00B046D8"/>
+    <w:rsid w:val="00B053F3"/>
+    <w:rsid w:val="00B07B1C"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B16F08"/>
     <w:rsid w:val="00B221B1"/>
+    <w:rsid w:val="00B25D87"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46775"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B51994"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B75881"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
+    <w:rsid w:val="00B852DE"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BB1E8B"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC0AD3"/>
+    <w:rsid w:val="00BC0CAC"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BD0C99"/>
     <w:rsid w:val="00BD2F67"/>
+    <w:rsid w:val="00BD3224"/>
+    <w:rsid w:val="00BD5BC0"/>
+    <w:rsid w:val="00BE1E72"/>
+    <w:rsid w:val="00BE5DED"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00BF4E2A"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C12074"/>
+    <w:rsid w:val="00C128AF"/>
+    <w:rsid w:val="00C326CF"/>
+    <w:rsid w:val="00C355BD"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C423DD"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C5633F"/>
+    <w:rsid w:val="00C6410A"/>
     <w:rsid w:val="00C66C56"/>
     <w:rsid w:val="00C70E19"/>
+    <w:rsid w:val="00C70E60"/>
+    <w:rsid w:val="00C717FB"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C75697"/>
+    <w:rsid w:val="00C81958"/>
     <w:rsid w:val="00C8294D"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB370A"/>
+    <w:rsid w:val="00CB3DC5"/>
     <w:rsid w:val="00CC123A"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC3C0E"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CC5A8F"/>
+    <w:rsid w:val="00CD02C2"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE041C"/>
+    <w:rsid w:val="00CE141F"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF0464"/>
     <w:rsid w:val="00CF5C25"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D040EF"/>
+    <w:rsid w:val="00D06F76"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D27072"/>
+    <w:rsid w:val="00D37619"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D5245F"/>
+    <w:rsid w:val="00D57F33"/>
+    <w:rsid w:val="00D61CB7"/>
+    <w:rsid w:val="00D717DD"/>
+    <w:rsid w:val="00D73294"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D90333"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB1956"/>
     <w:rsid w:val="00DB50B3"/>
+    <w:rsid w:val="00DB6DCB"/>
     <w:rsid w:val="00DC2239"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DD5C9A"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF12F9"/>
     <w:rsid w:val="00E006B0"/>
     <w:rsid w:val="00E026BF"/>
+    <w:rsid w:val="00E04C26"/>
+    <w:rsid w:val="00E05BC0"/>
+    <w:rsid w:val="00E05F17"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E14597"/>
     <w:rsid w:val="00E14F79"/>
+    <w:rsid w:val="00E20256"/>
+    <w:rsid w:val="00E227B0"/>
+    <w:rsid w:val="00E35D2D"/>
+    <w:rsid w:val="00E44111"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E61608"/>
+    <w:rsid w:val="00E63719"/>
     <w:rsid w:val="00E65312"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E77417"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E84F41"/>
+    <w:rsid w:val="00E85BE8"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E93841"/>
     <w:rsid w:val="00E941D0"/>
+    <w:rsid w:val="00E96582"/>
     <w:rsid w:val="00E96EE0"/>
     <w:rsid w:val="00EA00CB"/>
+    <w:rsid w:val="00EA0D78"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA20DE"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EB6323"/>
     <w:rsid w:val="00EB6714"/>
+    <w:rsid w:val="00EB7113"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00EC5E74"/>
+    <w:rsid w:val="00ED1348"/>
     <w:rsid w:val="00ED49C3"/>
+    <w:rsid w:val="00ED5573"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
+    <w:rsid w:val="00EE12A9"/>
+    <w:rsid w:val="00EE192C"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00F006DD"/>
     <w:rsid w:val="00F22264"/>
+    <w:rsid w:val="00F22F9C"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F314E6"/>
     <w:rsid w:val="00F35B05"/>
+    <w:rsid w:val="00F369ED"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F45CCF"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F662D0"/>
+    <w:rsid w:val="00F861F7"/>
     <w:rsid w:val="00F86F47"/>
+    <w:rsid w:val="00F87088"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F96990"/>
+    <w:rsid w:val="00FA21AF"/>
+    <w:rsid w:val="00FB1880"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC3B47"/>
+    <w:rsid w:val="00FD1677"/>
+    <w:rsid w:val="00FD222E"/>
+    <w:rsid w:val="00FD23DE"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FE18D6"/>
+    <w:rsid w:val="00FE6B7B"/>
     <w:rsid w:val="00FF17AF"/>
+    <w:rsid w:val="00FF3623"/>
     <w:rsid w:val="00FF6F77"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="0A668BB8"/>
+    <w:rsid w:val="0DD4BCEF"/>
+    <w:rsid w:val="10007179"/>
+    <w:rsid w:val="19436B3A"/>
+    <w:rsid w:val="21F59F27"/>
+    <w:rsid w:val="22343C87"/>
+    <w:rsid w:val="2E2095AB"/>
+    <w:rsid w:val="2F557D05"/>
+    <w:rsid w:val="312AA97B"/>
+    <w:rsid w:val="31524AB5"/>
+    <w:rsid w:val="348B7037"/>
+    <w:rsid w:val="39762485"/>
+    <w:rsid w:val="41A53719"/>
+    <w:rsid w:val="51A4A695"/>
+    <w:rsid w:val="5280402D"/>
+    <w:rsid w:val="53B45A4F"/>
+    <w:rsid w:val="565F3ECD"/>
+    <w:rsid w:val="587E5278"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="71B93515"/>
+    <w:rsid w:val="748A3019"/>
+    <w:rsid w:val="754A0B12"/>
+    <w:rsid w:val="7E88D68B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{0E956A02-D5D8-46B2-811F-C787C1BFF7B1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12567,196 +12746,196 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -12834,607 +13013,607 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -13465,81 +13644,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -13578,53 +13757,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -13698,53 +13877,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -13818,53 +13997,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -13914,53 +14093,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -14010,53 +14189,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -14092,53 +14271,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -14187,51 +14366,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -14275,51 +14454,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -14406,67 +14585,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -14510,173 +14689,141 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklista">
     <w:name w:val="Strecklista"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00D040EF"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
-[...31 lines deleted...]
-  <w:style w:type="table" w:styleId="Rutntstabell6frgstarkdekorfrg1">
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent1">
     <w:name w:val="Grid Table 6 Colorful Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="0024219B"/>
     <w:rPr>
       <w:color w:val="2F5496"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="8EAADB"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8EAADB"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="8EAADB"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8EAADB"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8EAADB"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -14700,78 +14847,132 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nmn">
+  <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0024219B"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000A79FF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="0016594F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="0016594F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002D5718"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F662D0"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText1">
+    <w:name w:val="Comment Text1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00902A18"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference1">
+    <w:name w:val="Comment Reference1"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00902A18"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14825,51 +15026,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2078698394">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/:w:/r/sites/sy-nu-klinisk-fysiologi-samarbetsgrupp/Delade%20dokument/Nuklear_Relaterade%20dokument/Information%20om%20str%C3%A5ldoser%20vid%20Nuklearmedicinska%20unders%C3%B6kningar.docx?d=wb11713a5ffab4f648e69dd93fa9e27c8&amp;csf=1&amp;web=1&amp;e=RVJ7Sz" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-56/surrogate/Lathund%20Hermes%20Njurscintigrafi%20morfologisk.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10193-390712850-25/surrogate/Dosering%20av%20radiofarmaka%20f%c3%b6r%20barn%20och%20ungdomar.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-1069765838-76/surrogate/Sedering%20med%20Midazolam%20%e2%80%93%20Barn.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10193-390712850-25/surrogate/Dosering%20av%20radiofarmaka%20f%c3%b6r%20barn%20och%20ungdomar.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-1069765838-28/surrogate/Beredning%20av%20DMSA.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/styrdokument/administrativa-styrdokument/administrativa-styrdokument-per-amne/stralsakerhet/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vgregion.sharepoint.com/:w:/r/sites/sy-nu-klinisk-fysiologi-samarbetsgrupp/Delade%20dokument/Nuklear_Relaterade%20dokument/Information%20om%20str%C3%A5ldoser%20vid%20Nuklearmedicinska%20unders%C3%B6kningar.docx?d=wb11713a5ffab4f648e69dd93fa9e27c8&amp;csf=1&amp;web=1&amp;e=RVJ7Sz" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10193-390712850-25/surrogate/Dosering%20av%20radiofarmaka%20f%c3%b6r%20barn%20och%20ungdomar.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu8760-680139821-56/surrogate/Lathund%20Hermes%20Njurscintigrafi%20morfologisk.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10193-390712850-25/surrogate/Dosering%20av%20radiofarmaka%20f%c3%b6r%20barn%20och%20ungdomar.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu9870-703083416-88/surrogate/Njurskintigrafi%20morfologi%20DMSA%2c%20via%20barnmottagningen.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu9870-703083416-31/surrogate/Njurskintigrafi%2c%20morfologi%20DMSA.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-1069765838-66/surrogate/Melatonin%20vid%20nuklearmedicinska%20unders%c3%b6kningar%20%e2%80%93%20Premedicinering%20f%c3%b6r%20barn.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-1069765838-28/surrogate/Beredning%20av%20DMSA.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-1069765838-76/surrogate/Sedering%20med%20Midazolam%20%e2%80%93%20Barn.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/nu-sjukvarden/styrdokument/administrativa-styrdokument/administrativa-styrdokument-per-amne/stralsakerhet/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -15162,74 +15363,59 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>12326</Characters>
+  <Pages>1</Pages>
+  <Words>2128</Words>
+  <Characters>12134</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>27</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>101</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13594</CharactersWithSpaces>
+  <CharactersWithSpaces>14234</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Njurscintigrafi, morfologi – Metodbeskrivning</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>77</revision>
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <revision>149</revision>
+  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>