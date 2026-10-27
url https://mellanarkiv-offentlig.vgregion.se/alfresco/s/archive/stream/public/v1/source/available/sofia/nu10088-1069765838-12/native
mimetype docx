--- v1 (2026-10-06)
+++ v2 (2026-10-27)
@@ -28,2618 +28,2619 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="53A13238" w14:textId="77777777" w:rsidR="0024219B" w:rsidRPr="0024219B" w:rsidRDefault="0024219B" w:rsidP="004856BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7513"/>
         </w:tabs>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A107418" w14:textId="77777777" w:rsidR="0024219B" w:rsidRPr="0024219B" w:rsidRDefault="0024219B" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1442B030" w14:textId="77777777" w:rsidR="0024219B" w:rsidRPr="0024219B" w:rsidRDefault="0024219B" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D6DD164" w14:textId="77777777" w:rsidR="0024219B" w:rsidRPr="00187A7F" w:rsidRDefault="0024219B" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Rubrik1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc106713842"/>
       <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
       <w:r w:rsidRPr="00187A7F">
         <w:t>Njurskintigrafi, morfologi – Metodbeskrivning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5906CCC2" w14:textId="77777777" w:rsidR="0024219B" w:rsidRPr="0024219B" w:rsidRDefault="0024219B" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024219B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Innehåll</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="55134F16" w14:textId="4E58AD2D" w:rsidR="00E93841" w:rsidRDefault="0007281B">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="55134F16" w14:textId="2BA94109" w:rsidR="00E93841" w:rsidRDefault="0007281B">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "2-3" \h \z </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc240618838" w:history="1">
         <w:r w:rsidR="00E93841" w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r w:rsidR="00E93841">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00E93841">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00E93841">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618838 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="00E93841">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00E93841">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
+        <w:r w:rsidR="003B07D8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
         <w:r w:rsidR="00E93841">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
-[...5 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60CDDA8E" w14:textId="669421B2" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="60CDDA8E" w14:textId="3CBD8C7F" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618839" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Metodgrupp</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618839 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54465213" w14:textId="5F7A55F6" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="54465213" w14:textId="73C626C5" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618840" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Inledning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618840 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28C79099" w14:textId="10C8732B" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="28C79099" w14:textId="080CD5D8" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618841" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Undersökningskod</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618841 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B03146D" w14:textId="42F1288B" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="0B03146D" w14:textId="77B6B0AA" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618842" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Indikationer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618842 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10336115" w14:textId="678BD89A" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="10336115" w14:textId="17C236AC" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618843" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Kontraindikationer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618843 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E20210C" w14:textId="03C6B25D" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="1E20210C" w14:textId="632F250C" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618844" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Absoluta kontraindikationer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618844 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51A08899" w14:textId="5C7EEABD" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="51A08899" w14:textId="66830F69" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618845" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Relativa kontraindikationer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618845 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16A53B1D" w14:textId="7E3E3395" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="16A53B1D" w14:textId="6AF9303A" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618846" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Tillstånd som kräver annat bildtagningsförfarande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618846 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BD97FBB" w14:textId="4BF8683B" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="5BD97FBB" w14:textId="1642A2FF" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618847" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Särskild hänsyn</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618847 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42060B9D" w14:textId="4CF0A586" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="42060B9D" w14:textId="31ED8043" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618848" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Barn/unga</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618848 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CF86856" w14:textId="0827D7BE" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="7CF86856" w14:textId="1A13BEA8" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618849" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Graviditet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618849 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60C7B76E" w14:textId="4D91C2D7" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="60C7B76E" w14:textId="0151B915" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618850" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Amning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618850 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68D4F177" w14:textId="6ABC2BDD" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="68D4F177" w14:textId="66F1F41C" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618851" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Kontaktrestriktion</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618851 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C4061C2" w14:textId="1DF46293" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="4C4061C2" w14:textId="7BAB3939" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618852" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Stråldos</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618852 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5CF32F29" w14:textId="2D4CD14B" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="5CF32F29" w14:textId="164995D6" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618853" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Strålskydd</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618853 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78651002" w14:textId="384E45EA" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="78651002" w14:textId="38060E33" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618854" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utrustning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618854 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58240DF1" w14:textId="0E35ADDB" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="58240DF1" w14:textId="5A04EA77" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618855" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Protokoll SPECT/CT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618855 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A37C212" w14:textId="1B18EF94" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="7A37C212" w14:textId="3F669083" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618856" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Funktionskontroll/kalibrering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618856 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="481D1F7B" w14:textId="25C0EE17" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="481D1F7B" w14:textId="09A3E31D" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618857" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förberedelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618857 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="204D7DBD" w14:textId="012E0D34" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="204D7DBD" w14:textId="68AA5B52" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618858" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Patientinformation (kallelse)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618858 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57DD7D25" w14:textId="1ABFF14F" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="57DD7D25" w14:textId="38DC6EFA" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618859" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Remittentinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618859 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6716EB33" w14:textId="1DEF75F1" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="6716EB33" w14:textId="7B65C5D2" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618860" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Undersökningsprocedur</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618860 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7549FFE8" w14:textId="52F3E887" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="7549FFE8" w14:textId="6CAA63A9" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618861" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Undersökningsanteckningar i patientadministrativt system</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618861 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32EB5534" w14:textId="2ECE0F6A" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="32EB5534" w14:textId="33EDCFC0" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618862" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Injektion</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618862 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0930715A" w14:textId="4B23F16F" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="0930715A" w14:textId="152AAAA3" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618863" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förberedelse bildtagning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618863 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22794BC9" w14:textId="2C8FDF58" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="22794BC9" w14:textId="1BDF250B" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618864" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Bildtagning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618864 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="225D1971" w14:textId="65A47D79" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="225D1971" w14:textId="3A25289C" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618865" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Rengöring</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618865 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68A5B919" w14:textId="14B28305" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="68A5B919" w14:textId="7DA3E0F3" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618866" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Samanställning och analys av undersökningsinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618866 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38BAE500" w14:textId="36DE260E" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="38BAE500" w14:textId="4590A003" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618867" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referensvärden</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618867 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74F00092" w14:textId="17D0581A" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="74F00092" w14:textId="486E5391" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618868" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Felkällor</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618868 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3652DD7F" w14:textId="11E18495" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="3652DD7F" w14:textId="60C43D16" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618869" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utlåtande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618869 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="24081FBD" w14:textId="300FE81A" w:rsidR="00E93841" w:rsidRDefault="00E93841">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="24081FBD" w14:textId="1368A33D" w:rsidR="00E93841" w:rsidRDefault="00E93841">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc240618870" w:history="1">
         <w:r w:rsidRPr="00AC159A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referenser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc240618870 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003B07D8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ED0170B" w14:textId="66B65DE4" w:rsidR="0024219B" w:rsidRPr="0024219B" w:rsidRDefault="0007281B" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1010FE0E" w14:textId="77777777" w:rsidR="0024219B" w:rsidRPr="0024219B" w:rsidRDefault="0024219B" w:rsidP="004856BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024219B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AE278B1" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc857765206"/>
       <w:bookmarkStart w:id="3" w:name="_Toc240618838"/>
       <w:bookmarkStart w:id="4" w:name="_Toc106713844"/>
       <w:bookmarkStart w:id="5" w:name="_Toc72840807"/>
       <w:r w:rsidRPr="00FF17AF">
+        <w:lastRenderedPageBreak/>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="4D3CDA05" w14:textId="44F5666B" w:rsidR="00FF17AF" w:rsidRDefault="003E517C" w:rsidP="00061341">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t>Video ändrat till digitala hjälpmedel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B7A8D47" w14:textId="133573BB" w:rsidR="003E517C" w:rsidRDefault="003E517C" w:rsidP="00061341">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t>Mindre språkliga och strukturella ändringar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D83BF12" w14:textId="0780A564" w:rsidR="003E517C" w:rsidRPr="00A61BB2" w:rsidRDefault="003E517C" w:rsidP="00061341">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t>Uppdaterat referenslista.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1482DCAD" w14:textId="57051CCD" w:rsidR="00FF17AF" w:rsidRPr="00A61BB2" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc240618839"/>
       <w:r w:rsidRPr="00A61BB2">
         <w:t>Metodgrupp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="31BBCF6D" w14:textId="3C9EA6F7" w:rsidR="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="51A4A695">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Metoden utarbetad av: Simona Popa, Ulf Cederbom, Bianca Bugge, Maria Henningsson, </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Andreas Österlund</w:t>
       </w:r>
       <w:r w:rsidR="565F3ECD">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>Louise Strandberg</w:t>
       </w:r>
       <w:r w:rsidR="003E517C">
         <w:t xml:space="preserve"> och Märta Persson.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD554C6" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc911598065"/>
       <w:bookmarkStart w:id="8" w:name="_Toc240618840"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Inledning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="0621F564" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Bildtagning för påvisande av njurlokalisation, njurstorlek, njurparenkymskada vid såväl akut som kronisk </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>pyelonefrit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">. Beräkning av relativ sidofunktion. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FCFBF6A" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc675145742"/>
       <w:bookmarkStart w:id="10" w:name="_Toc240618841"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Undersökningskod</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable6Colorful-Accent1"/>
+        <w:tblStyle w:val="Rutntstabell6frgstarkdekorfrg1"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="299"/>
         <w:tblW w:w="7225" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="4253"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E65312" w:rsidRPr="00FF17AF" w14:paraId="1516CF59" w14:textId="77777777" w:rsidTr="00E65312">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A811789" w14:textId="77777777" w:rsidR="00E65312" w:rsidRPr="00FF17AF" w:rsidRDefault="00E65312" w:rsidP="00E65312">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -2685,61 +2686,59 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E65312" w:rsidRPr="00FF17AF" w14:paraId="1EBF9894" w14:textId="77777777" w:rsidTr="00E65312">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="271D3F6F" w14:textId="77777777" w:rsidR="00E65312" w:rsidRPr="00FF17AF" w:rsidRDefault="00E65312" w:rsidP="00E65312">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00FF17AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>751000</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28173E59" w14:textId="77777777" w:rsidR="00E65312" w:rsidRPr="00FF17AF" w:rsidRDefault="00E65312" w:rsidP="00E65312">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF17AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>NM Njurskintigrafi, morfologi</w:t>
             </w:r>
           </w:p>
@@ -2799,61 +2798,59 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E65312" w:rsidRPr="00FF17AF" w14:paraId="3C671588" w14:textId="77777777" w:rsidTr="00E65312">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E776DDE" w14:textId="77777777" w:rsidR="00E65312" w:rsidRPr="00FF17AF" w:rsidRDefault="00E65312" w:rsidP="00E65312">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00FF17AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>700704</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66BEAFB1" w14:textId="77777777" w:rsidR="00E65312" w:rsidRPr="00FF17AF" w:rsidRDefault="00E65312" w:rsidP="00E65312">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF17AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Tillägg SPECT</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2950,207 +2947,208 @@
         <w:rPr>
           <w:color w:val="44546A"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Relevanta koder.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="44546A"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A940E3F" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CF37D80" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc2014610060"/>
       <w:bookmarkStart w:id="12" w:name="_Toc240618842"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Indikationer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="44225FA8" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Uppskattning av njurparenkymskada efter urinvägsinfektion UVI hos barn. Kan göras tidigt (inom 1 månad efter UVI) eller sent (6–12 månader efter UVI).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75BC86CC" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Beräkna relativ sidofunktion. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C8C26FC" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Utredning av avvikelser: hästskonjure, duplexsystem, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>hypotrofisk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve"> njure eller ektopiskt belägen njure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07C07A86" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc1006682199"/>
       <w:bookmarkStart w:id="14" w:name="_Toc240618843"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Kontraindikationer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="7E292C82" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc643946240"/>
       <w:bookmarkStart w:id="16" w:name="_Toc240618844"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Absoluta kontraindikationer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="0C9D8286" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Inga.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C57E0B8" w14:textId="77777777" w:rsidR="00B221B1" w:rsidRDefault="00B221B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc1694580375"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A4F592" w14:textId="3A87F1E6" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc240618845"/>
       <w:r w:rsidRPr="00FF17AF">
+        <w:lastRenderedPageBreak/>
         <w:t>Relativa kontraindikationer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="006D9FEF" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Kontakta sjukhusfysiker och ansvarig läkare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="089D48A7" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Patient som genomgått annan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>nuklearmedicinsk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve"> undersökning:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D022803" w14:textId="5522E747" w:rsidR="00467B48" w:rsidRPr="00A2330D" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1276" w:right="0" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00A2330D">
         <w:t xml:space="preserve">de senaste 7 dygnen för </w:t>
       </w:r>
       <w:r w:rsidRPr="00A2330D">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>111</w:t>
       </w:r>
       <w:r w:rsidRPr="00A2330D">
         <w:t xml:space="preserve">In och </w:t>
       </w:r>
       <w:r w:rsidRPr="00A2330D">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>75</w:t>
       </w:r>
@@ -3201,331 +3199,326 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Xofigo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>) ingen kontraindikation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F13226B" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="1276" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>För övriga nuklider, kontakta sjukhusfysiker.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C1C4ED8" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc440567658"/>
       <w:bookmarkStart w:id="20" w:name="_Toc240618846"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Tillstånd som kräver annat bildtagningsförfarande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="5509847E" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">För att få en korrekt beräkning av relativa sidofunktionen vid ektopiska, malroterade eller hästskonjurar tas en extra bildtagning i ANT projektion så att det geometriska medelvärdet kan beräknas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="692CAF50" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Då ett specifikt njurområde eller njurförändring ska undersökas kan SPECT insamling vara aktuellt. I dessa fall görs SPECT insamling och kompletteras med en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>posterior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve"> POST alternativt POST/ANT insamling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="724E6C39" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc1568279481"/>
       <w:bookmarkStart w:id="22" w:name="_Toc240618847"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Särskild hänsyn</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="459AB095" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc1103465682"/>
       <w:bookmarkStart w:id="24" w:name="_Toc240618848"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Barn/unga</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="5A7510EE" w14:textId="58B5759A" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Personer under 18 år ska ges individuell dos, se </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00FF17AF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Dosering av radiofarmaka för barn och ungdomar.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58175B44" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc801302258"/>
       <w:bookmarkStart w:id="26" w:name="_Toc240618849"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Graviditet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="1315339F" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Särskild berättigandebedömning för gravida patienter. Det är osannolikt att helkroppsdosen till fostret överskrider 1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>mGy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F6A0E2A" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc1030750901"/>
       <w:bookmarkStart w:id="28" w:name="_Toc240618850"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Amning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="12AE2BF7" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Patienten rekommenderas att amma/pumpa 1–2 timmar innan injektion. Inget amningsuppehåll krävs, men som en extra säkerhetsåtgärd ska det första målet efter undersökningen kastas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ED959E1" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc1997013708"/>
       <w:bookmarkStart w:id="30" w:name="_Toc240618851"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Kontaktrestriktion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="3359DA97" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Ingen kontaktrestriktion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1923A222" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc2103099438"/>
       <w:bookmarkStart w:id="32" w:name="_Toc240618852"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Stråldos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="070FAC93" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Njurskintigrafi, morfologi är en dosklass 1-undersökning, se </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="00FF17AF">
           <w:rPr>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Information om stråldoser vid nuklearmedicin</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F5C3C0B" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc1146449990"/>
       <w:bookmarkStart w:id="34" w:name="_Toc240618853"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Strålskydd</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="10787E7D" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Information om strålskydd för personal och patienter finns på </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="00FF17AF">
           <w:rPr>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>intranätet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79994B10" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Toc98686738"/>
       <w:bookmarkStart w:id="36" w:name="_Toc240618854"/>
       <w:r w:rsidRPr="00FF17AF">
+        <w:lastRenderedPageBreak/>
         <w:t>Utrustning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="08E193DC" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Koboltpenna.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F219E4" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
+    <w:p w14:paraId="1F973A6D" w14:textId="7DC1D75B" w:rsidR="004856BD" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="009C6719">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Vacuumkudde.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F973A6D" w14:textId="77777777" w:rsidR="004856BD" w:rsidRPr="00FF17AF" w:rsidRDefault="004856BD" w:rsidP="00AC487C">
-[...4 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4380DDA1" w14:textId="0223D974" w:rsidR="00AC487C" w:rsidRDefault="00AC487C" w:rsidP="002D30F2">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:hanging="992"/>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc240618855"/>
       <w:r>
         <w:t xml:space="preserve">Protokoll </w:t>
       </w:r>
       <w:r w:rsidR="002D30F2">
         <w:t>SPECT/CT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="6715AA06" w14:textId="11BE1038" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:color w:val="44546A"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:b/>
@@ -6228,72 +6221,72 @@
           <w:p w14:paraId="5464878A" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-1"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF17AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="25537D00" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc746330976"/>
       <w:bookmarkStart w:id="39" w:name="_Toc240618856"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Funktionskontroll/kalibrering</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="0EEF2C97" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Relevanta dokument för kontroll och kalibrering hittas via hemsidan, antingen via fliken Dokument – Styrdokument eller hemsidan för Klinisk fysiologi/Nuklearmedicin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="088E4A31" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc1025114763"/>
       <w:bookmarkStart w:id="41" w:name="_Toc240618857"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Förberedelser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="55C0E928" w14:textId="74815FD8" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Bered </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
@@ -6333,295 +6326,296 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="535484A2" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Patienten uppmanas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>miktera</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve"> strax före bildtagning alternativt byta blöja. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C711AD5" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="42" w:name="_Toc105179813"/>
       <w:bookmarkStart w:id="43" w:name="_Toc240618858"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Patientinformation (kallelse)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="59D33A5D" w14:textId="7471E230" w:rsidR="00850CFB" w:rsidRDefault="0DD4BCEF" w:rsidP="00072FC1">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="587E5278">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t xml:space="preserve">Patientinformation - </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidR="00676448" w:rsidRPr="754A0B12">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>N</w:t>
         </w:r>
         <w:r w:rsidR="00850CFB" w:rsidRPr="754A0B12">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>jurskintigrafi</w:t>
         </w:r>
         <w:r w:rsidR="00B75881" w:rsidRPr="754A0B12">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>, morfologi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0768F768" w14:textId="2128DD98" w:rsidR="22343C87" w:rsidRDefault="39762485" w:rsidP="00072FC1">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00CC3C0E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Patientinformation – Njur</w:t>
         </w:r>
         <w:r w:rsidR="00CD02C2" w:rsidRPr="00CC3C0E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>skintigrafi</w:t>
         </w:r>
         <w:r w:rsidR="00676448" w:rsidRPr="00CC3C0E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00676448" w:rsidRPr="00CC3C0E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>mofologi</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00676448" w:rsidRPr="00CC3C0E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> DMSA, via barnmottagningen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2E8163E2" w14:textId="63095328" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="44" w:name="_Toc784102588"/>
       <w:bookmarkStart w:id="45" w:name="_Toc240618859"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Remittentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="34E19BAF" w14:textId="1D2E05C0" w:rsidR="00FF17AF" w:rsidRPr="00BD5BC0" w:rsidRDefault="00BD5BC0" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10088-1069765838-11/surrogate/Njurskintigrafi%2c%20morfologi.pdf"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="2E2095AB" w:rsidRPr="00BD5BC0">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t xml:space="preserve">Remittentinformation - </w:t>
       </w:r>
       <w:r w:rsidR="00FF17AF" w:rsidRPr="00BD5BC0">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
         <w:t>Njurskintigrafi, morfologi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E1E6675" w14:textId="51430FBF" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00BD5BC0" w:rsidP="004856BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00FF17AF" w:rsidRPr="00FF17AF">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F4D8731" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="_Toc1732910411"/>
       <w:bookmarkStart w:id="47" w:name="_Toc240618860"/>
       <w:r w:rsidRPr="00FF17AF">
+        <w:lastRenderedPageBreak/>
         <w:t>Undersökningsprocedur</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="5C486A32" w14:textId="67BA8931" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ordinerad dos: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">75 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>MBq</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (vuxen), barn enligt </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00FF17AF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Dosering av radiofarmaka för barn och ungdomar, gravi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>d enligt individuell bedömning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="611EE2B1" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Undersökningen inleds med en intravenös injektion med </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>99m</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Tc-DMSA. Efter 2–3 timmar tas 3 statiska bilder á 5 minuter; POST, PRO och LPO. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EB9B08" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="48" w:name="_Toc453665496"/>
       <w:bookmarkStart w:id="49" w:name="_Toc240618861"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Undersökningsanteckningar i patientadministrativt system</w:t>
       </w:r>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="01A76FFB" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Ej aktuellt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F7F9D38" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="50" w:name="_Toc1010952788"/>
       <w:bookmarkStart w:id="51" w:name="_Toc240618862"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Injektion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="2DBF2731" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>För in patientens Längd och Vikt i patientadministrativt system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="194F4A79" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
@@ -6646,51 +6640,51 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>flusha</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve"> med koksalt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E8C09D" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Patienten får återkomma för bildtagning 2–3 timmar senare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29320F28" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="52" w:name="_Toc1955988364"/>
       <w:bookmarkStart w:id="53" w:name="_Toc240618863"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Förberedelse bildtagning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="007C31A3" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Starta önskat protokoll på kameran.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3788E99C" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
@@ -6698,51 +6692,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Kontrollera patientens personnummer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A76C806" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Be patienten avlägsna alla metallföremål som kan inverka på registreringen, samt att tömma fickorna.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E45A4E" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="54" w:name="_Toc308541426"/>
       <w:bookmarkStart w:id="55" w:name="_Toc240618864"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Bildtagning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="1AAB16C0" w14:textId="77777777" w:rsidR="001F78FF" w:rsidRDefault="00FF17AF" w:rsidP="0011727F">
       <w:pPr>
         <w:ind w:left="284" w:right="-1" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Protokoll: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17AF">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="28695128" w14:textId="65F59D94" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="0011727F">
       <w:pPr>
         <w:ind w:left="284" w:right="-1" w:hanging="284"/>
         <w:rPr>
@@ -6895,168 +6889,167 @@
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Patient och detektor förs nära varandra, övre detektor kan vinklas för att ge patienten mer utrymme.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64CAD15F" w14:textId="0C20AB2D" w:rsidR="00AA245F" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Se till att patienten ligger stilla innan bildtagningen startar. </w:t>
       </w:r>
       <w:r w:rsidR="001F78FF">
         <w:t>Digitala h</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">jälpmedel </w:t>
       </w:r>
       <w:r w:rsidR="00897BBB">
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E04C26">
         <w:t>t.ex.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00897BBB">
         <w:t xml:space="preserve"> visa film på mobiltelefon) kan användas. Patiente</w:t>
       </w:r>
       <w:r w:rsidR="00790D1F">
         <w:t xml:space="preserve">r som behöver </w:t>
       </w:r>
       <w:r w:rsidR="00650428">
         <w:t>lugnande</w:t>
       </w:r>
       <w:r w:rsidR="00BE1E72">
         <w:t xml:space="preserve"> läkemedel kan få det. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17AF">
         <w:br/>
         <w:t>Se rutin</w:t>
       </w:r>
       <w:r w:rsidR="00866C52">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00FF17AF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">Sedering med </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00FF17AF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Midazolam</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00FF17AF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> – Barn.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003B51F4">
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="00866C52">
         <w:t xml:space="preserve">lternativt sömninducering med hjälp av Melatonin, </w:t>
       </w:r>
       <w:r w:rsidR="00AA245F">
         <w:t xml:space="preserve">se rutin, </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00AA245F" w:rsidRPr="00E04C26">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">Melatonin vid </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00AA245F" w:rsidRPr="00E04C26">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>nuklearmedi</w:t>
         </w:r>
         <w:r w:rsidR="00E04C26" w:rsidRPr="00E04C26">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>cinska</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00E04C26" w:rsidRPr="00E04C26">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> undersökningar – Premedicinering för barn.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0F69F9F1" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Starta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>posterior</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve"> insamling och markera höger med koboltpenna.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA63A7C" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
+        <w:lastRenderedPageBreak/>
         <w:t>Efter första bildtagningen, sänk ner detektorn och vinkla upp 30° åt patientens högersida. Kör detektorn nära patienten igen, kontrollera att inga armar ligger i vägen för njurarna och starta ny bildinsamling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="571EA021" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Upprepa för vänster sida.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CF20035" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
@@ -7088,132 +7081,132 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Kontrollera bildkvaliteten för alla insamlingar innan patienten lämnar undersökningen. Om någon insamling misslyckats på grund av exempelvis rörelse måste den köras om. Tillåten avvikelse maximalt ± 5 pixlar. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27F5ADF8" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Patienten uppmanas dricka rikligt och kasta vatten ofta de första timmarna efter undersökningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="171FD704" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="56" w:name="_Toc1718280113"/>
       <w:bookmarkStart w:id="57" w:name="_Toc240618865"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Rengöring</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="3B8878B7" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Enligt gällande rutin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D8BCA29" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="58" w:name="_Toc1775377255"/>
       <w:bookmarkStart w:id="59" w:name="_Toc240618866"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Samanställning och analys av undersökningsinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="76D7843F" w14:textId="5D33681D" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Bilderna överförs till mjukvara Hermes för analys av relativ funktion. Kvantitativ analys av relativ funktion samt morfologisk bedömning</w:t>
       </w:r>
       <w:r w:rsidR="00E96582">
         <w:t xml:space="preserve"> utförs</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">. BMA utför rörelsekorrektion och rekonstruktion av dynamisk och SPECT undersökning, se stöddokument </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r w:rsidRPr="00FF17AF">
           <w:rPr>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Lathund utvärdering av njurskintigrafi, morfologi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>. Handhavande finns beskrivet i Hermes användarmanual. Handböcker och manualer kan nås via hjälpsektion eller frågetecken i Hermes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44F960BE" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="60" w:name="_Toc1494326171"/>
       <w:bookmarkStart w:id="61" w:name="_Toc240618867"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Referensvärden</w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="2E013C9B" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Normalintervall för relativ sidofunktion 45–55 %. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="007EC926" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="62" w:name="_Toc1482851119"/>
       <w:bookmarkStart w:id="63" w:name="_Toc240618868"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Felkällor</w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="1AF76B2F" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Patientrörelse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20D79C48" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
@@ -7280,55 +7273,56 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve"> injektion eller avbruten insamling. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B17C87A" w14:textId="77777777" w:rsidR="00E93841" w:rsidRDefault="00E93841">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="64" w:name="_Toc363691221"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A7373B4" w14:textId="46B439BC" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="65" w:name="_Toc240618869"/>
       <w:r w:rsidRPr="00FF17AF">
+        <w:lastRenderedPageBreak/>
         <w:t>Utlåtande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
     </w:p>
     <w:p w14:paraId="2A2A7E35" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve"> Bör innehålla:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B388B79" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Visuell bedömning av läge och storlek i alla projektioner POST, RPO och LPO.</w:t>
       </w:r>
@@ -7352,51 +7346,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">Beräknad relativ sidofunktion uttryckt i procent. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F0F51DC" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="00CF5C25">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="851" w:right="-1" w:hanging="425"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:t xml:space="preserve">För normalt belägna njurar beräknas relativa sidofunktionen endast i POST projektion. Däremot för ektopiska, malroterade, hästskonjurar behöver man både POST och ANT för en tillförlitlig beräkning av sidofunktionen (geometriskt medelvärde).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39C4699E" w14:textId="77777777" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="66" w:name="_Toc1722578445"/>
       <w:bookmarkStart w:id="67" w:name="_Toc240618870"/>
       <w:r w:rsidRPr="00FF17AF">
         <w:t>Referenser</w:t>
       </w:r>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
     </w:p>
     <w:p w14:paraId="3F14989B" w14:textId="3F0FBFA6" w:rsidR="00FF17AF" w:rsidRPr="00FF17AF" w:rsidRDefault="00FF17AF" w:rsidP="004856BD">
       <w:pPr>
         <w:ind w:left="0" w:right="-1"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF17AF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Bartosik, J., Cederholm, K., Geijer, H., Lopez Urdaneta, J., &amp; Persson, E. (20</w:t>
       </w:r>
       <w:r w:rsidR="00BB1E8B">
         <w:rPr>
@@ -7607,65 +7601,65 @@
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FF17AF" w:rsidSect="00186149">
       <w:headerReference w:type="default" r:id="rId22"/>
       <w:footerReference w:type="even" r:id="rId23"/>
       <w:footerReference w:type="default" r:id="rId24"/>
       <w:headerReference w:type="first" r:id="rId25"/>
       <w:footerReference w:type="first" r:id="rId26"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1268" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E1244C4" w14:textId="77777777" w:rsidR="00CF0464" w:rsidRDefault="00CF0464">
+    <w:p w14:paraId="730BFD02" w14:textId="77777777" w:rsidR="00922BCE" w:rsidRDefault="00922BCE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="681ACF0B" w14:textId="77777777" w:rsidR="00CF0464" w:rsidRDefault="00CF0464">
+    <w:p w14:paraId="59B93A9F" w14:textId="77777777" w:rsidR="00922BCE" w:rsidRDefault="00922BCE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="129D05B7" w14:textId="77777777" w:rsidR="00CF0464" w:rsidRDefault="00CF0464">
+    <w:p w14:paraId="6184E731" w14:textId="77777777" w:rsidR="00922BCE" w:rsidRDefault="00922BCE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7721,118 +7715,117 @@
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -7846,51 +7839,51 @@
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="247350189" name="Bildobjekt 247350189">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -7923,74 +7916,74 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D6E3D42" w14:textId="77777777" w:rsidR="00CF0464" w:rsidRDefault="00CF0464"/>
+    <w:p w14:paraId="2E5B34D7" w14:textId="77777777" w:rsidR="00922BCE" w:rsidRDefault="00922BCE"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E487454" w14:textId="77777777" w:rsidR="00CF0464" w:rsidRDefault="00CF0464">
+    <w:p w14:paraId="31278152" w14:textId="77777777" w:rsidR="00922BCE" w:rsidRDefault="00922BCE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3CE65D0E" w14:textId="77777777" w:rsidR="00CF0464" w:rsidRDefault="00CF0464">
+    <w:p w14:paraId="2F2FF85E" w14:textId="77777777" w:rsidR="00922BCE" w:rsidRDefault="00922BCE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -8025,94 +8018,94 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="3111AE37">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="685B7E76" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -8148,60 +8141,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="37784609">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="6D41DF98" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -9848,51 +9841,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -10442,51 +10435,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -11547,52 +11540,53 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1475640548">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1213689797">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1044327917">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="646282250">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="169179727">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1532305659">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -11767,50 +11761,51 @@
     <w:rsid w:val="00330399"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034136C"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345E3E"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00373203"/>
     <w:rsid w:val="00380068"/>
     <w:rsid w:val="003806B7"/>
     <w:rsid w:val="0038242B"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0038590D"/>
     <w:rsid w:val="00386CD6"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B00CF"/>
+    <w:rsid w:val="003B07D8"/>
     <w:rsid w:val="003B2813"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B51F4"/>
     <w:rsid w:val="003C3D4A"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D13F8"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D5ECB"/>
     <w:rsid w:val="003D7527"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E517C"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F5531"/>
     <w:rsid w:val="00400235"/>
     <w:rsid w:val="00401140"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="0041633C"/>
     <w:rsid w:val="00417628"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
@@ -11879,50 +11874,51 @@
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005B2BF9"/>
     <w:rsid w:val="005B6CB1"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005F03AF"/>
     <w:rsid w:val="0060155F"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00612077"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00621FB1"/>
     <w:rsid w:val="00623295"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="006242E2"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00646723"/>
     <w:rsid w:val="00650428"/>
     <w:rsid w:val="0065078C"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00664246"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00676448"/>
     <w:rsid w:val="00684AEF"/>
     <w:rsid w:val="00692DBC"/>
     <w:rsid w:val="006938F3"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A355A"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B29E3"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C5709"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
@@ -11997,73 +11993,75 @@
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B2F1C"/>
     <w:rsid w:val="008C2F7A"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C704B"/>
     <w:rsid w:val="008C7794"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D02DE"/>
     <w:rsid w:val="008D29AB"/>
     <w:rsid w:val="008D7B86"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="008F7165"/>
     <w:rsid w:val="00902A18"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
+    <w:rsid w:val="00922BCE"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931120"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="00943D87"/>
     <w:rsid w:val="00944E53"/>
     <w:rsid w:val="009454E7"/>
     <w:rsid w:val="00946F43"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00986855"/>
     <w:rsid w:val="00991DC0"/>
     <w:rsid w:val="0099405F"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B7BA8"/>
     <w:rsid w:val="009C04E6"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C4064"/>
+    <w:rsid w:val="009C6719"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009D7895"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F044D"/>
     <w:rsid w:val="009F17FB"/>
     <w:rsid w:val="009F20ED"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="009F5DC7"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A10143"/>
     <w:rsid w:val="00A2330D"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A31C21"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
@@ -12313,84 +12311,85 @@
     <w:rsid w:val="00FF3623"/>
     <w:rsid w:val="00FF6F77"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0A668BB8"/>
     <w:rsid w:val="0DD4BCEF"/>
     <w:rsid w:val="10007179"/>
     <w:rsid w:val="19436B3A"/>
     <w:rsid w:val="21F59F27"/>
     <w:rsid w:val="22343C87"/>
     <w:rsid w:val="2E2095AB"/>
     <w:rsid w:val="2F557D05"/>
     <w:rsid w:val="312AA97B"/>
     <w:rsid w:val="31524AB5"/>
     <w:rsid w:val="348B7037"/>
     <w:rsid w:val="39762485"/>
     <w:rsid w:val="41A53719"/>
     <w:rsid w:val="51A4A695"/>
     <w:rsid w:val="5280402D"/>
     <w:rsid w:val="53B45A4F"/>
     <w:rsid w:val="565F3ECD"/>
     <w:rsid w:val="587E5278"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="71B93515"/>
+    <w:rsid w:val="73000A9D"/>
     <w:rsid w:val="748A3019"/>
     <w:rsid w:val="754A0B12"/>
     <w:rsid w:val="7E88D68B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{0E956A02-D5D8-46B2-811F-C787C1BFF7B1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12746,196 +12745,196 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -13013,607 +13012,607 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+    <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Heading1"/>
+    <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+    <w:name w:val="Sidfot Char"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+    <w:name w:val="Rubrik Char"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+    <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+    <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+    <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -13644,81 +13643,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -13757,53 +13756,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -13877,53 +13876,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -13997,53 +13996,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -14093,53 +14092,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -14189,53 +14188,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent6">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -14271,53 +14270,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -14366,51 +14365,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -14454,51 +14453,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -14585,67 +14584,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -14689,141 +14688,141 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="Oformateradtabell4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklista">
     <w:name w:val="Strecklista"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00D040EF"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent1">
+  <w:style w:type="table" w:styleId="Rutntstabell6frgstarkdekorfrg1">
     <w:name w:val="Grid Table 6 Colorful Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="0024219B"/>
     <w:rPr>
       <w:color w:val="2F5496"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="8EAADB"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8EAADB"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="8EAADB"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8EAADB"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8EAADB"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -14847,93 +14846,93 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mention">
+  <w:style w:type="character" w:styleId="Nmn">
     <w:name w:val="Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0024219B"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000A79FF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="0016594F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="0016594F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="CommentText1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002D5718"/>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F662D0"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText1">
     <w:name w:val="Comment Text1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00902A18"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference1">
@@ -15363,59 +15362,59 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red.dotx</Template>
+  <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>12134</Characters>
+  <Pages>8</Pages>
+  <Words>2263</Words>
+  <Characters>11998</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>101</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>99</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14234</CharactersWithSpaces>
+  <CharactersWithSpaces>14233</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Njurscintigrafi, morfologi – Metodbeskrivning</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Ulrica Sehlberg</lastModifiedBy>
-  <revision>149</revision>
+  <revision>152</revision>
   <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>