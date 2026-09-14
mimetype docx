--- v0 (2025-12-13)
+++ v1 (2026-09-14)
@@ -580,76 +580,83 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:ind w:left="1440" w:right="-710" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="431487A6" w:rsidR="694F50A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t>Avvaktan på eventuell röntgenundersökning.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="694F50A5" w:rsidP="431487A6" w:rsidRDefault="694F50A5" w14:paraId="4AC1247A" w14:textId="7FCDC54F">
+    <w:p w:rsidR="694F50A5" w:rsidP="798DC6D8" w:rsidRDefault="694F50A5" w14:paraId="4AC1247A" w14:textId="7FCDC54F">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:ind w:left="1440" w:right="-710" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="431487A6" w:rsidR="694F50A5">
+      <w:r w:rsidRPr="798DC6D8" w:rsidR="694F50A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Cirkulatoriskt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="798DC6D8" w:rsidR="694F50A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>Cirkulatoriskt stabil.</w:t>
+        <w:t xml:space="preserve"> stabil.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="694F50A5" w:rsidP="431487A6" w:rsidRDefault="694F50A5" w14:paraId="131E25B7" w14:textId="66B0E078">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:ind w:left="1440" w:right="-710" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="431487A6" w:rsidR="694F50A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7565,50 +7572,51 @@
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="15C32569"/>
     <w:rsid w:val="1BA3E18C"/>
     <w:rsid w:val="20A2BD1D"/>
     <w:rsid w:val="2467B1AA"/>
     <w:rsid w:val="25739591"/>
     <w:rsid w:val="431487A6"/>
     <w:rsid w:val="4BB55F6F"/>
     <w:rsid w:val="51DB7E01"/>
     <w:rsid w:val="531EEE2D"/>
     <w:rsid w:val="5C9AA2EB"/>
     <w:rsid w:val="62948C6D"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="694F50A5"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6B4F9946"/>
     <w:rsid w:val="6D27A9C2"/>
     <w:rsid w:val="6FFFBFDA"/>
     <w:rsid w:val="77284C18"/>
+    <w:rsid w:val="798DC6D8"/>
     <w:rsid w:val="7FEF01A8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
@@ -10452,31 +10460,31 @@
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Observationsenheten, kirurgpatienter</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Lisa Hermansson</lastModifiedBy>
-  <revision>11</revision>
+  <lastModifiedBy>Maria Viksten Ericsson</lastModifiedBy>
+  <revision>12</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>