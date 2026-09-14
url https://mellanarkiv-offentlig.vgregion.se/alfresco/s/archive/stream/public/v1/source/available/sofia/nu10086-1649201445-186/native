--- v0 (2025-12-13)
+++ v1 (2026-09-14)
@@ -6,1596 +6,2181 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="061914D4" w14:textId="3891649B" w:rsidR="00184167" w:rsidRDefault="00444F52" w:rsidP="009A32ED">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik1"/>
+    <w:p w14:paraId="061914D4" w14:textId="3891649B" w:rsidR="00184167" w:rsidRPr="00B92D4C" w:rsidRDefault="00444F52" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
-      <w:r>
+      <w:r w:rsidRPr="00B92D4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
         <w:t>Behandling efter hjärtstopp på IVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="153B5359" w14:textId="4A2ED57C" w:rsidR="00B564AF" w:rsidRDefault="00B564AF" w:rsidP="00B564AF">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="153B5359" w14:textId="4A2ED57C" w:rsidR="00B564AF" w:rsidRPr="00FE0161" w:rsidRDefault="00B564AF" w:rsidP="00B564AF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Revidering i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DCE7F4E" w14:textId="4CDDB9DB" w:rsidR="00B564AF" w:rsidRPr="00B564AF" w:rsidRDefault="00B564AF" w:rsidP="00B564AF">
-[...9 lines deleted...]
-      <w:r w:rsidR="007B7A27">
+    <w:p w14:paraId="5DCE7F4E" w14:textId="1C7F524B" w:rsidR="00B564AF" w:rsidRPr="00FE0161" w:rsidRDefault="00FE0161" w:rsidP="00B564AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uppdaterad i giltighetstid. </w:t>
+      </w:r>
+      <w:r w:rsidR="007B7A27" w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E1FBD0A" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="008115C4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000855F1">
+    <w:p w14:paraId="6E1FBD0A" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="008115C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Bakgrund </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB9ABBE" w14:textId="07B35776" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="7EB9ABBE" w14:textId="07B35776" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>På IVA NÄL vårdas per år ca 70 patienter efter hjärtstopp med framgångsrik HLR varav ca 40 inte vaknar ur medvetslöshet inom ett dygn.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33FEA6FD" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="008115C4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000855F1">
+    <w:p w14:paraId="33FEA6FD" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="008115C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Syfte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309260E0" w14:textId="6B726014" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="309260E0" w14:textId="6B726014" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Att skapa en rutin för en optimal behandling efter hjärtstopp</w:t>
       </w:r>
-      <w:r w:rsidR="00653C22">
+      <w:r w:rsidR="00653C22" w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000855F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9B3CAD" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00653C22">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000855F1">
+    <w:p w14:paraId="7A9B3CAD" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00653C22">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Vilka berörs </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF6F744" w14:textId="3912AA7E" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="5FF6F744" w14:textId="3912AA7E" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Läkare, sjuksköterskor och undersköterskor på IVA</w:t>
       </w:r>
-      <w:r w:rsidR="00653C22">
+      <w:r w:rsidR="00653C22" w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000855F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2078E457" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00653C22">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000855F1">
+    <w:p w14:paraId="2078E457" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00653C22">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Initialt omhändertagande </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DCA204" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="58DCA204" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>De flesta patienter med hjärtstopp kommer via akutmottagningen och den initiala omhändertagande sker då, men ett hjärtstopp kan inträffa på vilken plats som helst inom sjukhuset och då hamnar patienten oftast på IVA. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23404713" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="23404713" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Det initiala omhändertagande sker via ABCDE. Luftvägssäkring efter sedvanliga indikationer, volymterapi med Ringer-Acetat och cirkulationsterapi i första hand med noradrenalin </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F372A6" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="73F372A6" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">12-avlednings-EKG och ekokardiografi ska utförs så tidigt som möjligt för att identifiera </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>kardiella</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> orsaker. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D8246D6" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="5D8246D6" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">En artärnål ska sättas så tidigt som möjligt i förloppet. Använd alltid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>kapnografi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> vid intuberade patienter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E45562" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="69E45562" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Initiala behandlingsmål är POX 94-98%, </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="000855F1">
+        <w:t>Initiala behandlingsmål är POX 94-98%, MAP &gt; 65 eller SAP &gt;100 och etCO2 4,5-6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AC820A" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="004E70B7">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="77AC820A" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="004E70B7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Koronarangiografi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3827D7" w14:textId="77777777" w:rsidR="00F93732" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="6B3827D7" w14:textId="77777777" w:rsidR="00F93732" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Arytmier orsakad av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>myokardischemi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> är den vanligaste orsak för hjärtstopp vid vuxna. PCI leder till en bättre överlevnad och bättre neurologisk </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>outcome</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> hos dessa patienter. Internationella </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>guidelines</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> rekommenderar akut </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>koronarangiografi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> hos patienter med signifikant ST-höjning eller nytillkommet vänstergrenblock. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3005B9FC" w14:textId="510C9836" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="3005B9FC" w14:textId="510C9836" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Överväg även akut </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>koronarangiografi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> vid hög misstanke om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>kardiell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> genes utifrån patientens anamnes, symptom innan hjärtstopp, kliniska bild (särskilt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>cirkulatorisk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> instabilitet eller rytmrubbningar), initiala hjärtrytm efter ROSC och ekokardiografi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66BCD83A" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="66BCD83A" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Beslut om akut </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>koronarangiografi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> tas i samråd med kardiologbakjour. Eftersom </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>koronarangiografi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> inte alltid är tillgänglig på NÄL bör denna diskussion föras så tidigt som möjligt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C0278C" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00F93732">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000855F1">
+    <w:p w14:paraId="75C0278C" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00F93732">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Datortomografi </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69141F6C" w14:textId="7FB3263F" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="69141F6C" w14:textId="7FB3263F" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>kardiell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> genes till hjärtstopp bedöms vara osannolik är det ofta angeläget med en CT hjärna för att upptäcka cerebrala orsaker. Överväg även CT thorax med lungembolifrågeställning. Även om </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>koronarangiografi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> inte bekräftar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>kardiell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> genes, ska CT-undersökning övervägas.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4406652D" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00CA3018">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000855F1">
+    <w:p w14:paraId="4406652D" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00CA3018">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Omhändertagande på IVA </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5441E02A" w14:textId="60501E46" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="5441E02A" w14:textId="60501E46" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t> I litteraturen används begreppet ”post-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>cardiac</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> arrest </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>syndrome</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">”, som beskriver en kombination av cerebral och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>myokardiell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> dysfunktion och kroppens reaktion på </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>reperfusion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Den </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>cirkulatoriska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> reaktionen kan likna en sepsis. ARDS kan utvecklas efter hjärtstoppet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4183E5" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="7E4183E5" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Om patienten är medvetslös efter ROSC ska </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om patienten är medvetslös efter ROSC ska sedering och kontrollerad ventilation upprätthållas för minst 24 timmar. Syftet med det är att minska kroppens syrgaskonsumtion och stressreaktion och även underlätta att uppnå de övriga behandlingsmålen som </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
-        <w:t>sedering</w:t>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>t.ex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
-        <w:t xml:space="preserve"> och kontrollerad ventilation upprätthållas för minst 24 timmar. Syftet med det är att minska kroppens syrgaskonsumtion och stressreaktion och även underlätta att uppnå de övriga behandlingsmålen som </w:t>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> temperaturkontroll. Sederingsmål är ska sättas till RASS –3.  Sedering i första hand med Isofluran via </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
-[...1 lines deleted...]
-        <w:t>t.ex</w:t>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>SedaConDa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> temperaturkontroll. </w:t>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
-        <w:t>Sederingsmål</w:t>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Remifentanil</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>. I det här läget ska en CVK sättas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="326DE3D3" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="326DE3D3" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> genomföras för att bedöma patientens neurologi. </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Ett dygn efter hjärtstopp ska en sederingsstopp genomföras för att bedöma patientens neurologi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284C1996" w14:textId="683D5300" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="284C1996" w14:textId="683D5300" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Om patient inte vaknar ska neurologisk prognostisering enligt nedan inledas och intensivvård fortsättas. </w:t>
       </w:r>
-      <w:r w:rsidRPr="000855F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A7E64FD" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00D76B91">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000855F1">
+    <w:p w14:paraId="0A7E64FD" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00D76B91">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Mål: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF4FB0E" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="2DF4FB0E" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ventilation:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Lungprotektiv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ventilation med mål PaO2 10–13 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>kPa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">, Sao2 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>94-99</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="000855F1">
-        <w:t xml:space="preserve"> %, PaCO2 4,5-6. Både </w:t>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> %, PaCO2 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>4,5-6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Både hypoxi och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
-        <w:t>hypoxi</w:t>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>hyperoxi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> anses vara skadligt för patienten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5003F5" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="2A5003F5" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Cirkulation:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">  Mål MAP &gt;65 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>mmHg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">, sjunkande laktat och urinmängd &gt;0,5 ml/kg/tim. Vätskebehandling med balanserade </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>kristalloida</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Ringer-Acetat) till </w:t>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lösningar (t ex Ringer-Acetat) till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>normovolemi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Noradrenalin som </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>vasopressor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Överväg </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Milrinon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> vid persisterande </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>myokarddysfunktion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> och var frikostig med utvidgad hemodynamisk </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>monitoring</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>PiCCO</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">). Ett </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>bedside</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>-UCG ska göras tidigt i förloppet. Vid persisterande chock överväg kontakt med ECMO-teamet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB48680" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="5AB48680" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Temp: </w:t>
       </w:r>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Undvik feber i största möjliga mån vid dessa patienter.  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Paracetamol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 1g x4. Arctic </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Sun</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>vb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A98B4B0" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="5A98B4B0" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lab:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> P-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Glucos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bör ligga mellan 6-10 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">/l, särskilt hypoglykemi bör undvikas. Elektrolyter ska vara normala, ta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>särsklid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">-Kalium, som ska ligga mellan 4,0 och 4,5 </w:t>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hänsyn till  P-Kalium, som ska ligga mellan 4,0 och 4,5 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>/l </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F58BC20" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="2F58BC20" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nutrition:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Nutrition ska startas efter sedvanliga rutiner.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A35D896" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="7A35D896" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Neurologi:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kramper ska i första hand behandlas med </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Levetiracetam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (Bolus 60 mg/kg, max 4500 mg), i andra han med Valproat (Bolus 40 mg/kg, max 3000 mg), särskilt om man har påvisat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>epileptiform</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> aktivitet.  Vad gäller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>myoklonier</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
-[...4 lines deleted...]
-        <w:t>nuläget ingen evidens för behandling, men ett behandlingsförsök kan göras. Profylaktisk behandling rekommenderas ej.  </w:t>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finns i nuläget ingen evidens för behandling, men ett behandlingsförsök kan göras. Profylaktisk behandling rekommenderas ej.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC2DED6" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="7EC2DED6" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antibiotika:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Behandling efter sedvanliga kriterier. Det finns ingen evidens för profylaktisk behandling. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C0189B" w14:textId="062348C1" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="27C0189B" w14:textId="062348C1" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Segoe UI"/>
           <w:color w:val="1F3763"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000855F1">
-        <w:rPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Övrigt:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">  Trombos- och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>ulcusprofylax</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> efter sedvanliga rutiner.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="000855F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000855F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri Light"/>
           <w:color w:val="1F3763"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7CAFC1" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00D76B91">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000855F1">
+    <w:p w14:paraId="0F7CAFC1" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00D76B91">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Temperaturkontroll </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6F307E" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="3D6F307E" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Även om det finns ett teoretisk övervägande att hypotermi kan vara fördelaktigt för patienter efter hjärtstopp finns det i nuläget bara evidens att undvika feber under första dygnet, dvs kroppstemperatur under 37,8 grader, förbättra patientens neurologisk </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>outcome</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Målet är alltså att ha en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>normoterm</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> patient under första dygnet. Om patienten inte vaknar inom 24 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>tim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ska temperaturkontroll fortsätta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C722B7E" w14:textId="13169918" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="4C722B7E" w14:textId="13169918" w:rsidR="000855F1" w:rsidRPr="00FE0161" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Alla patienter ska få </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Paracetamol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 1g x4 om inga kontraindikationer föreligger. Vid stigande kroppstemperatur ska vid 37,5 grader behandling med Arctic </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Sun</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
-        <w:t xml:space="preserve"> inledas. Måltemperatur ska vara inställd på 37,5 grader för att ha marginaler. Det kan vara lämplig att även höja </w:t>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inledas. Måltemperatur ska vara inställd på 37,5 grader för att ha marginaler. Det kan vara lämplig att även höja sederingen. Vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
-        <w:t>sederingen</w:t>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>shivring</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
-        <w:t xml:space="preserve">. Vid </w:t>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som kan inte behärskas av sederingsökning kan man ge </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
-        <w:t>shivring</w:t>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>rocuronium</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intermittent. Viktigt att monitorera relaxationsgrad med TOF. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0161">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1242AE84" w14:textId="0CD80969" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00D76B91">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000855F1">
+    <w:p w14:paraId="1242AE84" w14:textId="0CD80969" w:rsidR="000855F1" w:rsidRPr="00587011" w:rsidRDefault="000855F1" w:rsidP="00D76B91">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Neurologisk prognostisering </w:t>
       </w:r>
-      <w:r w:rsidRPr="000855F1">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232DC74F" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="232DC74F" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00587011" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Neurologisk prognostisering ska inledas för alla patienter som inte vaknar vid första </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neurologisk prognostisering ska inledas för alla patienter som inte vaknar vid första sederingsstoppet efter 24 timmar. Dock kan en tillförlitlig prognos ställas tidigast 72 timmar efter hjärtstopp och ibland behöver man även en betydlig längre tid. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
-        <w:t>sederingsstoppet</w:t>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Prognosticeringen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ska baseras av flera faktorer. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E43F4DF" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="2E43F4DF" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00587011" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Klinisk neurologisk undersökning är grundbulten i prognostiseringsprocessen och ska genomföras dagligen med kranialnervsstatus och bedömning av GCS. Använd </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>pupillometer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> under hela vårdtiden.  Avsaknad av pupillreflex och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>cornealreflex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> efter 72 timmar anses som prognostisk ogynnsamt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0015DA52" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="0015DA52" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00587011" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Motorisk reaktion ska skattas enligt GCS med GCS M &lt;4 som ogynnsamt tecken. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61651DF4" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="61651DF4" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00587011" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> är det ofta befogat med en neurologkonsult om patienten inte vaknar till. Ytterligare neurologkontakter planeras därefter i samråd med konsulten. </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Vid första sederingsuppehåll är det ofta befogat med en neurologkonsult om patienten inte vaknar till. Ytterligare neurologkontakter planeras därefter i samråd med konsulten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3B133F" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="7F3B133F" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00587011" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Neuronspecifikt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>enolas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> eller neuroendokrina tumörer kan NSE vara falskt förhöjt. </w:t>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NSE) kan förenklat betraktas som en skademarkör från neuroner och ska tas 24, 48 och 72 timmar efter ROSC. Detta prov, som är hemolyskänsligt, analyseras numera på NÄL så att man kan upprepa provtagning ifall att provet havererar. Vid småcellig lungcancer, neuroblastom eller neuroendokrina tumörer kan NSE vara falskt förhöjt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185E5E29" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="185E5E29" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00587011" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Exakta gränsvärden är svårt att definiera, men NSE över 60 µg/l efter 48 timmar och/eller 72 timmar efter hjärtstopp, samt fortsatt stigande NSE-värden anses vara prognostiskt ogynnsamma faktorer.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774F118D" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="774F118D" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00587011" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Elektroencefalografi (EEG) har ett typiskt förlopp efter hjärtstoppet: En initial </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>isoelektrisk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> dygn. </w:t>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EEG återfår några timmar efter ROSC en organiserad, men nedsatt grundrytm och normaliseras inom 1-2 dygn. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F613314" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="2F613314" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00587011" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> efter första dygnet och ytterligare undersökningar ska planeras efter resultatet. Observera att EEG är på NÄL endast är tillgängligt dagtid på vardagar. Vi kommer att införa kontinuerlig EEG-monitorering på IVA, men i dagsläget saknas det evidens att använda detta för dessa patienter. </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>EEG ska genomföras vid sederingsstopp efter första dygnet och ytterligare undersökningar ska planeras efter resultatet. Observera att EEG är på NÄL endast är tillgängligt dagtid på vardagar. Vi kommer att införa kontinuerlig EEG-monitorering på IVA, men i dagsläget saknas det evidens att använda detta för dessa patienter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF14CA0" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="3EF14CA0" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00587011" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ogynnsamma tecken på EEG är nedsatt bakgrundsaktivitet, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>burst</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>supression</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>-mönster, periodiska ”</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>bursts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">” och avsaknad av reaktivitet. Beakta dock att även ett status </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>epilepticus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> eller en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>myoklont</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> status inte utesluter en god neurologisk prognos, men sannolikt förlänger vårdtiden på IVA. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A155F1B" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="4A155F1B" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00587011" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Mätning av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>somatosensorisk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>evocerade</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
-[...11 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> potentialer (SSEP) är egentligen en idealisk metod för intensivvårdspatienter eftersom det påverkas väldig lite av sedering, men är tyvärr inte tillgänglig på NÄL. Avsaknad av det kortikala svaret (så kallad N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>-potential) betraktas som negativt prognostiskt tecken </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30EE6580" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="30EE6580" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00587011" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Datortomografi (CT) kan vara av värde vid misstanke om inklämning hos en patient med till exempel bortfall av kranialnerver, tecken till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Cushing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">-reflex, Diabetes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>insipidus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>dilaterade</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000855F1">
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> pupiller utan ljusreaktion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B8BF69" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="44B8BF69" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00587011" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>För att detektera hypoxiska skador är en MR-undersökning, och då framför allt diffusionsviktade bilder, mer sensitiv. MR-undersökning ska dock tidigast ske efter två dygn.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E93E5CC" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="7E93E5CC" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00587011" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Alla undersökningar för neurologisk prognostisering får alltid bedömas som en del av den aktuella kliniska bilden och utveckling över tid är en viktig parameter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE3CE54" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="0AE3CE54" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00587011" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Under prognostiseringsprocessen är det viktig att ha en öppen kommunikation med anhöriga. Man bör dock undvika att uttala sig för tidigt och även ta hänsyn att processen kan ta längre tid än 72 timmar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606F32DF" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="606F32DF" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00587011" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="1F3763"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000855F1">
-        <w:rPr>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="1F3763"/>
         </w:rPr>
         <w:t>Donation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24FF845B" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="24FF845B" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00587011" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000855F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Om neurologisk prognostisering utfaller negativt eller om det finns andra anledningar att avbryta intensivvården ska alltid förutsättningar till donation utredas. Ta hjälp av donationsansvariga läkare och sköterskor både på plats och regionalt och beakta de lokala rutinerna angående DBD och DCD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79856DBF" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="000855F1" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="79856DBF" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00587011" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000855F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED03EA9" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00722FCE" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="0ED03EA9" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00587011" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00722FCE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="3B5F17EE" w14:textId="000AC101" w:rsidR="002F07B1" w:rsidRPr="00722FCE" w:rsidRDefault="002F07B1" w:rsidP="002F07B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:sectPr w:rsidR="002F07B1" w:rsidRPr="00722FCE" w:rsidSect="00C64F52">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1560" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="1305"/>
         <w:tblW w:w="14454" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3114"/>
         <w:gridCol w:w="5812"/>
         <w:gridCol w:w="5528"/>
       </w:tblGrid>
       <w:tr w:rsidR="003C1225" w14:paraId="37FB3E7F" w14:textId="77777777" w:rsidTr="00CC20A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="33CC33"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFF00"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31BC8A45" w14:textId="77777777" w:rsidR="003C1225" w:rsidRDefault="003C1225" w:rsidP="004F719E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
@@ -1745,65 +2330,51 @@
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="34" w:right="166"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Artärnål, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>kapnografi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="03E1CC49" w14:textId="77777777" w:rsidR="003C1225" w:rsidRDefault="003C1225" w:rsidP="004F719E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="34" w:right="166"/>
             </w:pPr>
             <w:r w:rsidRPr="00902378">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behandlingsmål: MAP &gt;65, POX </w:t>
-[...13 lines deleted...]
-              <w:t>, EtCO2 4,5-6</w:t>
+              <w:t>Behandlingsmål: MAP &gt;65, POX 94-99, EtCO2 4,5-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF7C80"/>
           </w:tcPr>
           <w:p w14:paraId="0866C671" w14:textId="77777777" w:rsidR="003C1225" w:rsidRDefault="003C1225" w:rsidP="004F719E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="39" w:right="164"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002935A4">
@@ -1905,85 +2476,57 @@
               <w:t>IVA dygn 1 (0–24 timmar efter ROSC) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="33CC33"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFF00"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="73D552" w:themeColor="accent2" w:themeTint="99"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFEEC9" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2A277209" w14:textId="77777777" w:rsidR="003C1225" w:rsidRDefault="003C1225" w:rsidP="004F719E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="34" w:right="166"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002935A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Sedering</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> + Remi under 24 timmar </w:t>
+              <w:t>Sedering med Isofluran + Remi under 24 timmar </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="464E856E" w14:textId="77777777" w:rsidR="003C1225" w:rsidRDefault="003C1225" w:rsidP="004F719E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="34" w:right="166"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002935A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CVK </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D61B5B6" w14:textId="77777777" w:rsidR="003C1225" w:rsidRDefault="003C1225" w:rsidP="004F719E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="34" w:right="166"/>
@@ -2176,71 +2719,51 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
               </w:rPr>
               <w:t xml:space="preserve">/l, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00902378">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
               </w:rPr>
               <w:t>Normotermi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00902378">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> 0,5 ml/kg</w:t>
+              <w:t>, Urin &gt; 0,5 ml/kg</w:t>
             </w:r>
             <w:r w:rsidRPr="002935A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF7C80"/>
           </w:tcPr>
           <w:p w14:paraId="43854101" w14:textId="77777777" w:rsidR="003C1225" w:rsidRDefault="003C1225" w:rsidP="004F719E">
             <w:pPr>
               <w:spacing w:after="0"/>
@@ -2312,95 +2835,77 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C524C1E" w14:textId="77777777" w:rsidR="003C1225" w:rsidRDefault="003C1225" w:rsidP="004F719E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="39" w:right="164"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C3EE8F9" w14:textId="77777777" w:rsidR="003C1225" w:rsidRPr="00FB0984" w:rsidRDefault="003C1225" w:rsidP="004F719E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="39" w:right="164"/>
             </w:pPr>
             <w:r w:rsidRPr="002935A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Pupillreaktion 2x/</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">-pass (använd </w:t>
+              <w:t xml:space="preserve">Pupillreaktion 2x/ssk-pass (använd </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002935A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pupillometer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002935A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14454" w:type="dxa"/>
         <w:tblInd w:w="-30" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3114"/>
         <w:gridCol w:w="5812"/>
         <w:gridCol w:w="5528"/>
       </w:tblGrid>
       <w:tr w:rsidR="003C1225" w14:paraId="5249EB20" w14:textId="77777777" w:rsidTr="0025125B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="73D552" w:themeColor="accent2" w:themeTint="99"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="33CC33"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="33CC33"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFF00"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A2E38C" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="76C64D82" w14:textId="23D7F10E" w:rsidR="003C1225" w:rsidRDefault="006B3F43" w:rsidP="00942857">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="36" w:right="166"/>
@@ -2415,67 +2920,57 @@
               <w:t>IVA dygn 2 (24 - 48 timmar efter ROSC) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="73D552" w:themeColor="accent2" w:themeTint="99"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFF00"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="33CC33"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFEEC9" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="30985B54" w14:textId="77777777" w:rsidR="003C1225" w:rsidRDefault="003C1225" w:rsidP="00942857">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="34" w:right="166"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002935A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Sederingsstopp</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> efter 24 timmar </w:t>
+              <w:t>Sederingsstopp efter 24 timmar </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FF47CF5" w14:textId="77777777" w:rsidR="003C1225" w:rsidRDefault="003C1225" w:rsidP="00942857">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="34" w:right="166"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="416A9BDE" w14:textId="77777777" w:rsidR="003C1225" w:rsidRDefault="003C1225" w:rsidP="00942857">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="34" w:right="166"/>
             </w:pPr>
             <w:r w:rsidRPr="00902378">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
               </w:rPr>
@@ -2601,82 +3096,81 @@
               <w:ind w:left="39" w:right="164"/>
             </w:pPr>
             <w:r w:rsidRPr="002935A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CT vid tecken till inklämning </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E676AB6" w14:textId="77777777" w:rsidR="00FF1E70" w:rsidRDefault="00FF1E70"/>
     <w:p w14:paraId="230653F8" w14:textId="61DA4A76" w:rsidR="00AD131E" w:rsidRDefault="001246DC">
       <w:r>
         <w:t>Tabell fortsätter på nästa sida</w:t>
       </w:r>
       <w:r w:rsidR="00AD131E">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14454" w:type="dxa"/>
         <w:tblInd w:w="-30" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3114"/>
         <w:gridCol w:w="5812"/>
         <w:gridCol w:w="5528"/>
       </w:tblGrid>
       <w:tr w:rsidR="003C1225" w14:paraId="78D62FA2" w14:textId="77777777" w:rsidTr="00CC20A0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="33CC33"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="33CC33"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="33CC33"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFF00"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A2E38C" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="78CDFCE5" w14:textId="1B764373" w:rsidR="003C1225" w:rsidRDefault="003C1225" w:rsidP="00942857">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="36" w:right="166"/>
             </w:pPr>
             <w:r w:rsidRPr="002935A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>IVA dygn 3 (48 - 72 timmar efter ROSC) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="33CC33"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFF00"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="33CC33"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFEEC9" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="116BC7F8" w14:textId="77777777" w:rsidR="003C1225" w:rsidRDefault="003C1225" w:rsidP="00942857">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="34" w:right="166"/>
             </w:pPr>
             <w:r w:rsidRPr="002935A4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3013,69 +3507,58 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A7CEE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GCS M &lt;4 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54A47ACF" w14:textId="77777777" w:rsidR="003C1225" w:rsidRPr="003A7CEE" w:rsidRDefault="003C1225" w:rsidP="00942857">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="39" w:right="164"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003A7CEE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>NSE &gt;</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> 60 </w:t>
+              <w:t xml:space="preserve">NSE &gt; 60 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003A7CEE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ng</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003A7CEE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/l efter 48 timmar och/eller stigande trend </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45083742" w14:textId="77777777" w:rsidR="003C1225" w:rsidRPr="003A7CEE" w:rsidRDefault="003C1225" w:rsidP="00942857">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
@@ -3229,780 +3712,815 @@
           <w:tab w:val="left" w:pos="2744"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00272C01" w:rsidRPr="00272C01" w:rsidSect="00C64F52">
           <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
           <w:pgMar w:top="1560" w:right="1418" w:bottom="1979" w:left="1276" w:header="284" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11772E06" w14:textId="77777777" w:rsidR="00AD5AA4" w:rsidRPr="00AD5AA4" w:rsidRDefault="00AD5AA4" w:rsidP="00AD5AA4">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AD5AA4">
+    <w:p w14:paraId="11772E06" w14:textId="77777777" w:rsidR="00AD5AA4" w:rsidRPr="00587011" w:rsidRDefault="00AD5AA4" w:rsidP="00AD5AA4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Källor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="242D48C4" w14:textId="77777777" w:rsidR="00AD5AA4" w:rsidRDefault="00AD5AA4" w:rsidP="00AD5AA4">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="784D3D99" w14:textId="77777777" w:rsidR="00AD5AA4" w:rsidRPr="00AD5AA4" w:rsidRDefault="00AD5AA4" w:rsidP="00AD5AA4">
+    <w:p w14:paraId="784D3D99" w14:textId="77777777" w:rsidR="00AD5AA4" w:rsidRPr="00587011" w:rsidRDefault="00AD5AA4" w:rsidP="00AD5AA4">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00AD5AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Chung-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Esaki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al. The neuron </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>specific</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>enolase</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (NSE) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ratio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> offers </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>benefits</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> over absolute </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>value</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>thresholds</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> in post-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>cardiac</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t xml:space="preserve"> arrest coma prognosis. J </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Clin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>arrest coma</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AD5AA4">
+        <w:t>Neurosci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> prognosis. J </w:t>
-[...49 lines deleted...]
-      <w:r w:rsidRPr="00AD5AA4">
+        <w:t>. 2018 Nov;57:99-104</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464111D7" w14:textId="77777777" w:rsidR="00AD5AA4" w:rsidRPr="00AD5AA4" w:rsidRDefault="00AD5AA4" w:rsidP="00AD5AA4">
+    <w:p w14:paraId="464111D7" w14:textId="77777777" w:rsidR="00AD5AA4" w:rsidRPr="00587011" w:rsidRDefault="00AD5AA4" w:rsidP="00AD5AA4">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00AD5AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Jerry P. Nolan et al European </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Resuscitation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> Council and European Society of Intensive Care Medicine </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Guidelines</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021: Post-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>resuscitation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>care</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Resuscitation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Volume</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00AD5AA4">
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 161, 2021, Pages 220-269,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4956374D" w14:textId="77777777" w:rsidR="00AD5AA4" w:rsidRPr="00AD5AA4" w:rsidRDefault="00AD5AA4" w:rsidP="00AD5AA4">
+    <w:p w14:paraId="4956374D" w14:textId="77777777" w:rsidR="00AD5AA4" w:rsidRPr="00587011" w:rsidRDefault="00AD5AA4" w:rsidP="00AD5AA4">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="567"/>
         <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>Dankiewicz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t>Hypothermia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t>versus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t>Normothermia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t>after</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t>Out</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t xml:space="preserve">-of-Hospital </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t>Cardiac</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="1A1A1A"/>
         </w:rPr>
         <w:t xml:space="preserve"> Arrest</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="666666"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">N </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="666666"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Engl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AD5AA4">
+      <w:r w:rsidRPr="00587011">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="666666"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> J Med 2021; 384:</w:t>
-[...4 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+        <w:t xml:space="preserve"> J Med 2021; 384:2283-2294</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00587011">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="666666"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...7 lines deleted...]
-          <w:color w:val="666666"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59FD2AE7" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00AD5AA4" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
+    <w:p w14:paraId="59FD2AE7" w14:textId="77777777" w:rsidR="000855F1" w:rsidRPr="00587011" w:rsidRDefault="000855F1" w:rsidP="00B564AF">
       <w:pPr>
         <w:ind w:right="282"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="000855F1" w:rsidRPr="00AD5AA4" w:rsidSect="00091811">
+    <w:sectPr w:rsidR="000855F1" w:rsidRPr="00587011" w:rsidSect="00091811">
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="082FD7E2" w14:textId="77777777" w:rsidR="00B550FA" w:rsidRDefault="00B550FA">
+    <w:p w14:paraId="74003058" w14:textId="77777777" w:rsidR="00C22940" w:rsidRDefault="00C22940">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D995309" w14:textId="77777777" w:rsidR="00B550FA" w:rsidRDefault="00B550FA">
+    <w:p w14:paraId="5CC87B1D" w14:textId="77777777" w:rsidR="00C22940" w:rsidRDefault="00C22940">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="51BD97AB" w14:textId="77777777" w:rsidR="00B550FA" w:rsidRDefault="00B550FA">
+    <w:p w14:paraId="21CF7117" w14:textId="77777777" w:rsidR="00C22940" w:rsidRDefault="00C22940">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00E360B1" w:rsidP="00EC0A68">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
@@ -4078,54 +4596,54 @@
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00111CB2">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1957058959" name="Bildobjekt 1957058959">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -4156,76 +4674,76 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D088E2D" w14:textId="77777777" w:rsidR="00B550FA" w:rsidRDefault="00B550FA"/>
+    <w:p w14:paraId="495C9BB8" w14:textId="77777777" w:rsidR="00C22940" w:rsidRDefault="00C22940"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16756E73" w14:textId="77777777" w:rsidR="00B550FA" w:rsidRDefault="00B550FA">
+    <w:p w14:paraId="18E2D924" w14:textId="77777777" w:rsidR="00C22940" w:rsidRDefault="00C22940">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="50F2F115" w14:textId="77777777" w:rsidR="00B550FA" w:rsidRDefault="00B550FA">
+    <w:p w14:paraId="0E64DD6E" w14:textId="77777777" w:rsidR="00C22940" w:rsidRDefault="00C22940">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -4300,54 +4818,54 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="0FD65030" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1620954439" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
@@ -4507,51 +5025,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5494,51 +6012,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -5975,51 +6493,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -6595,52 +7113,52 @@
   <w:num w:numId="13" w16cid:durableId="57095060">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="36130748">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="560679449">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1420566503">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="256527698">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1090539201">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1846439597">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="99"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="98"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
@@ -6669,50 +7187,51 @@
     <w:rsid w:val="00017F67"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="000355A4"/>
     <w:rsid w:val="00045A93"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="0006474F"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="00065E7A"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="000855F1"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00091811"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000D3A7E"/>
     <w:rsid w:val="000D3F70"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="001246DC"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00132C92"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="001721B8"/>
@@ -6727,57 +7246,60 @@
     <w:rsid w:val="001A0125"/>
     <w:rsid w:val="001A1F52"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00202AC3"/>
     <w:rsid w:val="002106ED"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="0025125B"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00272C01"/>
     <w:rsid w:val="00280A85"/>
+    <w:rsid w:val="00283F9A"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="00295A1F"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B0F32"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C5575"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F07B1"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00336415"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00346780"/>
@@ -6816,439 +7338,458 @@
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00444F52"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00453BB5"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B5D46"/>
     <w:rsid w:val="004B7A41"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E1C08"/>
     <w:rsid w:val="004E70B7"/>
+    <w:rsid w:val="004F03CE"/>
     <w:rsid w:val="004F062B"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F5E4A"/>
     <w:rsid w:val="004F719E"/>
     <w:rsid w:val="005001CB"/>
     <w:rsid w:val="00500E2A"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="00587011"/>
     <w:rsid w:val="00595886"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E6FDC"/>
+    <w:rsid w:val="005F0A19"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="00653C22"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00691BC0"/>
+    <w:rsid w:val="006962D6"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B3F43"/>
     <w:rsid w:val="006B44BD"/>
     <w:rsid w:val="006B54FF"/>
     <w:rsid w:val="006C4E8D"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6396"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E1F91"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F42D3"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="00716151"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00722FCE"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B7A27"/>
+    <w:rsid w:val="007D3C0D"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4697"/>
     <w:rsid w:val="007D4D77"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E46A5"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="0080684B"/>
     <w:rsid w:val="008115C4"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="00825B66"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="008377A0"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00844012"/>
     <w:rsid w:val="008466A4"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008648B9"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B54BD"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D0796"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="008F6A30"/>
     <w:rsid w:val="00902378"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="00942857"/>
     <w:rsid w:val="00945817"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00992A6A"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C293C"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A21755"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A70C04"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB1F83"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD131E"/>
     <w:rsid w:val="00AD5AA4"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B1041B"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B550FA"/>
     <w:rsid w:val="00B564AF"/>
+    <w:rsid w:val="00B57D3D"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B635B2"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B92D4C"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB0CE7"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC1162"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C00811"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C22940"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C64F52"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C836C8"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA3018"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC20A0"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CC6DA6"/>
     <w:rsid w:val="00CD1172"/>
     <w:rsid w:val="00CD6647"/>
+    <w:rsid w:val="00CE47A8"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CF6ED6"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D44ED2"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D606F2"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D76B91"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE1EA0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
+    <w:rsid w:val="00DE7DFF"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E2753C"/>
+    <w:rsid w:val="00E360B1"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E62295"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA6D16"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
+    <w:rsid w:val="00EE44AB"/>
     <w:rsid w:val="00F0120E"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F42E15"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F54B3A"/>
     <w:rsid w:val="00F60206"/>
+    <w:rsid w:val="00F84047"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F93732"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
+    <w:rsid w:val="00FE0161"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE44C7"/>
     <w:rsid w:val="00FF1E70"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="2205DBEF"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7596,222 +8137,222 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik9Char"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -7889,609 +8430,609 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D67C88"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -8522,81 +9063,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -8635,53 +9176,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -8755,53 +9296,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -8875,53 +9416,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -8971,53 +9512,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -9067,53 +9608,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -9149,53 +9690,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -9244,51 +9785,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -9332,51 +9873,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -9463,67 +10004,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -9567,227 +10108,227 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Brdtext">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
-    <w:link w:val="BrdtextChar"/>
+    <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
-    <w:name w:val="Brödtext Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Brdtext"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal0">
     <w:name w:val="msonormal"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="000855F1"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="000855F1"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="textrun">
     <w:name w:val="textrun"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="000855F1"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="000855F1"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="000855F1"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9797,6207 +10338,6207 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1122840371">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="65611404">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="139077198">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="144321562">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="167866857">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="221259684">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="342126690">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="351421338">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="386760701">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="436951574">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="437675919">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="491529272">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="523978356">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="539049828">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="575358183">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="584534981">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="591862686">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="632488523">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="696351649">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="760877291">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="769857875">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="779564798">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="787241790">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
+        <w:div w:id="796997330">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="837814036">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="847671473">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="852572946">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="861554433">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="900748418">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="903563193">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="948581705">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="980959895">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1042249556">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1045452563">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1084641295">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1097753082">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1209491178">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1233467409">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1282414583">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1315602035">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1343823769">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1373531530">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1524593443">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1540900679">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1542208862">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1590969037">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1591085413">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1618292195">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1638413434">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1668678044">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1690257237">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1725064780">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1725837885">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1727873908">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1748962037">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1782455900">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1872524529">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1977907229">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1999726284">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2011524232">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2022316582">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2044820548">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="2054425211">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="539049828">
-[...143 lines deleted...]
-        <w:div w:id="861554433">
+        <w:div w:id="2077589047">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2121290675">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2125029262">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="2044820548">
-[...550 lines deleted...]
-        </w:div>
         <w:div w:id="2144081569">
-          <w:marLeft w:val="0"/>
-[...34 lines deleted...]
-        <w:div w:id="948581705">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1216628059">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="1931993">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="478230785">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="33383138">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1521627123">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="49042522">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1666935035">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="134030000">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="930310745">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="152306258">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="589118345">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="153228693">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1733389984">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="163669965">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="123351427">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="191461800">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1519125501">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="197592095">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="800924932">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="198207282">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1313868267">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="210112746">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="644892719">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="907494121">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1270627922">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1395816313">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1854034120">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2128617696">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="221984978">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="724643910">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="242885567">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1484202944">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="243489563">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1374498883">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="284894233">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="132062030">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="294067418">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="130679211">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="359212229">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="233781149">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="390034721">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2083141399">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="411894808">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="107966422">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="415833875">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="775518888">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="416367120">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="485174409">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="447705884">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1990018530">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="465708178">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1066149991">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="496576160">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="256792903">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="539123759">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="667905106">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="594048892">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="343749543">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="602341408">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="255291197">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="608661103">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1915160737">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="624388775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1387145720">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="634020780">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="488447232">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="662440900">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="877670134">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="729309497">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="964431344">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="733939766">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="185291753">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
         <w:div w:id="734161313">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1065303165">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
+        <w:div w:id="827747799">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1537083907">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="842011752">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1689866991">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="847209169">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1567761845">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="866068744">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="789280367">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="874122154">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1436515298">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="921795066">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1673484402">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
         <w:div w:id="928392694">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1738473557">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="242885567">
-[...63 lines deleted...]
-            <w:div w:id="185291753">
+        <w:div w:id="929698260">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="540287166">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="940190018">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="914315582">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1024787905">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1735665221">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1037586262">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="581528932">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1046223130">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1632052972">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1075979334">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1384867602">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1088043981">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="360131832">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1105269811">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1871062400">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1108046825">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="667176026">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1133211269">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="854269319">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1138185061">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2108114127">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1139297561">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1729651340">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1149247279">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="110900800">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1152134068">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1371491652">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1159232916">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1546983200">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1162041229">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2125271760">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1170950901">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1787263924">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1179661143">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2016180748">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1200707775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1025522857">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1227498083">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="238028108">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1231038218">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="36778116">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="837571845">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1251739311">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1333677574">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1264724747">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="278803265">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1281718235">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="146867149">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1286156550">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="910040615">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1291322055">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1094058553">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1314258964">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2110617644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1315183148">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="87964822">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1338650344">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1481534577">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
         <w:div w:id="1361664162">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="318927078">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
+        <w:div w:id="1362052192">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="850221738">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2089378697">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1372534720">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="191577398">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1386250030">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="676880710">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1402293098">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1105416386">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1433167287">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1995984914">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1463957133">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1175727253">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1537304687">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2050759854">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1555314670">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="744911055">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1607079882">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="390613974">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1625505017">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2062438201">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1695114449">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="763917196">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1705863692">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1362122797">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1708026363">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="456415257">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1802380394">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1795558220">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1877810337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1204440282">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1887183976">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="157352843">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1923489701">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="737635328">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1943798873">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="831337075">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1997298688">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1456946857">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1999337724">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2045978043">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2049450103">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1775520483">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
         <w:div w:id="2053571093">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1484934486">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1433167287">
-[...245 lines deleted...]
-            <w:div w:id="763917196">
+        <w:div w:id="2092388258">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="963853349">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2095973211">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="863130133">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
         <w:div w:id="2110617877">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1129278808">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1200707775">
-[...986 lines deleted...]
-        </w:div>
         <w:div w:id="2117021308">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1137450233">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="198207282">
-[...1068 lines deleted...]
-        </w:div>
         <w:div w:id="2129664283">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1375422369">
-              <w:marLeft w:val="0"/>
-[...50 lines deleted...]
-            <w:div w:id="1546983200">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1222206197">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="79915575">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="852954556">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
+        <w:div w:id="1564560061">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
         <w:div w:id="1734619600">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="79915575">
-[...10 lines deleted...]
-        </w:div>
         <w:div w:id="2043817963">
-          <w:marLeft w:val="0"/>
-[...10 lines deleted...]
-        <w:div w:id="1564560061">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1724523825">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
+        <w:div w:id="6753428">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="109279694">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="179319301">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="551305621">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="609973004">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="790973142">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1118569033">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="24839444">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="602881178">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="66148135">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="897975563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="67652295">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1689719566">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="97719996">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="422386106">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="116145415">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="114099434">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="116683915">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1218322704">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="128283859">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="236595717">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="246616552">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="852374649">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="255525977">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2032144659">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="292098623">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="412051674">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="325591969">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="910388232">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="332417687">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="758991567">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="368917045">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1087190207">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="383873969">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1028798342">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="412170215">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="682627754">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="419373283">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="291980267">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="419720915">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1750805087">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="469639696">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="274679540">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="482742877">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2014604246">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
         <w:div w:id="486244347">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="596984223">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
+        <w:div w:id="488518448">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="38096829">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="531921092">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="819350013">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="558902148">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1394620621">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="559874089">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="515115456">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="589390639">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="887037842">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="607396619">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1583562464">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="623121136">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="725298854">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="666830335">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="968783074">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="683435099">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="235475633">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="684870959">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1820683092">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="690689472">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="200897625">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="697925148">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="520046288">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="725448053">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2086486485">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="747844446">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1847550811">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="778260834">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="393969264">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="788276236">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2093164658">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="813058621">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1406297233">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="822237766">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="837042140">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1221749169">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1655717213">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2073691458">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="835728836">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="297884096">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="835803267">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2002926237">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="866215237">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="403529476">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="873886291">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1021784936">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="884826977">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="552666784">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="914977080">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1068454218">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
         <w:div w:id="926155112">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1685130312">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
+        <w:div w:id="978921152">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1830246991">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1025130579">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="197358665">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1093429347">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1254163131">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1100180412">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="392780791">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1141769335">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="112137352">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1143815921">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1363020989">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1201746886">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="766927407">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1205482302">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1037579643">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1206718852">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="538511392">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1222136541">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="579217840">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1235510188">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="800153055">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1244023243">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="340350924">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1314874899">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="55738282">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1325359361">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="925382425">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1570577792">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1334138222">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="628822726">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1342009353">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="464737892">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1370836581">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="822543469">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1474564817">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1028483428">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1474981497">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1897424155">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1484809093">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1501046065">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1536580545">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1657756871">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1549877485">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="339817304">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1578857541">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1823043170">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1586063541">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1129590069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1589997836">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1867449433">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1636638291">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="329337770">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1644508130">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="695077100">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1661496444">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1260069506">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1666786249">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="618225139">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1671180304">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1229540577">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1690981989">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1645693923">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1709837233">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="988092544">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1734113411">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="270166029">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1797290384">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="688457281">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1801655356">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1535342460">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1810590425">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="381448379">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1819762883">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1207445710">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1855415244">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="785661432">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1883444875">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="250312191">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1886983637">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="747701007">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1889301172">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1973049303">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1919245231">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="399906323">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1938366075">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1039665606">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1949459891">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1638949571">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1959603017">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="968975617">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1968469171">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="589117954">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
         <w:div w:id="1987543027">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="2090694297">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1855415244">
-[...11 lines deleted...]
-            <w:div w:id="785661432">
+        <w:div w:id="2042198385">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="865674916">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
         <w:div w:id="2064987201">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="593632738">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1671180304">
-[...1181 lines deleted...]
-            <w:div w:id="1129590069">
+        <w:div w:id="2092770274">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="543828828">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
         <w:div w:id="2099404507">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="499541756">
-              <w:marLeft w:val="0"/>
-[...1276 lines deleted...]
-            <w:div w:id="112137352">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -16310,71 +16851,56 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>9596</Characters>
+  <Pages>1</Pages>
+  <Words>1690</Words>
+  <Characters>9637</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>80</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11384</CharactersWithSpaces>
+  <CharactersWithSpaces>11305</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Behandling efter hjärtstopp på IVA</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
-  <revision>1</revision>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>