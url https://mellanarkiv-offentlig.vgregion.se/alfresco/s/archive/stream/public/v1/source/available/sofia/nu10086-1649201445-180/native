--- v0 (2026-01-07)
+++ v1 (2026-05-17)
@@ -6,2393 +6,4648 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="061914D4" w14:textId="7262FD3C" w:rsidR="00184167" w:rsidRDefault="00FF0B61" w:rsidP="00184167">
-[...28 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="5657E294" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="567" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc227141920"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Arbetsbeskrivning Intermediärvårdsavdelning - IMA</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
+    </w:p>
+    <w:p w14:paraId="049C30F8" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc227141880"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc227141921"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="770F4E77" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Byter CCC till CHA</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Toc72840807"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> TOC \o "2-2" \h \z \u \t "Rubrik;1" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:id w:val="335350490"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="21422A29" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+          <w:pPr>
+            <w:keepNext/>
+            <w:keepLines/>
+            <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+            <w:ind w:left="0" w:right="0" w:firstLine="567"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="26"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00F32AEF">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="26"/>
+            </w:rPr>
+            <w:t>Innehållsförteckning</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="02583559" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="567" w:right="142"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00F32AEF">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00F32AEF">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00F32AEF">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0D0351A1" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="567" w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227141923" w:history="1">
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Denna rutin gäller för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227141923 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="535F4D1B" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="567" w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227141924" w:history="1">
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Bakgrund och syfte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227141924 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0A1DD773" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="567" w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227141925" w:history="1">
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Utförande</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227141925 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="35DF0861" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227141926" w:history="1">
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Hålltider patientmåltider IMA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227141926 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="48515485" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227141927" w:history="1">
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Utvalda rutiner kopplade till arbetssätt på IMA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227141927 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="73243FA4" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227141928" w:history="1">
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Sjuksköterska Förmiddag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227141928 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="50AA61CD" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227141929" w:history="1">
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Sjuksköterska Eftermiddag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227141929 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3376CC9E" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227141930" w:history="1">
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Sjuksköterska natt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227141930 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6F948663" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227141931" w:history="1">
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Undersköterska förmiddag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227141931 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2FF47EA0" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227141932" w:history="1">
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Undersköterska Eftermiddag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227141932 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="51AA80F0" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227141933" w:history="1">
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Undersköterska Natt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227141933 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F32AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1521559A" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="567"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00F32AEF">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="3ADDA354" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Toc227141882"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc227141923"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc100327186"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Denna rutin gäller för</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="63CF91B3" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Leg. Sjuksköterskor, läkare och undersköterskor som arbetar på IMA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D15651B" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D497EC" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc227141883"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc227141924"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED50DC6" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc100327187"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve">Tydliggöra arbetsuppgifter för de funktioner som på IMA bemannas av leg. Sjuksköterskor och Undersköterskor. Fokus ligger på teamarbete såväl hos patient som ute på avdelningen. Det innebär att vi alla hjälps åt med den dagliga driften av avdelningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39FCF5CE" w14:textId="77777777" w:rsidR="0053300C" w:rsidRDefault="0053300C" w:rsidP="00597743">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00FE3C8C">
+    <w:p w14:paraId="4E7E6B5A" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc227141884"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc227141925"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="62E93070" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc227141926"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Hålltider patientmåltider IMA</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B80693">
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="26F4233D" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>8.00 Frukost</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7800D1" w14:textId="77777777" w:rsidR="0053300C" w:rsidRPr="00B80693" w:rsidRDefault="0053300C" w:rsidP="00597743">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004E48B1">
+    <w:p w14:paraId="7EF899DF" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>10.00 Mellanmål, ex näringsdryck</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC45294" w14:textId="77777777" w:rsidR="0053300C" w:rsidRPr="00B80693" w:rsidRDefault="0053300C" w:rsidP="00597743">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B80693">
+    <w:p w14:paraId="2234017D" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>12.00 Lunch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A0CCF6" w14:textId="77777777" w:rsidR="0053300C" w:rsidRPr="00B80693" w:rsidRDefault="0053300C" w:rsidP="00597743">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004E48B1">
+    <w:p w14:paraId="4029ED74" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>15.00 Mellanmål, ex näringsdryck</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E3C100" w14:textId="77777777" w:rsidR="0053300C" w:rsidRPr="00B80693" w:rsidRDefault="0053300C" w:rsidP="00597743">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B80693">
+    <w:p w14:paraId="23875B33" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>17.00 Middag</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3457FF0F" w14:textId="4FEA2260" w:rsidR="0053300C" w:rsidRDefault="0053300C" w:rsidP="00597743">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B80693">
+    <w:p w14:paraId="1AC28820" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>20.00 Kvällsfika</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE0A25D" w14:textId="14C8E383" w:rsidR="0053300C" w:rsidRDefault="0053300C" w:rsidP="00FE3C8C">
-[...9 lines deleted...]
-        <w:ind w:right="707"/>
+    <w:p w14:paraId="33ECE9E0" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc227141927"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Utvalda rutiner kopplade till arbetssätt på IMA</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D4FD56" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="707"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="0053300C" w:rsidRPr="005D0B9E">
+        <w:r w:rsidRPr="00F32AEF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>Teamarbete på IVA/IMA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7155E6CE" w14:textId="77777777" w:rsidR="0053300C" w:rsidRDefault="00FF7015" w:rsidP="00597743">
-[...1 lines deleted...]
-        <w:ind w:right="707"/>
+    <w:p w14:paraId="6007803E" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="707"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="0053300C" w:rsidRPr="00B4106E">
+        <w:r w:rsidRPr="00F32AEF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>Transport av IVA eller IMA patient utanför avdelningen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="078452F8" w14:textId="77777777" w:rsidR="0053300C" w:rsidRDefault="00FF7015" w:rsidP="00597743">
-[...1 lines deleted...]
-        <w:ind w:right="707"/>
+    <w:p w14:paraId="1ACFA69D" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="707"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="0053300C" w:rsidRPr="007D4364">
+        <w:r w:rsidRPr="00F32AEF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>Checklista-Utskrivning av patient till vårdavdelning från IVA och IMA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A6F9762" w14:textId="77777777" w:rsidR="0053300C" w:rsidRDefault="00FF7015" w:rsidP="00597743">
-[...1 lines deleted...]
-        <w:ind w:right="707"/>
+    <w:p w14:paraId="2B379194" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="707"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="0053300C" w:rsidRPr="00A853F8">
+        <w:r w:rsidRPr="00F32AEF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>Omvårdnadsdokumentation i Melior på IVA och IMA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="260F79A6" w14:textId="77777777" w:rsidR="0053300C" w:rsidRDefault="00FF7015" w:rsidP="0053300C">
+    <w:p w14:paraId="0DD8AB9E" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="0053300C" w:rsidRPr="008B6CCA">
+        <w:r w:rsidRPr="00F32AEF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>Personliga assistenter på IVA/IMA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3ABA9046" w14:textId="77777777" w:rsidR="0053300C" w:rsidRDefault="00FF7015" w:rsidP="0053300C">
+    <w:p w14:paraId="4C3C7F80" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="0053300C" w:rsidRPr="008D7C64">
+        <w:r w:rsidRPr="00F32AEF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Lokal handlingsplan- Hot och Våld på IVA/IMA/UVA, NÄL</w:t>
+          <w:t xml:space="preserve">Lokal </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00F32AEF">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>handlingsplan- Hot</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00F32AEF">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> och Våld på IVA/IMA/UVA, NÄL</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="223DA566" w14:textId="77777777" w:rsidR="0053300C" w:rsidRDefault="0053300C" w:rsidP="0053300C"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="47F426B1" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc227141928"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Sjuksköterska Förmiddag</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="7C7D424B" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE3C8C">
-        <w:rPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kl. 06.45</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737A92E0" w14:textId="77777777" w:rsidR="0053300C" w:rsidRDefault="0053300C" w:rsidP="00607AF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="6C6529F5" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B80693">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Hlk130399319"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Samling i fikarummet med kort genomgång av väsentliga nyheter från koordinator och chef, kort patientrapport samt vilken personalplacering.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p w14:paraId="00079FCF" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patientrapport </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>enl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SBAR av avgående nattpersonal på IMA-navet. Vid behov genomgång av läkemedelsinfusioner, pulskontroller osv inne hos patienten. Möjlighet till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>erfarenhetsutbyte med varandra samt skapa delaktighet för patienten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8A68CB" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Som sjuksköterska är du arbetsledare. Gör upp en plan tillsammans med undersköterskorna i teamet hur ni ska prioritera och planera ert arbetspass ex mobilisering. Finns det patienter som planeras till avdelning osv.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE30E1D" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Systematisk genomgång av patienten , sjuksköterskekontroll i CCC. Följ rutinen </w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Systematisk genomgång av </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>patienten ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sjuksköterskekontroll i CHA. Följ rutinen </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00607AF0">
-          <w:t>”Bytesintervaller- Hygienrutiner”.</w:t>
+        <w:r w:rsidRPr="00F32AEF">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>”</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00F32AEF">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>Bytesintervaller- Hygienrutiner</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00F32AEF">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>”.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B80693">
-[...5 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Följer patienten något protokoll med kontroller? Ex kärlpatient, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>hyponatremi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Genomför dessa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>enl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> åtgärdslistan i CHA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A131E6" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B80693">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Utdelning av morgonens läkemedel. Iordningställ läkemedel för ditt pass och förvara dessa i patientlåda i beredningsrummet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134E970E" w14:textId="77777777" w:rsidR="0053300C" w:rsidRDefault="0053300C" w:rsidP="00607AF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="13040359" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ca 8.00 Går narkosläkarna en gemensamt kort rond. Tid för eventuella snabba frågor samt avstämning vem som </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>rondar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IMA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C01290D" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B80693">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Morgonfika</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2559BA44" w14:textId="77777777" w:rsidR="0053300C" w:rsidRDefault="0053300C" w:rsidP="00607AF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="7390A8A4" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B80693">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Gemensam rond med ansvarig läkare. Planera och börja förbereda för utskrivningar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A56D03" w14:textId="77777777" w:rsidR="0053300C" w:rsidRDefault="0053300C" w:rsidP="00607AF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="0FA2A261" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B80693">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Kontrollera vätskebalans samt ordinerat kalorimål. Planera tidigt för hur eventuella åtgärder för att nå balans om denna önskas negativ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE535EE" w14:textId="77777777" w:rsidR="0053300C" w:rsidRPr="00B80693" w:rsidRDefault="0053300C" w:rsidP="00607AF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="6D3C0E05" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B80693">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Utifrån rond: Undersökningar och åtgärder efter rondarbetet. Omvårdnad och mobilisering. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D5C92E9" w14:textId="1788F8A5" w:rsidR="0053300C" w:rsidRPr="00B80693" w:rsidRDefault="0053300C" w:rsidP="00CC0CDF">
-[...5 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="33F2CB28" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">11.15- 13.00 Lunchraster. Lös varandra och gå omlott. </w:t>
-[...301 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Hlk131088816"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Ca 16.00-18.00 Matraster. Lös varandra och gå omlott.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:t xml:space="preserve">11.15- 13.00 Lunchraster. Lös varandra och gå omlott. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="04688265" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Hlk131089033"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uppföljning av rondmålen samt omvårdnadsmålen. Dokumentation i Melior och CHA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385F0D65" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Hlk130400188"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Genomför VTS i CHA (kan göras av usk eller ssk). Skriv i dagboken om sådan finns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3191B814" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Hlk130400203"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patientrapport </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>enl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SBAR till eftermiddagspersonalen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4FAFAE" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>I överlappning: Dela mediciner för kvällen. Hämta mediciner från VNL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12138CF1" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Reflektionstund</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1312AE27" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Tid för internutbildning. Föreläsningar och Lärportalen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EAFD546" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Alla vårdåtgärder som genomförs ska dokumenteras i CHA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A95C6BB" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc227141929"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Sjuksköterska Eftermiddag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="6EF5C7C7" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13.45</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65FE00F2" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="34"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Hlk133235602"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Samling i fikarummet med kort genomgång av väsentliga nyheter från koordinator och chef, kort patientrapport samt vilken personalplacering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C77343B" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="34"/>
         </w:numPr>
-        <w:ind w:left="717"/>
-[...8 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patientrapport </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>enl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SBAR av avgående dagpersonal på IMA-navet. Vid behov genomgång av läkemedelsinfusioner, pulskontroller osv inne hos patienten. Möjlighet till erfarenhetsutbyte med varandra samt att skapa delaktighet för patienten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641B9FFC" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Som sjuksköterska är du arbetsledare. Gör upp en plan tillsammans med undersköterskorna i teamet hur ni ska prioritera och planera ert arbetspass ex mobilisering. Finns det patienter som planeras till avdelning? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D57D9C" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Systematisk genomgång av patienten, sjuksköterskekontroll i CHA. Följ rutinen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00F32AEF">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>”</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00F32AEF">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>Bytesintervaller- Hygienrutiner</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00F32AEF">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>”.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Följer patienten något protokoll med kontroller? Ex kärlpatient, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>hyponatremi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Genomför dessa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>enl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> åtgärdslistan i CHA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23409534" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Hlk133235744"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Kontrollera vätskebalans samt ordinerat kalorimål. Planera för eventuella åtgärder för att få balans om denna önskas negativ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p w14:paraId="7FA8A2F6" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Iordningställ läkemedel för ditt pass och förvara dessa i patientlåda i beredningsrummet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0380A49E" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Ca 16.00 -17.00 Går pågående IVA-jour runt med dagansvarig IVA-läkare. Tid finns för frågor samt plan för kvällen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7937EE94" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Uppföljning av rondmålen samt omvårdnadsmålen. Dokumentation i Melior och CHA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C891E8" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Alla vårdåtgärder som genomförs ska dokumenteras i CCC.</w:t>
-[...17 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ca 16.00-18.00 Matraster. Lös varandra och gå omlott.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36927215" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>18.00 Balansräkning på de patienter där detta är aktuellt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2F72C3" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Omvårdnad och mobilisering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5652623A" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uppföljning av rondmålen samt omvårdnadsmålen. Dokumentation i Melior och CHA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318F3E89" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Genomför VTS i CHA (kan göras av usk eller ssk). Skriv i dagboken om sådan finns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5EE416" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Förbered eventuella mediciner som ska ges innan midnatt. Förvara dessa i de blå lådorna i beredningsrummet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5661036C" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Hlk133237303"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patientrapport </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>enl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SBAR till eftermiddagspersonalen.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p w14:paraId="62CD217F" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Reflektionstund</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728AE81D" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Kl 21.15</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Hlk133237545"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Alla vårdåtgärder som genomförs ska dokumenteras i CHA.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="55F79EB7" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc227141930"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc126047345"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Sjuksköterska natt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="1790A7D4" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21.15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23831F39" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Samling i fikarummet med kort genomgång av väsentliga nyheter från koordinator och chef, kort patientrapport samt vilken personalplacering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785191D0" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patientrapport </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>enl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SBAR av avgående kvällspersonal på IMA-navet. Vid behov genomgång av läkemedelsinfusioner, pulskontroller osv inne hos patienten. Möjlighet till erfarenhetsutbyte med varandra samt skapa delaktighet för patienten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C53DD09" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Systematisk genomgång av patienten , sjuksköterskekontroll i CCC. Följ rutinen </w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Systematisk genomgång av </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>patienten ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sjuksköterskekontroll i CHA. Följ rutinen </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="00B80693">
+        <w:r w:rsidRPr="00F32AEF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>”Bytesintervaller- Hygienrutiner”.</w:t>
+          <w:t>”</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00F32AEF">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Bytesintervaller- Hygienrutiner</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00F32AEF">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>”.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B80693">
-[...5 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Följer patienten något protokoll med kontroller? Ex kärlpatient, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>hyponatremi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Genomför dessa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>enl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> åtgärdslistan i CHA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68538180" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Som sjuksköterska är du arbetsledare. Gör upp en plan tillsammans med undersköterskorna i teamet hur ni ska prioritera och planera ert arbetspass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669C069B" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007E1735">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Kontrollera vätskebalans samt ordinerat kalorimål. Planera för eventuella åtgärder för att nå balans om denna önskas negativ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F800B64" w14:textId="77777777" w:rsidR="0053300C" w:rsidRDefault="0053300C" w:rsidP="0053300C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="0AB652DC" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E8525D">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Iordningställ läkemedel för ditt pass och förvara dessa i patientlåda i beredningsrummet. Hämta läkemedel från VNL om det behöver fyllas på i patientens låda. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536CCCD0" w14:textId="77777777" w:rsidR="0053300C" w:rsidRDefault="0053300C" w:rsidP="0053300C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="0F9580A4" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Förbered om möjligt morgonmedicinerna men behåll dem i blisterförpackningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0953646E" w14:textId="77777777" w:rsidR="0053300C" w:rsidRDefault="0053300C" w:rsidP="0053300C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="7574C853" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Kontrollräkna narkotikapreparaten i skåpet och signera på listan längst fram i pärmen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7200AD" w14:textId="77777777" w:rsidR="0053300C" w:rsidRDefault="0053300C" w:rsidP="0053300C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="1C361390" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Sprita av i läkemedelsrummet och fyll på material. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E3B6F2" w14:textId="4EB24839" w:rsidR="0053300C" w:rsidRPr="00EC768A" w:rsidRDefault="0053300C" w:rsidP="0053300C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="61993515" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Se rutin: </w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>På måndagar: Måndagsodlingar: IMA-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>screen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Se rutin: </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="001A76A3" w:rsidRPr="001A76A3">
+        <w:r w:rsidRPr="00F32AEF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>Odlingsrutiner</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001A76A3">
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E439AA0" w14:textId="77777777" w:rsidR="0053300C" w:rsidRDefault="0053300C" w:rsidP="0096364D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="4D964231" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 05.59</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18762A4B" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="37"/>
         </w:numPr>
-        <w:ind w:left="717"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Före vätskedygnsbyte, kontrollera infusioner, kontrollera uppnått kalorimål så att allt är i sin ordning i CHA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08414695" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Ta ordinerade morgonprover.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B3D729B" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Reflektionsstund</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F629228" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patientrapport </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>enl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SBAR till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>dagspersonalen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="538DC6F2" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007831E0">
-        <w:rPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Kl 05.59</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:t>Alla vårdåtgärder som genomförs ska dokumenteras i CHA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01161785" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc227141931"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ndersköterska förmiddag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="4791087B" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kl. 06.45</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21FF353F" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="38"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="220"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Hlk131089374"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Samling i fikarummet med kort genomgång av väsentliga nyheter från koordinator och chef, kort patientrapport samt vilken personalplacering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56AA79AB" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="38"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="220"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patientrapport </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>enl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SBAR av avgående nattpersonal på IMA-navet. Vid behov genomgång av åtgärder, drän, förband, kontroller osv inne hos patienten. Möjlighet till erfarenhetsutbyte med varandra samt skapa delaktighet för patienten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650A6F68" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="38"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Undersköterskor i teamet gör tillsammans med ansvarig sjuksköterska upp en plan hur ni ska prioritera och planera ert arbetspass. Undersköterskor ansvarar för den basala omvårdnaden av patienten. Följ rutinen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00F32AEF">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>”</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00F32AEF">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Bytesintervaller- Hygienrutiner</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00F32AEF">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>”.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Följer patienten något protokoll med kontroller? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C60E443" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="38"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="220"/>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Kontrollera vätskebalans samt ordinerat kalorimål. Rapportera avvikelser till ansvarig sjuksköterska.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Kontroll och översyn av patientplats. Spritavtorka tag-ytor. Damning av rum och säng.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C21C55F" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Morgonfika</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069D77A0" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Om möjligt medverka vid rond tillsammans med ansvarig IMA-läkare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6202EBBF" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Åtgärder efter ronden, hjälper till med undersökningar, bytesintervaller och rutiner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251AE830" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Gemensamt tillsammans med fysioterapeuten genomför mobilisering och träningsprogram.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="144A3F33" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>På måndagar genomspolas alla kranar på IMA enligt rutin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F673F1F" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...219 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>11.15- 13.00 Lunchraster. Lös varandra och gå omlott.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A6875D" w14:textId="77777777" w:rsidR="0053300C" w:rsidRDefault="0053300C" w:rsidP="0053300C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="36ED7FEC" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="39"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uppföljning av rondmålen samt omvårdnadsmålen. Dokumentation CHA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50515DB8" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="39"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patientrapport </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>enl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SBAR till eftermiddagspersonalen. Vid behov gå igenom kalorilista samt fortsatta omvårdnadsplan för kvällen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8545A4" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="39"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Reflektionstund</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCD90B2" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="39"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00796B6B">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Tid för internutbildning. Föreläsningar och Lärportalen i överlappning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63869726" w14:textId="77777777" w:rsidR="0053300C" w:rsidRPr="00796B6B" w:rsidRDefault="0053300C" w:rsidP="0053300C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="0C3500FE" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="39"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00796B6B">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Hlk133234139"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Packa backar efter användning och fyll eventuellt på i skåp och stickvagn inför nästa arbetspass. OBS! Överfyll inte</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="6873BB5B" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:id="33" w:name="_Hlk133233567"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Alla vårdåtgärder som genomförs ska dokumenteras i CHA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE77CE8" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc227141932"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Undersköterska Eftermiddag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="5DAFAADE" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Alla vårdåtgärder som genomförs ska dokumenteras i CCC.</w:t>
-[...7 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...33 lines deleted...]
-          <w:bCs/>
         </w:rPr>
         <w:t>Kl. 13.45</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EAD0D24" w14:textId="77777777" w:rsidR="0053300C" w:rsidRDefault="0053300C" w:rsidP="0053300C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="373AF7A4" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="40"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00796B6B">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Samling i fikarummet med kort genomgång av väsentliga nyheter från koordinator och chef, kort patientrapport samt vilken personalplacering.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42237C8B" w14:textId="77777777" w:rsidR="0053300C" w:rsidRDefault="0053300C" w:rsidP="0053300C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+    <w:p w14:paraId="6C3B251E" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="40"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...12 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Hlk133233990"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patientrapport </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>enl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SBAR av avgående dagpersonal på IMA-navet. Vid behov genomgång av åtgärder, drän, förband, kontroller osv inne hos patienten. Möjlighet till erfarenhetsutbyte med varandra samt skapa delaktighet för patienten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340BE83C" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="40"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00796B6B">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Hlk133234026"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Undersköterskor i teamet gör tillsammans med ansvarig sjuksköterska upp en plan hur ni ska prioritera och planera ert arbetspass. Undersköterskor ansvarar för basala omvårdnaden av patienten. Följ rutinen </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="00796B6B">
+        <w:r w:rsidRPr="00F32AEF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>”Bytesintervaller- Hygienrutiner”.</w:t>
+          <w:t>”</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00F32AEF">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Bytesintervaller- Hygienrutiner</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00F32AEF">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>”.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00796B6B">
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Följer patienten något protokoll med kontroller? </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
-[...3 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="47D914D9" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="40"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Uppföljning av rondmålen och omvårdnadsmålen i CHA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E019482" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="40"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00796B6B">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Hlk133234066"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Kontrollera vätskebalans samt ordinerat kalorimål. Rapportera avvikelser till ansvarig sjuksköterska.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="_Hlk98830202"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:bookmarkStart w:id="38" w:name="_Hlk98830202"/>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="4DAB2A99" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="40"/>
         </w:numPr>
-        <w:spacing w:after="220"/>
-[...14 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Mobilisering? Träningsprogram?</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p w14:paraId="3A8E14A9" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00110EE1">
-        <w:rPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ca 16.00-18.00 Matraster. Lös varandra och gå omlott.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C91077F" w14:textId="77777777" w:rsidR="0053300C" w:rsidRPr="00356B75" w:rsidRDefault="0053300C" w:rsidP="0053300C">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="77BB7281" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...8 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Kl. 18.00 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D24BA45" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Tömma utfarter, såsom drän, stomier osv.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350AC933" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Omvårdnad. Om dags för dusch gör med fördel detta på kvällen inför natten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D58529" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Uppföljning av rondmålen och omvårdnadsmålen i CHA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F627BB8" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Dokumentation i CHA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50310534" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Töm sopor och hjälp om möjligt till att slänga dessa ute i soprummet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A1810C" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Packa backar efter användning och fyll eventuellt på i skåp och stickvagn inför nästa arbetspass. OBS! Överfyll inte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E06513" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Reflektionsstund</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C928130" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Överlämning till nattpersonalen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B72EEDF" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Kl. 18.00 </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Hlk133235530"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Alla vårdåtgärder som genomförs ska dokumenteras i CHA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1342B22A" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc227141933"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Undersköterska Natt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="00B99DE0" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kl. 21.15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BEA38B8" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="42"/>
         </w:numPr>
-        <w:tabs>
-[...14 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Samling i fikarummet med kort genomgång av väsentliga nyheter från koordinator, kort patientrapport samt vilken personalplacering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="138EDA57" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="42"/>
         </w:numPr>
-        <w:tabs>
-[...15 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patientrapport </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>enl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SBAR av avgående kvällspersonal på IMA-navet. Vid behov genomgång av åtgärder, drän, förband, kontroller osv inne hos patienten. Möjlighet till erfarenhetsutbyte med varandra samt skapa delaktighet för patienten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5B0568" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="42"/>
         </w:numPr>
-        <w:tabs>
-[...12 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Undersköterskor i teamet gör tillsammans med ansvarig sjuksköterska upp en plan hur ni ska prioritera och planera ert arbetspass. Undersköterskor ansvarar för basala omvårdnaden av patienten. Följ rutinen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00F32AEF">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>”</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00F32AEF">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>Bytesintervaller- Hygienrutiner</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00F32AEF">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          </w:rPr>
+          <w:t>”.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Följer patienten något protokoll med kontroller? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40EB63C3" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="42"/>
         </w:numPr>
-        <w:tabs>
-[...12 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Uppföljning av rondmålen och omvårdnadsmålen i CHA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215F08C8" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="42"/>
         </w:numPr>
-        <w:tabs>
-[...12 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Kontrollera vätskebalans samt ordinerat kalorimål. Rapportera avvikelser till ansvarig sjuksköterska.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E0AB6F" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="42"/>
         </w:numPr>
-        <w:tabs>
-[...11 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Städa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>sköljen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="271DA5CE" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="42"/>
         </w:numPr>
-        <w:tabs>
-[...11 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Städa IMA-kök</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376E9991" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="42"/>
         </w:numPr>
-        <w:tabs>
-[...11 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Packa backar efter användning och fyll eventuellt på i skåp inför nästa arbetspass. OBS! Överfyll inte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29061F54" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="42"/>
         </w:numPr>
-        <w:tabs>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Reflektionsstund</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AEC9036" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Hlk133235530"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Alla vårdåtgärder som genomförs ska dokumenteras i CCC</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> 05.59</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10655863" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Före vätskedygnsbyte, töm utfarter såsom drän och stomier. Registrera i CHA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AFC8FAE" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Vikt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6620C526" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Töm sopor och hjälp om möjligt till att slänga dessa ute i soprummet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123832D3" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F32AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...286 lines deleted...]
-    <w:p w14:paraId="113F7CEA" w14:textId="77777777" w:rsidR="0053300C" w:rsidRPr="00D430D5" w:rsidRDefault="0053300C" w:rsidP="0053300C">
+        </w:rPr>
+        <w:t>Alla vårdåtgärder som genomförs ska dokumenteras i CHA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11029156" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
-[...10 lines deleted...]
-    <w:sectPr w:rsidR="00747066" w:rsidRPr="00747066" w:rsidSect="00330F6A">
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="1162"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A8E4B10" w14:textId="77777777" w:rsidR="00F32AEF" w:rsidRPr="00F32AEF" w:rsidRDefault="00F32AEF" w:rsidP="00F32AEF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11010C13" w14:textId="4D683D1E" w:rsidR="00747066" w:rsidRPr="001535A8" w:rsidRDefault="00747066" w:rsidP="001535A8"/>
+    <w:sectPr w:rsidR="00747066" w:rsidRPr="001535A8" w:rsidSect="00330F6A">
       <w:headerReference w:type="default" r:id="rId25"/>
       <w:footerReference w:type="even" r:id="rId26"/>
       <w:footerReference w:type="default" r:id="rId27"/>
       <w:headerReference w:type="first" r:id="rId28"/>
       <w:footerReference w:type="first" r:id="rId29"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DD1F8F9" w14:textId="77777777" w:rsidR="003410BD" w:rsidRDefault="003410BD">
+    <w:p w14:paraId="68975BAE" w14:textId="77777777" w:rsidR="006132AB" w:rsidRDefault="006132AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="281905E6" w14:textId="77777777" w:rsidR="003410BD" w:rsidRDefault="003410BD">
+    <w:p w14:paraId="062ED94E" w14:textId="77777777" w:rsidR="006132AB" w:rsidRDefault="006132AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2E6F27F9" w14:textId="77777777" w:rsidR="003410BD" w:rsidRDefault="003410BD">
+    <w:p w14:paraId="6B04C63B" w14:textId="77777777" w:rsidR="006132AB" w:rsidRDefault="006132AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Fet">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Arial Fet">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="2D4C1147" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -2421,51 +4676,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="18B43FB5" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Picture 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2499,73 +4754,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="613B8ED3" w14:textId="77777777" w:rsidR="003410BD" w:rsidRDefault="003410BD"/>
+    <w:p w14:paraId="7EAD879F" w14:textId="77777777" w:rsidR="006132AB" w:rsidRDefault="006132AB"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="563F82FA" w14:textId="77777777" w:rsidR="003410BD" w:rsidRDefault="003410BD">
+    <w:p w14:paraId="3816DAC6" w14:textId="77777777" w:rsidR="006132AB" w:rsidRDefault="006132AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="10B09E34" w14:textId="77777777" w:rsidR="003410BD" w:rsidRDefault="003410BD">
+    <w:p w14:paraId="5932273F" w14:textId="77777777" w:rsidR="006132AB" w:rsidRDefault="006132AB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Text Box 10"/>
@@ -2643,51 +4898,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="5C36AAEB" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="3CDC8772">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Picture 3">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2850,51 +5105,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3012,50 +5267,163 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03515EAD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D0B8A6B4"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -3124,51 +5492,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="060B14A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6BEE26CA"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3237,51 +5605,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3350,51 +5718,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -3463,51 +5831,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3576,51 +5944,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BA95F1F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="00D655E2"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3690,51 +6171,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3803,51 +6284,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FC87529"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8C6CE26"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3916,51 +6397,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25851D61"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="90B02360"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="263858EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CCE3906"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="578" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1298" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4029,51 +6623,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5618" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6338" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28987D1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4C07612"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4142,51 +6736,390 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31DA3738"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5BBA665C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33417FDE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="57863EC4"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37B02882"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6AC0C2FC"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4282,51 +7215,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A516B31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16007422"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4395,51 +7328,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4509,51 +7442,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4622,51 +7555,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41FA5E92"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BDBA14F6"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4763,51 +7809,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EDC1396"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="26E8E13E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4876,51 +8035,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4990,51 +8149,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="559503D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CF3CB048"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5103,51 +8375,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5923690C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C72ED9A6"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5216,51 +8488,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66C42BAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA5A0C4A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5329,51 +8601,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -5442,51 +8714,277 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B2D3F0B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AFB665D0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B6F2B44"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="298AF52E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5555,51 +9053,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DFC7F89"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DDFE1636"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5669,163 +9280,200 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="398942948">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="433404072">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="209347151">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1732148519">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1809395173">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1323388516">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1504928724">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1168325305">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="479611960">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="14616510">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="21324762">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1072508831">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1745107403">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="143207077">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="393625816">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1692221334">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2088263520">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1067924129">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1214852766">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1698852792">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1041250070">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1939360822">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2136291852">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="580256470">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2064476244">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="465784986">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1072508831">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="27" w16cid:durableId="1522547928">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1745107403">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="28" w16cid:durableId="740374401">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="143207077">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="29" w16cid:durableId="945500109">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="393625816">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="30" w16cid:durableId="1296374789">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1692221334">
+  <w:num w:numId="31" w16cid:durableId="1751416518">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="640774343">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="976179906">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1568685836">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1811244498">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="844396408">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="264503605">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="843858883">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1288320324">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1817448540">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1235973862">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1095442711">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="2088263520">
-[...42 lines deleted...]
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="43" w16cid:durableId="1859270049">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="88"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
@@ -5855,50 +9503,51 @@
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C2321"/>
     <w:rsid w:val="000D7EC0"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00123BCA"/>
     <w:rsid w:val="001319D6"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00150308"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="001535A8"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="001661A1"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00171C7F"/>
     <w:rsid w:val="00177C77"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001A76A3"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5090"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D5EB9"/>
     <w:rsid w:val="001D6075"/>
     <w:rsid w:val="001E359C"/>
     <w:rsid w:val="002037EA"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211631"/>
@@ -5915,50 +9564,51 @@
     <w:rsid w:val="00255EAC"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002950A0"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A3E65"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002D6631"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
+    <w:rsid w:val="002F267B"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003060F5"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00330F6A"/>
     <w:rsid w:val="003358EA"/>
     <w:rsid w:val="003374A3"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="003557B0"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
@@ -6021,50 +9671,51 @@
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="00570506"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="0059088B"/>
     <w:rsid w:val="0059452B"/>
     <w:rsid w:val="00597743"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00607AF0"/>
+    <w:rsid w:val="006132AB"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00663E43"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00685DEA"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C57B9"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
@@ -6215,50 +9866,51 @@
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52135"/>
     <w:rsid w:val="00B572EE"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B64EAA"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B85523"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BD2012"/>
     <w:rsid w:val="00BD498D"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C102B9"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C42C8A"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C93AC6"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
@@ -6304,113 +9956,114 @@
     <w:rsid w:val="00E8460F"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB0F04"/>
     <w:rsid w:val="00EB1B16"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00EC768A"/>
     <w:rsid w:val="00ED4226"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED52DF"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F004D3"/>
     <w:rsid w:val="00F05790"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F32AEF"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FA54AF"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE3C8C"/>
     <w:rsid w:val="00FF0B61"/>
     <w:rsid w:val="00FF1199"/>
     <w:rsid w:val="00FF7015"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="1492EC97"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{F10964F5-B3E2-40EE-AFF6-0B2F0F1D4112}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8799,55 +12452,79 @@
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001A76A3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001A76A3"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F32AEF"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:ind w:right="868"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9188,57 +12865,57 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>11863</Characters>
+  <Pages>9</Pages>
+  <Words>2280</Words>
+  <Characters>12084</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>98</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>100</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13217</CharactersWithSpaces>
+  <CharactersWithSpaces>14336</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Arbetsbeskrivning Intermediärvårdsavdelning - IMA</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Carina Isbrand Fransson</lastModifiedBy>
-  <revision>52</revision>
+  <revision>54</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>