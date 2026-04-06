--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="300DBAE2" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00A83DB2" w:rsidSect="00A83DB2">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="328002E2" w14:textId="5A8DFB27" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00337B00">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4590"/>
@@ -153,59 +153,61 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>25826</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
@@ -243,925 +245,1205 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>25826</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9039"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w14:paraId="10C646DC" w14:textId="77777777" w:rsidTr="00D00BF2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="73FB750C" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
+          <w:p w14:paraId="73FB750C" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="002210D1" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_1314629194"/>
             <w:bookmarkStart w:id="2" w:name="Rubrik"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
-            <w:r w:rsidRPr="00A83DB2">
+            <w:r w:rsidRPr="002210D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
               <w:t>Respiratorisk insufficiens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70ACA1BE" w14:textId="75D3C534" w:rsidR="00BF2134" w:rsidRDefault="00BF2134" w:rsidP="00BF2134">
+    <w:p w14:paraId="70ACA1BE" w14:textId="75D3C534" w:rsidR="00BF2134" w:rsidRPr="00603BF5" w:rsidRDefault="00BF2134" w:rsidP="00BF2134">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Revidering i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE43CFC" w14:textId="2ABFEC19" w:rsidR="00BF2134" w:rsidRPr="00BF2134" w:rsidRDefault="00BF2134" w:rsidP="00BF2134">
-      <w:r>
+    <w:p w14:paraId="5DE43CFC" w14:textId="2ABFEC19" w:rsidR="00BF2134" w:rsidRPr="00603BF5" w:rsidRDefault="00BF2134" w:rsidP="00BF2134">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Inga förändringar.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21991A99" w14:textId="70EA8992" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A83DB2">
         <w:t>Vilka berörs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099E2DA9" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
+    <w:p w14:paraId="099E2DA9" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00EC1CB4" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>All personal på IVA/IMA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144A6A37" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
+    <w:p w14:paraId="144A6A37" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00EC1CB4" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A83DB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D96DD7" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="05D96DD7" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00EC1CB4" w:rsidRDefault="00A83DB2" w:rsidP="00EC1CB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Att skapa enhetlighet i omhändertagande av patienter med andningssvikt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01578AE1" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00DD6A69">
+    <w:p w14:paraId="01578AE1" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00EC1CB4" w:rsidRDefault="00A83DB2" w:rsidP="00DD6A69">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A83DB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
         <w:t>Rutin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16778EF1" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="16778EF1" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00EC1CB4" w:rsidRDefault="00A83DB2" w:rsidP="00EC1CB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Akut resp. insuff kan orsakas av många sjukdomsprocesser. Ex kardiogent lungödem, KOL, lungembolisering, pneumoni, sepsis, trauma, pankreatit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B365AF" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="03B365AF" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00EC1CB4" w:rsidRDefault="00A83DB2" w:rsidP="00EC1CB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>ARDS är en inflammationsprocess i lungorna, inte en sjukdom i sig. Orsakas alltid av en underliggande process – direkt (ex pneumoni, aspiration, drunkningstillbud..) eller indirekt (sepsis, trauma, pankreatit..).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1450970C" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1450970C" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00EC1CB4" w:rsidRDefault="00A83DB2" w:rsidP="00EC1CB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Ofta en del i en multiorgansvikt. Det är därför viktigt att monitorera och tidigt upptäcka tecken till andra organdysfunktioner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72BF667C" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="72BF667C" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00EC1CB4" w:rsidRDefault="00A83DB2" w:rsidP="00EC1CB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23922EEF" w14:textId="223C0AF2" w:rsidR="00A83DB2" w:rsidRPr="00EC1CB4" w:rsidRDefault="00A83DB2" w:rsidP="00EC1CB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>ARDS (Acute Respiratory Distress Syndrome) är en pulmonell inflammatorisk process. Definitionerna är fortlöpande föremål för diskussion, men Berlindefinitionen gäller tillsvidare:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF23682" w14:textId="77777777" w:rsidR="00337B00" w:rsidRPr="00337B00" w:rsidRDefault="00337B00" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6EF23682" w14:textId="77777777" w:rsidR="00337B00" w:rsidRPr="00EC1CB4" w:rsidRDefault="00337B00" w:rsidP="00EC1CB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A1F593F" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00EC1CB4" w:rsidRDefault="00A83DB2" w:rsidP="00EC1CB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ARDS :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FAF983B" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
+    <w:p w14:paraId="5FAF983B" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00EC1CB4" w:rsidRDefault="00A83DB2" w:rsidP="00EC1CB4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="424" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Akut (inom 1 v från utlösande orsak) insättande respiratorisk svikt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E70012C" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
+    <w:p w14:paraId="6E70012C" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00EC1CB4" w:rsidRDefault="00A83DB2" w:rsidP="00EC1CB4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="424" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Nytillkomna bilaterala infiltrat (rtg el CT)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E9EAD8" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
+    <w:p w14:paraId="59E9EAD8" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00EC1CB4" w:rsidRDefault="00A83DB2" w:rsidP="00EC1CB4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="424" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Respiratorisk svikt kan ej till fullo förklaras av hjärtsvikt el vätskeöverskott</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE35607" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
+    <w:p w14:paraId="7DE35607" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00EC1CB4" w:rsidRDefault="00A83DB2" w:rsidP="00EC1CB4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="424" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>PFI (PaO2/FiO2) enligt nedan :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671A3DB7" w14:textId="77777777" w:rsidR="00AB5A25" w:rsidRPr="00A83DB2" w:rsidRDefault="00AB5A25" w:rsidP="00AB5A25">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="671A3DB7" w14:textId="77777777" w:rsidR="00AB5A25" w:rsidRPr="00EC1CB4" w:rsidRDefault="00AB5A25" w:rsidP="00EC1CB4">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="424"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4123F8B9" w14:textId="7892EB9A" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4123F8B9" w14:textId="7892EB9A" w:rsidR="00A83DB2" w:rsidRPr="00EC1CB4" w:rsidRDefault="00A83DB2" w:rsidP="00EC1CB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MILD </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>ARDS :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>PFI 26 – 39 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>kPa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>PEEP/CPAP &gt; 5 cmH2O</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396CA31C" w14:textId="2CB20120" w:rsidR="00A83DB2" w:rsidRPr="00EC1CB4" w:rsidRDefault="00A83DB2" w:rsidP="00EC1CB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MODERAT </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>ARDS :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>PFI 13 – 26 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>kPa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>med PEEP &gt; 5 cm H2O</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BA4470" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00EC1CB4" w:rsidRDefault="00A83DB2" w:rsidP="00EC1CB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SVÅR </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>ARDS :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">PFI &lt; 13 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>kPa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>med PEEP &gt; 5 cm H2O</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38033D27" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:szCs w:val="20"/>
-[...25 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="182B3529" w14:textId="59379B12" w:rsidR="00A83DB2" w:rsidRPr="00BF7950" w:rsidRDefault="00A83DB2" w:rsidP="00AB5A25">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Behandling – ventilationsstöd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA32A27" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00BF7950" w:rsidRDefault="00A83DB2" w:rsidP="00BF7950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:szCs w:val="20"/>
-[...25 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rent fysiologiskt är det naturligast att andningsgaserna sugs in i luftvägarna, i motsats till att blåsas in via en respirator, övertrycksandning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A950637" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00BF7950" w:rsidRDefault="00A83DB2" w:rsidP="00BF7950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...26 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Övertrycksventilation möjliggör ventilation när patienten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sjukdomstillstånd och/eller narkos inte kan ventilera lungorna på sedvanligt sätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321C42F9" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00BF7950" w:rsidRDefault="00A83DB2" w:rsidP="00BF7950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Det kan röra sig om såväl restriktiv- som obstruktiv lungsjukdom, utmattning eller förlamning av andningsmusklerna eller medvetandesänkning </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cerebral påverkan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01421FE1" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00BF7950" w:rsidRDefault="00A83DB2" w:rsidP="00BF7950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...78 lines deleted...]
-    <w:p w14:paraId="60CDB0E9" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00AB5A25">
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60CDB0E9" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00BF7950" w:rsidRDefault="00A83DB2" w:rsidP="00BF7950">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="424" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Alla patienter med resp. insuff skall ha syrgas på mask omedelbart!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E08C0FF" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00AB5A25">
+    <w:p w14:paraId="4E08C0FF" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00BF7950" w:rsidRDefault="00A83DB2" w:rsidP="00BF7950">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="424" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Om patienten är uttröttad, har AF &gt;30-35/min, PaO2 &lt; 8 kPa  ( ca pox 90%) trots syrgas på mask, ökande pCO2 eller pH &lt; 7,2 , så skall patienten omedelbart intuberas och ventileras!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E0E096" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00AB5A25">
+    <w:p w14:paraId="40E0E096" w14:textId="1AD1F5E4" w:rsidR="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF7950">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="424" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Om patienten är hemodynamiskt påverkad men kan upprätthålla pO2 &gt; 8 kPa med syrgasmask, så skall inotropt stöd startas INNAN intubation. Noradrenalin, även ”stark” blandning, kan ges perifert innan CVK finns på plats.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0E14AE31" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00AB5A25">
+      <w:r w:rsidR="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>¨</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50680FFC" w14:textId="77777777" w:rsidR="00BF7950" w:rsidRPr="00BF7950" w:rsidRDefault="00BF7950" w:rsidP="00BF7950">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="424"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E14AE31" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00BF7950" w:rsidRDefault="00A83DB2" w:rsidP="00AB5A25">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
-          <w:noProof/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Mekanisk invasiv ventilation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6B3D28" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4A6B3D28" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00BF7950" w:rsidRDefault="00A83DB2" w:rsidP="00BF7950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Syftet är att uppnå adekvat gasutbyte och därmed syrgastillförsel till vävnader. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F15F995" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0F15F995" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00BF7950" w:rsidRDefault="00A83DB2" w:rsidP="00BF7950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ett rimligt mål brukar vara SaO2 &gt; 90% (~PaO2 &gt; 8 kPa). pCO2 i sig själv är sällan viktigt, men pH bör hållas mellan 7,2-7,4. ”Permissive hypercapnia”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591478A2" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="591478A2" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00BF7950" w:rsidRDefault="00A83DB2" w:rsidP="00BF7950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0164BED7" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00BF7950" w:rsidRDefault="00A83DB2" w:rsidP="00BF7950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">”Open up the lung and keep it open” innebär att man skall undvika att upprepat öppna/stänga alveoler , vilket i praktiken oftast innebär att man väljer adekvat PEEP, oftast 12-20, och sedan undviker att bryta respirator-kretsen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F9E55F" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="10F9E55F" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00BF7950" w:rsidRDefault="00A83DB2" w:rsidP="00BF7950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DE127E1" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00BF7950" w:rsidRDefault="00A83DB2" w:rsidP="00BF7950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vilken ”mode” respiratorn ställs in på är av underordnad betydelse, så länge platåtrycket och tidalvolymerna hålls låga. Tidalvolymen bör hållas kring 6 ml/kg. End-inspiratoriska platåtrycket bör vara &lt; 28-30 cm H2O. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C3DB30" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="21C3DB30" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00BF7950" w:rsidRDefault="00A83DB2" w:rsidP="00BF7950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DOCK</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A83DB2">
-        <w:rPr>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – eftersom det trans-pulmonella trycket är viktigare så skall man ta hänsyn till faktorer som compliance i thorax, buktryck osv.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6883697A" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00AB5A25">
+    <w:p w14:paraId="6883697A" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00BF7950" w:rsidRDefault="00A83DB2" w:rsidP="00AB5A25">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
-          <w:noProof/>
-[...4 lines deleted...]
-          <w:noProof/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>PEEP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14725074" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="14725074" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00BF7950" w:rsidRDefault="00A83DB2" w:rsidP="00BF7950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Inställning av optimal PEEP-nivå är viktigt för att förebygga uppkomst av atelektaser samt undvika ”shearing”-skador när alveolerna öppnas och stängs. Hos lungfriska individer räcker det oftast med 5-10 cmH2O. Vid lungsjukdom är tabellen nedan en god vägledning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00853189" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="00853189" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00BF7950" w:rsidRDefault="00A83DB2" w:rsidP="00BF7950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10C9FB83" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="10C9FB83" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00BF7950" w:rsidRDefault="00A83DB2" w:rsidP="00BF7950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A83DB2">
-        <w:rPr>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">MILD ARDS : </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A83DB2">
-        <w:rPr>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>5 - 10 cm H2O</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC2808C" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2FC2808C" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00BF7950" w:rsidRDefault="00A83DB2" w:rsidP="00BF7950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A83DB2">
-        <w:rPr>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>MODERAT ARDS :</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A83DB2">
-        <w:rPr>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>10 – 15 cm H2O</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53CA436D" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="53CA436D" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00BF7950" w:rsidRDefault="00A83DB2" w:rsidP="00BF7950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SVÅR ARDS : </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A83DB2">
-        <w:rPr>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>15- 20- (25) cm H2O</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11899683" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1FD202B2" w14:textId="77777777" w:rsidR="000367E8" w:rsidRDefault="00A83DB2" w:rsidP="00BF7950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586A8CD0" w14:textId="77777777" w:rsidR="000367E8" w:rsidRDefault="000367E8" w:rsidP="00BF7950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="105F8A1B" w14:textId="77777777" w:rsidR="000367E8" w:rsidRDefault="000367E8" w:rsidP="00BF7950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="454D0C20" w14:textId="77777777" w:rsidR="000367E8" w:rsidRDefault="000367E8" w:rsidP="00BF7950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CD355C0" w14:textId="77777777" w:rsidR="000367E8" w:rsidRDefault="000367E8" w:rsidP="00BF7950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6876FEF1" w14:textId="77777777" w:rsidR="000367E8" w:rsidRDefault="000367E8" w:rsidP="00BF7950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11899683" w14:textId="628D7965" w:rsidR="00A83DB2" w:rsidRPr="00BF7950" w:rsidRDefault="00A83DB2" w:rsidP="00BF7950">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7950">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:br/>
         <w:t>Vid nedtrappning kan tabell från ARDSnet användas:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="665FDC94" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="069E146D" w14:textId="2307CADF" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A83DB2">
         <w:rPr>
@@ -1196,268 +1478,278 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5669915" cy="1579880"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D06CB0" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+    <w:p w14:paraId="18D06CB0" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="000367E8" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
-          <w:noProof/>
-[...4 lines deleted...]
-          <w:noProof/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000367E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Rekrytering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE64E84" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
+    <w:p w14:paraId="0EE64E84" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="000367E8" w:rsidRDefault="00A83DB2" w:rsidP="000367E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000367E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vid ARDS präglas lungvävnaden av interstitiella ödem och inflammation, vilket orsakar atelektasbildning och ger upphov till shunt. Ibland kan det i början av (oftast inom de första 2 dygnen) finnas behov att rekrytera lungan. Det finns olika metoder för detta, men det vi valt är att använda respirator-moden APRV för rekrytering. Efter rekrytering är det viktigt att ”adekvat” PEEP används för att förhindra att lungan åter ”faller samman”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345EE8BC" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A83DB2">
-[...7 lines deleted...]
-    <w:p w14:paraId="345EE8BC" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
+    </w:p>
+    <w:p w14:paraId="3813326A" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="000367E8" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...14 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000367E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Initial inställning APRV:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5381D63D" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+    <w:p w14:paraId="5381D63D" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="000367E8" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="424" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A83DB2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="000367E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P hög 25 – 30 cm H2O</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3704B1CF" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+    <w:p w14:paraId="3704B1CF" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="000367E8" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="424" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A83DB2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="000367E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">T hög 5,5 sek </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A262F43" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="0057535E" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+    <w:p w14:paraId="4A262F43" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="000367E8" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="424" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057535E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="000367E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>PEEP 1 – 3 cm H2O</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35EFE7BF" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="0057535E" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+    <w:p w14:paraId="35EFE7BF" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="000367E8" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="424" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057535E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="000367E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>T PEEP &lt; 0,5 sek</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9A4C06" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="0057535E" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+    <w:p w14:paraId="4F9A4C06" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="000367E8" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="424" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057535E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="000367E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>TU PEEP 0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D636083" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="0057535E" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+    <w:p w14:paraId="6D636083" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="000367E8" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="424" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0057535E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="000367E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P PEEP 0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="187A75BB" w14:textId="722D7A22" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A83DB2">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7429D1AE" wp14:editId="544EE82A">
@@ -1498,881 +1790,1185 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D034F64" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73097B9A" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="73097B9A" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="000367E8" w:rsidRDefault="00A83DB2" w:rsidP="000367E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000367E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontrollera vad du får för PEEP, målet är att generera ett “intrinsic PEEP” med den korta utandningstiden ( I:E 10:1), helst 5-10 cm H2O. Om PEEP blir &lt; 5 cm H20, korta ner T PEEP. Om &gt; 10, förläng T PEEP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD7BFB3" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="000367E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="424"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000367E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Patienten kan under hela andningscykeln andas själv utöver detta. Vid otillräcklig spontanandning kan dessa inställningar ibland orsaka hypercarbi. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A83DB2">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kontrollera vad du får för PEEP, målet är att generera ett “intrinsic PEEP” med den korta utandningstiden ( I:E 10:1), helst 5-10 cm H2O. Om PEEP blir &lt; 5 cm H20, korta ner T PEEP. Om &gt; 10, förläng T PEEP. </w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t>För att öka minutventilationen kan man minska T hög och/eller öka P hög. Obs - reglera också sederingsnivå för att stimulera till spontanandning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E22080" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="000367E8" w:rsidRDefault="00A83DB2" w:rsidP="000367E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...13 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000367E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rekryteringen bör pågå minst 30 minuter, dock kan denna ventilationsmode användas flera dygn om patienten trivs och förbättras (PFI, compliance).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62BBBBE7" w14:textId="269C926E" w:rsidR="00A83DB2" w:rsidRPr="000367E8" w:rsidRDefault="00A83DB2" w:rsidP="000367E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...25 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000367E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Om patienten får blodtrycksfall, desaturerar eller får bradykardier i samband med start får rekrytering avbrytas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8058DC" w14:textId="52B5E724" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+    <w:p w14:paraId="2F8058DC" w14:textId="52B5E724" w:rsidR="00A83DB2" w:rsidRPr="000367E8" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A83DB2">
-        <w:rPr>
+      <w:r w:rsidRPr="000367E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Utvärdering av rekrytering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DDB2C1" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+    <w:p w14:paraId="69DDB2C1" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="0048339A" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A83DB2">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Compliance </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4BF8F18C" w14:textId="6B7B41C6" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
+        <w:t>Compliance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF8F18C" w14:textId="6B7B41C6" w:rsidR="00A83DB2" w:rsidRPr="0048339A" w:rsidRDefault="00A83DB2" w:rsidP="0048339A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A83DB2">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Notera compliance värden som patienten har innan rekryteringen påbörjas. Har patienten fått sänkt compliance i samband med rekryteringen är sannolikheten stor att det är en non-responder och det finns sällan anledning till ytterligare rekryteringsförsök. Stiger compliance eller är oförändrat kan man förvänta sig att patienten gradvis kommer att stiga i compliance under de närmaste timmarna. Tänk dock på att compliance är svårvärderat vid spontanandning.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="596F5D46" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+        <w:t xml:space="preserve">Notera </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> värden som patienten har innan rekryteringen påbörjas. Har patienten fått sänkt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i samband med rekryteringen är sannolikheten stor att det är en non-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>responder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och det finns sällan anledning till ytterligare rekryteringsförsök. Stiger </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller är oförändrat kan man förvänta sig att patienten gradvis kommer att stiga i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under de närmaste timmarna. Tänk dock på att </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är svårvärderat vid spontanandning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596F5D46" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="0048339A" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A83DB2">
-        <w:rPr>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Saturation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF321F1" w14:textId="5A075A60" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
+    <w:p w14:paraId="3FF321F1" w14:textId="5A075A60" w:rsidR="00A83DB2" w:rsidRPr="0048339A" w:rsidRDefault="00A83DB2" w:rsidP="0048339A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Det primära målet med lungrekryteringen är inte alltid att förbättra syresättningen utan också att förbättra lungmekaniken, alltså att få så lågt värde på topptryck som möjligt med en VT på </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>c:a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6 ml/kg. Ser man en påtaglig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>saturationsförbättring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utan någon </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> förändring kan detta ändå tala för att rekryteringen kommer att lyckas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D69EB3F" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="0048339A" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lungultraljud </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3480CCBB" w14:textId="28A50116" w:rsidR="00A83DB2" w:rsidRPr="0048339A" w:rsidRDefault="00A83DB2" w:rsidP="0048339A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Ett annat sätt att utvärdera är med lungultraljud. Gör ett lungultraljud innan rekryteringen och räkna antalet B-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>lines</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i snitt inom fyra fält. Gör om ultraljudet 2 timmar senare och räkna antalet B-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>lines</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> igen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3AE8D1" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="0048339A" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NIV </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B026D53" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="0048339A" w:rsidRDefault="00A83DB2" w:rsidP="0048339A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-Invasiv Ventilation har visats minska risken för intubation och VAP (Ventilator-Associerad Pneumoni) i några få utvalda fall. De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">patientgrupper där NIV har visats ha god effekt är KOL-exacerbation, kardiogent lungödem samt i utvalda fall patienter med immunsuppression. Dock finns också visat att patienter med sepsis och/eller chock, oavsett genes, inte skall behandlas med NIV. Vad gäller ARDS så ökar sjukhusmortaliteten med ökande tid NIV innan intubation! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7728C2FE" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="3480CCBB" w14:textId="28A50116" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71CD932A" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="0048339A" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...66 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>NIV förutsätter :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7693AD10" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+    <w:p w14:paraId="7693AD10" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="0048339A" w:rsidRDefault="00A83DB2" w:rsidP="0048339A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="424" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Att patienten är helt vaken</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6333EE" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+    <w:p w14:paraId="1A6333EE" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="0048339A" w:rsidRDefault="00A83DB2" w:rsidP="0048339A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="424" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Samarbetar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACBE156" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+    <w:p w14:paraId="6ACBE156" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="0048339A" w:rsidRDefault="00A83DB2" w:rsidP="0048339A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="424" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Hemodynamiskt stabil</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A90A312" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+    <w:p w14:paraId="2A90A312" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="0048339A" w:rsidRDefault="00A83DB2" w:rsidP="0048339A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="424" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Tolererar stunder (att dricka, borsta tänder tex..)  utan NIV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09CCA2B7" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+    <w:p w14:paraId="09CCA2B7" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="0048339A" w:rsidRDefault="00A83DB2" w:rsidP="0048339A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="424" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Klarar av att dra adekvata tidalvolymer (5-6 ml/kg)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8AEA4D" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+    <w:p w14:paraId="0A8AEA4D" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="0048339A" w:rsidRDefault="00A83DB2" w:rsidP="0048339A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="424" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Ej uttröttad</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4B38B5" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+    <w:p w14:paraId="0E4B38B5" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="0048339A" w:rsidRDefault="00A83DB2" w:rsidP="0048339A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="424" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
         </w:rPr>
         <w:t>PFI &gt; 13 kPa (Vid ARDS finns ej evidens för NIV)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76CB3C16" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DCD0B01" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6DCD0B01" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="0048339A" w:rsidRDefault="00A83DB2" w:rsidP="0048339A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Undantag kan självklart göras i utvalda fall, tex vid hypercarbi där ett försök med NIV kan göras för att vädra ur koldioxiden och därmed höja vakenhetsgraden. Obervandum på ökad aspirationsrisk i alla fall där medvetandegraden är påverkad. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2C1EAB" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6E2C1EAB" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="0048339A" w:rsidRDefault="00A83DB2" w:rsidP="0048339A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DA18952" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="0048339A" w:rsidRDefault="00A83DB2" w:rsidP="0048339A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sedering för att patienten skall acceptera masken ökar risken för aspiration och cirkulationspåverkan och bör endast användas i undantagsfall, t.ex. vid vårdbegränsningar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="291DEABA" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="291DEABA" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="0048339A" w:rsidRDefault="00A83DB2" w:rsidP="0048339A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C3E4E64" w14:textId="4F9B345B" w:rsidR="00A83DB2" w:rsidRPr="0048339A" w:rsidRDefault="00A83DB2" w:rsidP="0048339A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">NIV-försöket skall vara max 1 timma. Har inte patienten då förbättrats påtagligt (AF sjunker, pCO2 sjunker, SatO2 stiger och andningen mindre ansträngd), så </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A83DB2">
-        <w:rPr>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>skall</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A83DB2">
-        <w:rPr>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pat intuberas och ventileras. Vg se separat PM ”Intubation på IVA”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D520308" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+    <w:p w14:paraId="4D520308" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="0048339A" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
-          <w:noProof/>
-[...4 lines deleted...]
-          <w:noProof/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048339A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Behandling – infektionskontroll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4B264B" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5E4B264B" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00E325C4" w:rsidRDefault="00A83DB2" w:rsidP="00E325C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E325C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Om man misstänker att en infektiös process är orsaken till andningssvikten, så skall antibiotika ges så fort odlingar är tagna. Pneumoni är en vanlig orsak till ALI/ARDS. Kontakta infektionsjour vid behov.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0408E3AA" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0408E3AA" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00E325C4" w:rsidRDefault="00A83DB2" w:rsidP="00E325C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E325C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>VAP- förebyggande åtgärder enligt avdelningen rutiner :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6412B11F" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+    <w:p w14:paraId="6412B11F" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00E325C4" w:rsidRDefault="00A83DB2" w:rsidP="00E325C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="424" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A83DB2">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00E325C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Höjd huvudända 30 – 45 grader</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C21CD3A" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+    <w:p w14:paraId="3C21CD3A" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00E325C4" w:rsidRDefault="00A83DB2" w:rsidP="00E325C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="424" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A83DB2">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00E325C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Munvård med klorhexidin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CAF12D" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+    <w:p w14:paraId="77CAF12D" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00E325C4" w:rsidRDefault="00A83DB2" w:rsidP="00E325C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="424" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A83DB2">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00E325C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vaken patient.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9333A6" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+    <w:p w14:paraId="3F9333A6" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00E325C4" w:rsidRDefault="00A83DB2" w:rsidP="00E325C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="424" w:hanging="283"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A83DB2">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+      <w:r w:rsidRPr="00E325C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Behövs PPI? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D313B27" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+    <w:p w14:paraId="0D313B27" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00E325C4" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
-          <w:noProof/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E325C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Behandling – vätska </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B70476" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="34B70476" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00E325C4" w:rsidRDefault="00A83DB2" w:rsidP="00E325C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E325C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Oftast har patienter med ARDS ett vätskeöverskott pga vår resuscitering. En restriktiv, eller t.o.m negativ, vätskebalans brukar inverka positivt på oxygeneringen. Givetvis förutsatt att detta inte påverkar hemodynamiken negativt. Monitorera med UKG och PiCCO!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78AE5919" w14:textId="32451D16" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="78AE5919" w14:textId="32451D16" w:rsidR="00A83DB2" w:rsidRPr="00E325C4" w:rsidRDefault="00A83DB2" w:rsidP="00E325C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E325C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vad gäller vätskebehandling så finns i nuläget ingen konsensus rörande kristalloider jmf kolloider, men vid samtidig sepsis kan det finnas stöd för att använda en kombination av Ringeracetat och Albumin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539D1362" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
+    <w:p w14:paraId="539D1362" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00E325C4" w:rsidRDefault="00A83DB2" w:rsidP="0057535E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
-          <w:noProof/>
-[...4 lines deleted...]
-          <w:noProof/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E325C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Behandling – steroider</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5850485F" w14:textId="161158B0" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5850485F" w14:textId="161158B0" w:rsidR="00A83DB2" w:rsidRPr="00E325C4" w:rsidRDefault="00A83DB2" w:rsidP="00E325C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A83DB2">
-        <w:rPr>
+      <w:r w:rsidRPr="00E325C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Steroidernas roll i behandlingen av ARDS är forfarande oklar. Dock tyder de senaste meta-analyserna på att steroider kanske kan reducera antalet ventilator-dagar och även minska mortaliteten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF5507C" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="008E31EB">
+    <w:p w14:paraId="1AF5507C" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00E325C4" w:rsidRDefault="00A83DB2" w:rsidP="008E31EB">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
-          <w:noProof/>
-[...4 lines deleted...]
-          <w:noProof/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E325C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Behandling – muskelrelaxantia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15210D15" w14:textId="5036DC07" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="15210D15" w14:textId="5036DC07" w:rsidR="00A83DB2" w:rsidRPr="00E325C4" w:rsidRDefault="00A83DB2" w:rsidP="00E325C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E325C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Det finns i dagsläget inte entydiga svar på frågan om muskelrelaxantias roll i ARDS-behandlingen. Dock finns studier som tyder på att en kortvarig (24-48 h) behandling med muskelrelaxantia i inledningen av sjukdomsförloppet kan minska mortaliteten. Om patienten är svårventilerad och/eller svårinställd i ventilatorn, så bör absolut muskelrelaxerande ges initialt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FFF946E" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="008E31EB">
+    <w:p w14:paraId="2FFF946E" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00E325C4" w:rsidRDefault="00A83DB2" w:rsidP="008E31EB">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
-          <w:noProof/>
-[...4 lines deleted...]
-          <w:noProof/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E325C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Behandling – bukläge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AEE0378" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7AEE0378" w14:textId="797DDFBE" w:rsidR="00A83DB2" w:rsidRPr="00E325C4" w:rsidRDefault="00A83DB2" w:rsidP="00E325C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E325C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>För ett effektivt gasutbyte behövs matchning mellan ventilation och perfusion i lungorna. När denna matchning försämras, ökar  shunten och gasutbytet försämras markant. Ökande shunt leder till förvärrad hypoxi.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidR="00054125">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180805B0" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00E325C4" w:rsidRDefault="00A83DB2" w:rsidP="00E325C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E325C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">ventilations/perfusionsratio.  Bukläge har inte visats minska mortaliteten, men ger i 70% av fallen förbättrad oxygenering hos patienter med svår ARDS. </w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve">Bukläge ger en förbättrad ventilation till de dorsala delarna av lungorna, medan perfusionen är mer homogen. Detta ger en förbättrad ventilations/perfusionsratio.  Bukläge har inte visats minska mortaliteten, men ger i 70% av fallen förbättrad oxygenering hos patienter med svår ARDS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CEE46B" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00E325C4" w:rsidRDefault="00A83DB2" w:rsidP="00E325C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
-          <w:noProof/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E325C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bukläge rekommenderas om patienten behöver &gt; 60 % FiO2, starta tidigt (inom 24 timmar) och skall helst pågå 16 h/dygn.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1D882E" w14:textId="77777777" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69FE2619" w14:textId="2920DA35" w:rsidR="00A83DB2" w:rsidRPr="00A83DB2" w:rsidRDefault="00A83DB2" w:rsidP="00BF2134">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -2677,216 +3273,230 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00BF2134">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="424"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00A83DB2">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6A3068D9" w14:textId="77777777" w:rsidR="00322C25" w:rsidRDefault="00322C25">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7027EF10" w14:textId="77777777" w:rsidR="00322C25" w:rsidRDefault="00322C25">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="1024D36B" w14:textId="77777777" w:rsidR="00322C25" w:rsidRDefault="00322C25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial Fet">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -2915,51 +3525,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="37" name="Bildobjekt 37">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2993,73 +3603,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4249CAB8" w14:textId="77777777" w:rsidR="00322C25" w:rsidRDefault="00322C25"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="328E7CAA" w14:textId="77777777" w:rsidR="00322C25" w:rsidRDefault="00322C25">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="0E6E9209" w14:textId="77777777" w:rsidR="00322C25" w:rsidRDefault="00322C25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -3137,51 +3747,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -3347,51 +3957,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6015,148 +6625,152 @@
   <w:num w:numId="18" w16cid:durableId="2060205975">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2071074225">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="805973570">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1284851251">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1379668933">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="238298424">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="367334714">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="86"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="000367E8"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="00054125"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="002210D1"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
@@ -6185,118 +6799,121 @@
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="0048339A"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057535E"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="00603BF5"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F6F85"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
@@ -6382,108 +6999,112 @@
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF2134"/>
+    <w:rsid w:val="00BF7950"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DD6A69"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E217B0"/>
+    <w:rsid w:val="00E325C4"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC1CB4"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
@@ -6503,51 +7124,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8917,51 +9538,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9326,74 +9947,74 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red.dotx</Template>
+  <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>7899</Characters>
+  <Pages>9</Pages>
+  <Words>1372</Words>
+  <Characters>8025</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
+  <Lines>66</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9371</CharactersWithSpaces>
+  <CharactersWithSpaces>9379</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Respiratorisk insufficiens</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Carina Isbrand Fransson</lastModifiedBy>
-  <revision>8</revision>
+  <revision>16</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>