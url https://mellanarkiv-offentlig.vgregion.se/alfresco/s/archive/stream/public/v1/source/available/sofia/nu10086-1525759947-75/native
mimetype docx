--- v0 (2025-12-13)
+++ v1 (2026-05-17)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="53D86375" w14:textId="77777777" w:rsidR="00650505" w:rsidRDefault="00650505" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="00650505" w:rsidSect="00650505">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="6A4F1AF7" w14:textId="77777777" w:rsidR="00650505" w:rsidRPr="00650505" w:rsidRDefault="00650505" w:rsidP="00650505">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -180,59 +180,61 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>17659</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
@@ -270,1807 +272,3525 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>17659</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9039"/>
       </w:tblGrid>
       <w:tr w:rsidR="00650505" w:rsidRPr="00650505" w14:paraId="5D84E02D" w14:textId="77777777" w:rsidTr="00D02C24">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC11D10" w14:textId="241F6F48" w:rsidR="00650505" w:rsidRPr="00650505" w:rsidRDefault="00650505" w:rsidP="009A487A">
+          <w:p w14:paraId="7AC11D10" w14:textId="241F6F48" w:rsidR="00650505" w:rsidRPr="00E5289B" w:rsidRDefault="00650505" w:rsidP="00E5289B">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
               <w:rPr>
-                <w:noProof/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_1314629194"/>
             <w:bookmarkStart w:id="2" w:name="Rubrik"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
-            <w:r w:rsidRPr="00650505">
+            <w:r w:rsidRPr="00E5289B">
               <w:rPr>
-                <w:noProof/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
               </w:rPr>
               <w:t>Nutritionsbehandling på IVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="3D01376F" w14:textId="292B8E4F" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="007F343A">
+    <w:p w14:paraId="3D01376F" w14:textId="292B8E4F" w:rsidR="007F343A" w:rsidRPr="00E5289B" w:rsidRDefault="007F343A" w:rsidP="007F343A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Revidering i denna version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05067593" w14:textId="3733F415" w:rsidR="007F343A" w:rsidRPr="007F343A" w:rsidRDefault="004958FE" w:rsidP="007F343A">
-[...4 lines deleted...]
-    <w:p w14:paraId="1DAD6F49" w14:textId="72C6503D" w:rsidR="007F343A" w:rsidRPr="007F343A" w:rsidRDefault="007F343A" w:rsidP="007F343A">
+    <w:p w14:paraId="05067593" w14:textId="12896F73" w:rsidR="007F343A" w:rsidRPr="00982FD9" w:rsidRDefault="00E5289B" w:rsidP="007F343A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Förlängd giltighetstid</w:t>
+      </w:r>
+      <w:r w:rsidR="004958FE" w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAD6F49" w14:textId="72C6503D" w:rsidR="007F343A" w:rsidRPr="00E5289B" w:rsidRDefault="007F343A" w:rsidP="007F343A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007F343A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bakgrund </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2192F559" w14:textId="77777777" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="004958FE">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2192F559" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00E5289B" w:rsidRDefault="007F343A" w:rsidP="00E5289B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Allvarlig sjukdom innebär stor påfrestning på kroppen och medför stora krav på adekvat nutrition. Malnutrition innebär ökad risk för komplikationer samt medför längre vårdtider. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC6A47E" w14:textId="63A5B6C3" w:rsidR="007F343A" w:rsidRPr="00D05DE2" w:rsidRDefault="007F343A" w:rsidP="00392DF5">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7BC6A47E" w14:textId="63A5B6C3" w:rsidR="007F343A" w:rsidRPr="00E5289B" w:rsidRDefault="007F343A" w:rsidP="00E5289B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Tidig start av ffa enteral nutrition är en viktig faktor i att minska vårdtider, mortalitet och komplikationer</w:t>
       </w:r>
-      <w:r w:rsidR="00392DF5">
+      <w:r w:rsidR="00392DF5" w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="603E0BE9" w14:textId="0467ACF6" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="004958FE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="004958FE">
         <w:t>Nutritionsbehandling IVA, NÄL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475BE2E1" w14:textId="77777777" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="004958FE">
+    <w:p w14:paraId="475BE2E1" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00E5289B" w:rsidRDefault="007F343A" w:rsidP="00E5289B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="0" w:hanging="426"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Identifiera ev. malnutrition</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> – klinisk bedömning. Ökad risk för malnutrition: äldre (&gt;75 år), många vårddagar på sjukhus, hög SAPS, lågt BMI, mag-tarmsjukdom, cancersjukdom.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1BA788" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="004958FE" w:rsidRDefault="007F343A" w:rsidP="004958FE">
+    <w:p w14:paraId="2B1BA788" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00E5289B" w:rsidRDefault="007F343A" w:rsidP="00E5289B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="0" w:hanging="426"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Skall patienten ha nutrition och hur</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="5EF6E56B" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="004958FE" w:rsidRDefault="007F343A" w:rsidP="004958FE">
+        <w:t xml:space="preserve">Skall patienten ha nutrition och hur – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alla som inte förväntas kunna försörja sig inom 3 dagar skall ha tillförsel av nutrition. Enteral nutrition är förstahandsvalet till alla intensivvårdspatienter där det inte föreligger någon absolut kontraindikation. Parenteral nutrition bör i normalfallet vara ett alternativ först efter 7 dagar. Undantag finns givetvis, tex vid risk för svår malnutrition med försämrad sårläkning, infektioner </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>o.s.v</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5EF6E56B" w14:textId="2DD214C7" w:rsidR="007F343A" w:rsidRPr="00E5289B" w:rsidRDefault="007F343A" w:rsidP="00E5289B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="0" w:hanging="426"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Beräkna BMI och idealvikt </w:t>
       </w:r>
-      <w:r w:rsidRPr="004958FE">
-[...3 lines deleted...]
-    <w:p w14:paraId="40CC31FB" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00C6205F" w:rsidRDefault="007F343A" w:rsidP="004958FE">
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– BMI beräknas automatiskt av CCC när längd och vikt läggs in vid inskrivning. </w:t>
+      </w:r>
+      <w:r w:rsidR="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vid övervikt används “idealvikt”, dvs enkelt beräknat som kroppslängd minus 100. Vid undervikt välj aktuell faktisk vikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CC31FB" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00E5289B" w:rsidRDefault="007F343A" w:rsidP="00E5289B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="0" w:hanging="426"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Uppskatta energi</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="74A64A8A" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00C6205F" w:rsidRDefault="007F343A" w:rsidP="004958FE">
+        <w:t xml:space="preserve">Uppskatta energi- och proteinmål </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– i nutritionsfönstret i CCC finns förklarande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>tool-tip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till de olika nivåerna. Skriv in Energimål och Proteinmål. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A64A8A" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00E5289B" w:rsidRDefault="007F343A" w:rsidP="00E5289B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="0" w:hanging="426"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Ordinera nutrition i CCC </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="2A86809A" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00C6205F" w:rsidRDefault="007F343A" w:rsidP="004958FE">
+        <w:t xml:space="preserve">Ordinera nutrition i CCC – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">standardmässigt hos oss näringslösning </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Fresubin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HP/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Fibre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 kcal/ml (0,1 g Protein/ml), om man då inte uppnår proteinmålet (1,5 g /kg/dygn från dag 5) bör man komplettera med Proteinpulver alternativt använda näringslösning </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Nutrison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Protein </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Intense</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1,26 kcal/ ml ,10 g Protein/100ml). Starta kontinuerlig tillförsel motsvarande det mål du satt upp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A86809A" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00E5289B" w:rsidRDefault="007F343A" w:rsidP="00E5289B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="0" w:hanging="426"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Följ upp att målet uppnåtts </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Följ upp att målet uppnåtts – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5289B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>kontrollera att målet uppnåtts vid ronden. Om så inte är fallet skall orsaken till det diskuteras och åtgärdas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555E63B2" w14:textId="00749919" w:rsidR="007F343A" w:rsidRPr="00982FD9" w:rsidRDefault="007F343A" w:rsidP="007F343A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Nutritionsväg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21239183" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00982FD9" w:rsidRDefault="007F343A" w:rsidP="00982FD9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enteral nutrition (EN) är alltid att föredra. Man skall starta så tidigt som möjligt, om inga kontraindikationer föreligger (gravt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>cirkulatoriskt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sviktande, nyopererad mag-tarmkanal) kan nutrition startas omgående. Enteral nutrition stimulerar ventrikeltömning och normal tarmfunktion samt minskar risken för bakteriell </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>translokation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>. I samband med att enteral nutrition startas kan PPI-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>beh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sättas ut om inte andra riskfaktorer föreligger (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>tid.ulcus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>, steroider)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C920D01" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00982FD9" w:rsidRDefault="007F343A" w:rsidP="00982FD9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parenteral nutrition (PN) påbörjas om näringsintaget är </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>&lt; 50</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>% av det beräknade behovet efter 7 dagar. Hos patienter med malnutrition före insjuknandet och/eller förväntad lång tid tills fungerande enteral nutrition, kan man överväga att starta tidigare (Dag 3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A09C4F7" w14:textId="77777777" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="007F343A"/>
+    <w:p w14:paraId="23D61D43" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00982FD9" w:rsidRDefault="007F343A" w:rsidP="007F343A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Nutritionsnivå</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682D4B89" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00982FD9" w:rsidRDefault="007F343A" w:rsidP="00043A19">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2694" w:right="-1135" w:hanging="1701"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00347D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">– </w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>Nutritionsnivå 0</w:t>
+      </w:r>
       <w:r>
-        <w:t>Nutritionsväg</w:t>
-[...30 lines deleted...]
-        <w:ind w:left="2694" w:right="-1135" w:hanging="1701"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>5-10 kcal/kg/dygn (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>0-30</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>% av energiomsättningen)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB7A974" w14:textId="15B0E3C3" w:rsidR="007F343A" w:rsidRPr="00982FD9" w:rsidRDefault="007F343A" w:rsidP="00043A19">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2694" w:right="-1135" w:hanging="1559"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B4C81">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B4C81">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Resusciteringsfas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Svår respiratorisk och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>cirkulatorisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>svikt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEC8316" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00982FD9" w:rsidRDefault="007F343A" w:rsidP="00043A19">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2694" w:right="-1135" w:hanging="1559"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B4C81">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B4C81">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enbart </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>kristalloid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vätskeersättning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4733C9C7" w14:textId="77777777" w:rsidR="00AF6B10" w:rsidRPr="007B4C81" w:rsidRDefault="00AF6B10" w:rsidP="00043A19">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2694" w:right="-1135" w:hanging="1559"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="386DA275" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="007B4C81" w:rsidRDefault="007F343A" w:rsidP="00275D4E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-1135"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
         </w:rPr>
-        <w:t>Nutri</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nutritionsnivå 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B4C81">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
         </w:rPr>
-        <w:t>tionsnivå 0</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>ca 15 kcal/kg/dygn (ca 50% av energiomsättningen)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FE3692" w14:textId="6C4D0BBF" w:rsidR="007F343A" w:rsidRPr="00982FD9" w:rsidRDefault="007F343A" w:rsidP="00275D4E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-1419"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B4C81">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B4C81">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00275D4E">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Akut, instabil fas. Fortsatt högt syrgasbehov och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>adrenergt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>stöd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1380779A" w14:textId="74106F4B" w:rsidR="007F343A" w:rsidRPr="00982FD9" w:rsidRDefault="007F343A" w:rsidP="00275D4E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-1135"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B4C81">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B4C81">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00275D4E">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bör kunna starts dag </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>1-2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om inte extremt instabil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42790C63" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="007B4C81" w:rsidRDefault="007F343A" w:rsidP="007F343A">
+      <w:pPr>
+        <w:ind w:right="-1135"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38DD09B5" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00982FD9" w:rsidRDefault="007F343A" w:rsidP="007F343A">
+      <w:pPr>
+        <w:ind w:right="-1135"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nutritionsnivå 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B4C81">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:tab/>
-        <w:t>5-10 kcal/kg/dygn (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>ca 20 kcal/kg/dygn (ca 65% av energiomsättningen)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12CA3322" w14:textId="4214C6FB" w:rsidR="007F343A" w:rsidRPr="00982FD9" w:rsidRDefault="00275D4E" w:rsidP="00275D4E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2608" w:right="-1135"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007F343A" w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Akut, stabil fas. Patient fortsätter förbättras och där </w:t>
+      </w:r>
+      <w:r w:rsidR="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007F343A" w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nutrition redan startats på nivå 1. Bör kunna nås dygnet </w:t>
+      </w:r>
+      <w:r w:rsidR="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007F343A" w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>efter nivå 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721852AD" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="007B4C81" w:rsidRDefault="007F343A" w:rsidP="007F343A">
+      <w:pPr>
+        <w:ind w:right="-1135"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A28A0F3" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00982FD9" w:rsidRDefault="007F343A" w:rsidP="007F343A">
+      <w:pPr>
+        <w:ind w:right="-1135"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nutritionsnivå 3</w:t>
       </w:r>
       <w:r w:rsidRPr="007B4C81">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
         </w:rPr>
-        <w:t>0-30% av energiomsättningen)</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>ca 25 kcal/kg/dygn (ca 80% av energiomsättningen)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B3458B" w14:textId="786B2972" w:rsidR="007F343A" w:rsidRPr="00982FD9" w:rsidRDefault="00275D4E" w:rsidP="007F343A">
+      <w:pPr>
+        <w:ind w:left="2608" w:right="-1135"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007F343A" w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tidig återuppbyggnadsfas. Tillståndet börjar vända. </w:t>
+      </w:r>
+      <w:r w:rsidR="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007F343A" w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stabilt behov av syrgas och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007F343A" w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>vasopressorstöd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007F343A" w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B13C0E8" w14:textId="77777777" w:rsidR="00AF6B10" w:rsidRPr="007B4C81" w:rsidRDefault="00AF6B10" w:rsidP="007F343A">
+      <w:pPr>
+        <w:ind w:left="2608" w:right="-1135"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26C18B31" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00982FD9" w:rsidRDefault="007F343A" w:rsidP="007F343A">
+      <w:pPr>
+        <w:ind w:right="-1135"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nutritionsnivå 4</w:t>
+      </w:r>
       <w:r w:rsidRPr="007B4C81">
-        <w:tab/>
-[...28 lines deleted...]
-        <w:ind w:right="-1135"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        </w:rPr>
         <w:tab/>
-        <w:t>ca 15 kcal/kg/dygn (ca 50% av energiomsättningen)</w:t>
-[...73 lines deleted...]
-        <w:ind w:left="2608" w:right="-1135"/>
+      </w:r>
+      <w:r w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>30-35 kcal/kg/dygn (100% av energiomsättningen)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A058D32" w14:textId="519263E0" w:rsidR="007F343A" w:rsidRPr="00982FD9" w:rsidRDefault="006418AE" w:rsidP="007F343A">
+      <w:pPr>
+        <w:ind w:left="2608" w:right="-1419"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007F343A" w:rsidRPr="007B4C81">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="007F343A" w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Återuppbyggnads- och mobiliseringsfas. Ökande </w:t>
+      </w:r>
+      <w:r w:rsidR="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007F343A" w:rsidRPr="007B4C81">
-[...11 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="007F343A" w:rsidRPr="00982FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>energibehov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7206B26B" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="006410B2" w:rsidRDefault="007F343A" w:rsidP="007F343A"/>
+    <w:p w14:paraId="2C308C5D" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="00B756E6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Nutritionens innehåll och tillförsel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8592E4" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beräkna kaloribehovet (se CCC) och proteinbehovet (1,3 – 1,7 g/kg/dag), planera och ordinera mängd och hastighet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68611D20" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ta hänsyn till kaloriinnehåll i läkemedel och vätskor: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A74ED5" w14:textId="5EDFD630" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glukos 5% = 0,2 kcal/ml, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D882508" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glukos 10% = 0,4 kcal/ml, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B019439" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Propofol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 1 kcal/ml.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A03343" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om proteintillförseln inte blir tillräcklig, komplettera med proteinpulver – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Fresubin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Protein </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Powder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">®. 10 g rörs ut i </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>50-175</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ml vatten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADB620A" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Initialt påbörjas nutritionen med jämn tillförsel över dygnet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A003355" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="007F343A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kontroller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34BE0AD6" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bedöm dagligen nutritionsbehovet och dokumentera i nutritionsfönstret i CCC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B28E1A" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Daglig vägning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52027DE5" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">S-triglycerider 2 ggr/vecka. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A49D2C" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na, K, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Cl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>, Mg, PO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Ca dagligen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36009892" w14:textId="18C19725" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="007F343A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bolusmatning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE9E41E" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">När tillståndet stabiliserats och den </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>enterala</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> näringstillförseln fungerar, kan man med fördel börja bolusmata. Detta för att dels underlätta mobilisering och övergå till normal sondmatningsrutin på avdelningen, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>men också</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för att ge tarmvila nattetid och därmed sannolikt större möjlighet till nattsömn. Detta är vanligen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>akutellt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> efter dag </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>3-5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, eller när mobiliserings- och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>urträningsfasen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> börjar. Ett särskilt undantag kan sägas vara de flesta COVID-19-patienter, som i typfallet har en singel-organ-svikt och i många fall tolererar bolusmat redan från start.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE12CE3" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
-          <w:bCs/>
-[...225 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B83E014" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vi har god erfarenhet av att ge bolusmat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 08 – 12 – 16 – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>20 ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> motsvarande ”frukost – lunch – middag – kvällsmat”. Färdigkonfigurerade </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Fresubin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  HP</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Fibre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 kcal/ml för detta ändamål finns i CCC, ändra volymen efter det energimål som satts upp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D380A0C" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bolus ges på 45 min, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>ev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> längre beroende på patientens tolerans.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Calibri"/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49E663B2" w14:textId="77777777" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="00A13683">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="43C1E23A">
+    <w:p w14:paraId="49E663B2" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Vällingaggregaten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är hållbara i 24 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>tim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> förutsatt att inga avbrott görs i tillförseln. För att kunna behålla aggregaten den här tiden låter vi vällingen gå med 3 ml/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>tim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mellan bolusmatningarna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268B8EBD" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Ex bolusmatning på 250 ml</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52EFB1CA" w14:textId="77777777" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="00A13683">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="43C1E23A">
+    <w:p w14:paraId="52EFB1CA" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Sätt VSSI på 250 ml, starta därefter pumpen på 3 ml/tim. När det är dags för nästa bolusmatning starta pumpen med resterande välling och låt den gå in på 45 min”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50847703" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om patienten skall mobiliseras utanför sängen, finns ett alternativt tillvägagångssätt: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D685C3" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Efter att bolusen är given kan aggregatet kopplas loss, innan nästa bolusmat töms vällingen från luftkammaren och ner ut i en rondskål (ge en bolus på 10 ml) innan aggregatet ansluts till sonden och nästa bolusmatning ges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D62AE2" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1737FDEA" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Sätt VSSI på 250 ml, starta därefter pumpen på 3 ml/tim. När det är dags för nästa bolusmatning starta pumpen med resterande välling och låt den gå in på 45 min”.</w:t>
-[...27 lines deleted...]
-    <w:p w14:paraId="01F9000F" w14:textId="77777777" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="007F343A">
+        <w:t xml:space="preserve">I detta skede kan man oftast också övergå till långtidsverkande insulin och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>ev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kortverkande till måltid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F9000F" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="007F343A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Obstipationsprofylax</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4883EA02" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="001B1989" w:rsidRDefault="007F343A" w:rsidP="007F343A">
-      <w:r>
+    <w:p w14:paraId="4883EA02" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Mobilisering!!!!!!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDF1FF8" w14:textId="77777777" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="00E02747">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4CDF1FF8" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Moventig</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 mg ges för att motverka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>opioidinducerad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obstipation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DA5266" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Movicol</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>2-3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> påsar per dygn, kan ökas till 8 påsar/dygn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2097DCB6" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Emgesan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>® 1000 mg x 2 stimulerar tarm-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>motiliteten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7CFAFACB" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4374454B" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">I andra hand överväg </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E931859" w14:textId="77777777" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="00E02747">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5E931859" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Laxoberal</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>droppar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>10-20</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>drp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>kl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1A00D2" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Ev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Klyx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1C9E671C" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03E66974" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">I tredje hand överväg </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3968372C" w14:textId="77777777" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="007F343A">
-      <w:r>
+    <w:p w14:paraId="3968372C" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Oljelavemang – 300 ml olja + 700 ml ljummet vatten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E195704" w14:textId="77777777" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="007F343A"/>
-    <w:p w14:paraId="5D2C31F5" w14:textId="77777777" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="007F343A">
-      <w:r>
+    <w:p w14:paraId="5D2C31F5" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="007F343A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
         <w:t xml:space="preserve">VENTRIKELTÖMNING – </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03856770" w14:textId="77777777" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="007F343A">
-[...6 lines deleted...]
-        <w:t>Primperan® 10 mg x 3, max 5 dagar.</w:t>
+    <w:p w14:paraId="03856770" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Abboticin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>® 250 mg x 3, 3 dagar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FDDE897" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="005B254B" w:rsidRDefault="007F343A" w:rsidP="005B254B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Primperan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005B254B">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>® 10 mg x 3, max 5 dagar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F30A578" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00E56772" w:rsidRDefault="007F343A" w:rsidP="007F343A"/>
     <w:p w14:paraId="3848EAC6" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00457716" w:rsidRDefault="007F343A" w:rsidP="007F343A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60638345" w14:textId="77777777" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="00E02747">
+    <w:p w14:paraId="60638345" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="00E02747">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Infartsvägar </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64AFE9FF" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00E02747" w:rsidRDefault="007F343A" w:rsidP="00E02747">
+    <w:p w14:paraId="64AFE9FF" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="008E4BA8">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="283"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E02747">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Salemsond</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E02747">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E02747">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>– används initialt. Vid skallbasfraktur bör sonden sättas oralt. Sondläget kontrolleras genom att nedsprutad luft auskulteras med stetoskop över magsäcken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB0C61C" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00E02747" w:rsidRDefault="007F343A" w:rsidP="00D86AA0">
+    <w:p w14:paraId="4BB0C61C" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="008E4BA8">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="283"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E02747">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Tunn nutritionssond</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E02747">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E02747">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>– sätts när nutritionstillförseln fungerar och magen kommit igång. Skall lägeskontrolleras med röntgen före användning. Ledaren får ej föras ner igen på en sond som är nedlagd i patienten.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="57ACFE48" w14:textId="075775B3" w:rsidR="007F343A" w:rsidRPr="00E02747" w:rsidRDefault="007F343A" w:rsidP="00D86AA0">
+        <w:t xml:space="preserve">– sätts när nutritionstillförseln fungerar och magen kommit </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>igång</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. Skall lägeskontrolleras med röntgen före användning. Ledaren får ej föras ner igen på en sond som är nedlagd i patienten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57ACFE48" w14:textId="075775B3" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="008E4BA8">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="273"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E02747">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>PEG / gastrostomi</w:t>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">PEG / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bör övervägas efter 4-5 veckor eller om </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>gastrostomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> Bör övervägas efter </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>nasogastrisk sond inte är möjligt.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="22A3EF64" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00E02747" w:rsidRDefault="007F343A" w:rsidP="00D86AA0">
+        <w:t>4-5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veckor eller om </w:t>
+      </w:r>
+      <w:r w:rsidR="00D86AA0" w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>nasogastrisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sond inte är möjligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A3EF64" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="008E4BA8">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="283"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86AA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Gastroduodenal eller gastrojejunal sond</w:t>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Gastroduodenal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bör övervägas vid problem med ventrikelretention och pylorusstenos, exempelvis vid pankreatit.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0623A400" w14:textId="77777777" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="00D86AA0">
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>gastrojejunal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sond</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bör övervägas vid problem med ventrikelretention och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>pylorusstenos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, exempelvis vid pankreatit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0623A400" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="00D86AA0">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Näringslösningar </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20575138" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00D86AA0" w:rsidRDefault="007F343A" w:rsidP="00D86AA0">
+    <w:p w14:paraId="20575138" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="008E4BA8">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="283"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86AA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Fresubin® 2 kcal/ml HP fibre</w:t>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Fresubin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">® 2 kcal/ml HP </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>fibre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>standardalternativ på IVA NÄL. Innehåller 2 kcal/ml, Kolhydrater 16,7g /100 ml, Fett 10 g/100 ml och 10 g Protein /100 ml.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D3942E" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00D86AA0" w:rsidRDefault="007F343A" w:rsidP="0088315E">
+    <w:p w14:paraId="50D3942E" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="008E4BA8">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="283"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D86AA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Nutrison Protein Intense® 1,26 kcal/ml</w:t>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Nutrison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Protein </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Intense</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>® 1,26 kcal/ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>högre andel protein jmf kolhydrat/fett. Innehåller 1,26 kcal/ml, Kolhydrater 10,4 g/100 ml, Fett 4,9 g/100 ml och 10 g Protein /100 ml</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE88373" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="0009011E" w:rsidRDefault="007F343A" w:rsidP="0088315E">
+    <w:p w14:paraId="5FE88373" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="008E4BA8">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="283"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009011E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">SmofKabiven® - </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>SmofKabiven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>1 kcal/ml. Addaven, Vitalipid och Soluvit tillsätts.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7607AB57" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="0009011E" w:rsidRDefault="007F343A" w:rsidP="0088315E">
+        <w:t xml:space="preserve">® - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 kcal/ml. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Addaven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Vitalipid och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Soluvit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tillsätts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7607AB57" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="008E4BA8">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="283"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009011E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>SmofKabiven Peri® - 0</w:t>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>SmofKabiven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> Peri® - 0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">och Soluvit tillsätts. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1F451D45" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="003D3993" w:rsidRDefault="007F343A" w:rsidP="0088315E">
+        <w:t xml:space="preserve">,65 kcal /ml. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Addaven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, Vitalipid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Soluvit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tillsätts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F451D45" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="008E4BA8">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="283"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009011E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">SmofKabiven Extra Nitrogen – </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>SmofKabiven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Extra Nitrogen – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">0,89 kcal/ml. Vid tillfällen där extra Protein bedöms behövas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="195A971D" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="0061385C" w:rsidRDefault="007F343A" w:rsidP="007F343A"/>
-    <w:p w14:paraId="4363EA4F" w14:textId="77777777" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="007F343A">
+    <w:p w14:paraId="4363EA4F" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="007F343A">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:iCs/>
-        </w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Aggregat, sondsprutor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B20AA12" w14:textId="77777777" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="0088315E">
+    <w:p w14:paraId="6B20AA12" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="008E4BA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="273"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Aggregat kan användas 1 dygn, därefter skall det bytas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F29586B" w14:textId="77777777" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="0088315E">
+    <w:p w14:paraId="5F29586B" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="008E4BA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="273"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="5031DFA8" w14:textId="345D1913" w:rsidR="007F343A" w:rsidRPr="00546E48" w:rsidRDefault="007F343A" w:rsidP="0088315E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Vid bolusmatning kan denna administreras via sondspruta eller pump.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5031DFA8" w14:textId="66B4E731" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="008E4BA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0" w:firstLine="273"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="0088315E">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Läkemedel ges med sondspruta i aggregatets port. Efter att krossade </w:t>
+      </w:r>
+      <w:r w:rsidR="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="664FAE15" w14:textId="77777777" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="007F343A">
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>tabletter givits skall sonden spolas med 50 ml flaskvatten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664FAE15" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="007F343A">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-      </w:pPr>
-[...26 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Refeeding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-syndrom (RFS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C746FBF" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="008E4BA8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Det var under andra världskriget som man först rapporterade om detta syndrom, utan att det då fanns definierat. Det var efter utdragna perioder av svält hos befolkningar samt hos krigsfångar man kunde se ett drastiskt ökat antal fall av ödem, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>dyspné</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och hjärtsvikt – inte sällan med dödlig utgång – efter att tillgången på mat återkommit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29EFBE4A" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="008E4BA8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RFS är potentiellt fatala skiften i vätske- och elektrolytbalans som kan uppkomma då </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>malnutrierade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patienter tillförs energi. Det tydligaste biokemiska kännetecknet är </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>hypofosfatemi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, men även tiaminbrist, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>hypokalemi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>hypomagnesemi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är vanligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50465EEC" w14:textId="77777777" w:rsidR="00854FDF" w:rsidRPr="008E4BA8" w:rsidRDefault="00854FDF" w:rsidP="008E4BA8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EFFC8C0" w14:textId="5317B9F9" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="0088315E">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2EFFC8C0" w14:textId="5317B9F9" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="008E4BA8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Högriskpatienter</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: anorexia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>nervosa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kronisk alkoholism, onkologi-patienter, äldre med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>komorbiditet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, långvarig (&gt;7dagar) fasta, kort-tarmsyndrom, BMI &lt;18 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2C834900" w14:textId="77777777" w:rsidR="00EB6D1B" w:rsidRPr="008E4BA8" w:rsidRDefault="00EB6D1B" w:rsidP="008E4BA8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BABC54A" w14:textId="063B5046" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="0088315E">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1BABC54A" w14:textId="063B5046" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="008E4BA8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Symptom på RFS</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-    <w:p w14:paraId="0287CD63" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="00A35E1C" w:rsidRDefault="007F343A" w:rsidP="00854FDF">
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: feber, snabbt ökande vikt, ödem. Låga nivåer av fosfat, kalium och magnesium. Leverpåverkan, stigande Urea. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Cirkulatorisk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och/eller respiratorisk påverkan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0287CD63" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="00854FDF">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="045CCC6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Åtgärd: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EDF07D6" w14:textId="77777777" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="00854FDF">
+    <w:p w14:paraId="2EDF07D6" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="008E4BA8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="0" w:hanging="425"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ge Tiamin 200 – 300 mg/dag innan uppstart av nutrition hos patienter med malnutritionsrisk. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3C716A" w14:textId="77777777" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="00854FDF">
+    <w:p w14:paraId="3D3C716A" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="008E4BA8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="0" w:hanging="425"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Undvik Glukosinfusioner. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D7C3BA" w14:textId="77777777" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="00854FDF">
+    <w:p w14:paraId="52D7C3BA" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="008E4BA8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="0" w:hanging="425"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="3A7C96B4" w14:textId="77777777" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="00854FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontrollera och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>ev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> korrigera kalium, fosfat, magnesium</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A7C96B4" w14:textId="77777777" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="008E4BA8">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="0" w:hanging="425"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="58AE52F4" w14:textId="77777777" w:rsidR="007F343A" w:rsidRDefault="007F343A" w:rsidP="00854FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Starta försiktigt, motsvarande </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>5-10</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kcal/kg/dag i 1-3 dagar, därefter ökning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA6B65B" w14:textId="6CE31758" w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidRDefault="007F343A" w:rsidP="00793D72">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1418" w:right="0" w:hanging="425"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-    <w:sectPr w:rsidR="007F343A" w:rsidSect="00650505">
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daglig provtagning: fosfat, Mg, Na, Ca, glukos, urea, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>kreatinin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>, transaminaser</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="007F343A" w:rsidRPr="008E4BA8" w:rsidSect="00650505">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2A34145B" w14:textId="77777777" w:rsidR="00DE655A" w:rsidRDefault="00DE655A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6345B014" w14:textId="77777777" w:rsidR="00DE655A" w:rsidRDefault="00DE655A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="029B155A" w14:textId="77777777" w:rsidR="00DE655A" w:rsidRDefault="00DE655A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -2099,51 +3819,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2177,73 +3897,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6BA0E78B" w14:textId="77777777" w:rsidR="00DE655A" w:rsidRDefault="00DE655A"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1C99D817" w14:textId="77777777" w:rsidR="00DE655A" w:rsidRDefault="00DE655A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="0934CA40" w14:textId="77777777" w:rsidR="00DE655A" w:rsidRDefault="00DE655A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2321,51 +4041,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -2531,51 +4251,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5622,53 +7342,54 @@
   <w:num w:numId="23" w16cid:durableId="1391490822">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="68157469">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1997487951">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="205535304">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1369641942">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="835265486">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="610864349">
     <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -5761,64 +7482,66 @@
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="0034670B"/>
+    <w:rsid w:val="00347D82"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00392DF5"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003C27DC"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D3993"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
@@ -5832,50 +7555,51 @@
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B254B"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="006418AE"/>
     <w:rsid w:val="00650505"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00670DF8"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
@@ -5894,90 +7618,93 @@
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F343A"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="007F7049"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00854FDF"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="0088315E"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
+    <w:rsid w:val="008E4BA8"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00982FD9"/>
     <w:rsid w:val="009A487A"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A13683"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
@@ -6049,50 +7776,51 @@
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D86AA0"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE655A"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E02747"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E5289B"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EB6D1B"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
@@ -6128,51 +7856,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8542,51 +10270,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8951,74 +10679,74 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red.dotx</Template>
+  <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>7647</Characters>
+  <Pages>7</Pages>
+  <Words>1265</Words>
+  <Characters>7825</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
+  <Lines>65</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9071</CharactersWithSpaces>
+  <CharactersWithSpaces>9072</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Nutritionsbehandling på IVA</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Carina Isbrand Fransson</lastModifiedBy>
-  <revision>26</revision>
+  <revision>31</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>