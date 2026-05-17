--- v0 (2025-12-13)
+++ v1 (2026-05-17)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5EF450ED" w14:textId="77777777" w:rsidR="003962AC" w:rsidRDefault="003962AC" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="003962AC" w:rsidSect="003962AC">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="130B2F34" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="003962AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-1135"/>
@@ -180,59 +180,61 @@
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="begin"/>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                             </w:r>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="separate"/>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>12268</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r w:rsidRPr="003D37FD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:fldChar w:fldCharType="end"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
@@ -270,1580 +272,2290 @@
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:instrText xml:space="preserve"> DOCPROPERTY  PubID  \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>12268</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="003D37FD">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9039" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9039"/>
       </w:tblGrid>
       <w:tr w:rsidR="003962AC" w:rsidRPr="003962AC" w14:paraId="7F7679ED" w14:textId="77777777" w:rsidTr="00D61987">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9039" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="106B4D05" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="00FB462B">
+          <w:p w14:paraId="106B4D05" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="00F71E94" w:rsidRDefault="003962AC" w:rsidP="00FB462B">
             <w:pPr>
               <w:pStyle w:val="Rubrik1"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
                 <w:noProof/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_1314629194"/>
             <w:bookmarkStart w:id="2" w:name="Rubrik"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
-            <w:r w:rsidRPr="003962AC">
+            <w:r w:rsidRPr="00F71E94">
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
                 <w:noProof/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
               </w:rPr>
               <w:t>Barn - Sedering på IVA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F307361" w14:textId="02CD2792" w:rsidR="003962AC" w:rsidRDefault="00F561E4" w:rsidP="00F561E4">
+    <w:p w14:paraId="7F307361" w14:textId="02CD2792" w:rsidR="003962AC" w:rsidRPr="005440E2" w:rsidRDefault="00F561E4" w:rsidP="00F561E4">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t xml:space="preserve">Revidering i denna version </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4EC6C8" w14:textId="5C12CDF4" w:rsidR="00F561E4" w:rsidRPr="00F561E4" w:rsidRDefault="00F561E4" w:rsidP="00F561E4">
-      <w:r>
+    <w:p w14:paraId="6C4EC6C8" w14:textId="5C12CDF4" w:rsidR="00F561E4" w:rsidRPr="005440E2" w:rsidRDefault="00F561E4" w:rsidP="00F561E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Inga förändringar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C73ADE" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
+    <w:p w14:paraId="00C73ADE" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="005440E2" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003962AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Bakgrund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7629F60A" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7629F60A" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="005440E2" w:rsidRDefault="003962AC" w:rsidP="005440E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="-1135"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003962AC">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Det är viktigt att skapa en miljö med ett strukturerat arbetssätt kring och god vårdmiljö för våra patienter på IVA. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D0E1F5" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
+    <w:p w14:paraId="42D0E1F5" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="005440E2" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003962AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Syfte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627950D7" w14:textId="2488B243" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="627950D7" w14:textId="2488B243" w:rsidR="003962AC" w:rsidRPr="005440E2" w:rsidRDefault="003962AC" w:rsidP="005440E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="140"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003962AC">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Att tillgodose barnens behov av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003962AC">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sedering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003962AC">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> och analgesi inom intensivvården NU-sjukvården</w:t>
       </w:r>
-      <w:r w:rsidR="000A6FAC">
-        <w:rPr>
+      <w:r w:rsidR="000A6FAC" w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631F23F7" w14:textId="2B1B1C93" w:rsidR="003962AC" w:rsidRPr="00436B72" w:rsidRDefault="003962AC" w:rsidP="00436B72">
+    <w:p w14:paraId="631F23F7" w14:textId="2B1B1C93" w:rsidR="003962AC" w:rsidRPr="005440E2" w:rsidRDefault="003962AC" w:rsidP="00436B72">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00436B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Läkemedelshantering vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00436B72">
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>sedering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00436B72">
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> av barn på IVA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB3AF18" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="00E24476">
+    <w:p w14:paraId="3CB3AF18" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="005440E2" w:rsidRDefault="003962AC" w:rsidP="005440E2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2138"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="140" w:hanging="283"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003962AC">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t>Morfin</w:t>
       </w:r>
-      <w:r w:rsidRPr="003962AC">
-        <w:t xml:space="preserve"> ges vanligtvis upp till 30µg/kg/timme som infusion. Morfin kan också ges per os och då tar man den intravenösa dygnsdosen multiplicerat med tre och delas upp på 4-6 </w:t>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ges vanligtvis upp till 30µg/kg/timme som infusion. Morfin kan också ges per os och då tar man den intravenösa dygnsdosen multiplicerat med tre och delas upp på </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>4-6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>dostillfällen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="545108EE" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="00E24476" w:rsidRDefault="003962AC" w:rsidP="00E24476">
+    <w:p w14:paraId="545108EE" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="005440E2" w:rsidRDefault="003962AC" w:rsidP="005440E2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2138"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="140" w:hanging="283"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003962AC">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t>Ketobemidon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003962AC">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Ketogan)</w:t>
-[...8 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> (Ketogan) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">doseras som morfin och kan bli aktuell i samband med opiatrotation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D06ACD" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="00E24476" w:rsidRDefault="003962AC" w:rsidP="00E24476">
+    <w:p w14:paraId="43D06ACD" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="005440E2" w:rsidRDefault="003962AC" w:rsidP="005440E2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2138"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="140" w:hanging="283"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003962AC">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t>Oxycodon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E24476">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E24476">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">doseras som morfin och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E24476">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>ketogan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E24476">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> intravenöst. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E24476">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Oxycodon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E24476">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> finns både som intravenös- och peroral beredning. Den perorala beredningen finns som depotpreparat, kapsel och som oral suspension. Rekommenderad dygnsdos per os är dygnsdosen x 2 uppdelat på 3 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E24476">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>dostillfällen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E24476">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25612885" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="00E24476" w:rsidRDefault="003962AC" w:rsidP="00E24476">
+    <w:p w14:paraId="25612885" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="005440E2" w:rsidRDefault="003962AC" w:rsidP="005440E2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2138"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="140" w:hanging="283"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003962AC">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Midazolam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003962AC">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003962AC">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t>Dormicum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003962AC">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
-        <w:t>)</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ges upp till 0,2mg/kg/timme. Om otillräcklig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>sedering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tidig tillägg</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>klonidin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ges. Observera att snabb tillvänjning kan ske med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Midazolam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och motorisk oro samt abstinens kan förekomma vid &gt;3 dagars behandling. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Midazolam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan även ges per os och då tar man dygnsdosen multiplicerat med två och delar upp på </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4-6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E24476">
-[...4 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E24476">
-[...3 lines deleted...]
-        <w:t>sedering</w:t>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>dostillfällen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E24476">
-[...56 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5C3D0D" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="00E24476" w:rsidRDefault="003962AC" w:rsidP="00E24476">
+    <w:p w14:paraId="1B5C3D0D" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="005440E2" w:rsidRDefault="003962AC" w:rsidP="005440E2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2138"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="140" w:hanging="283"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003962AC">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t>Klonidin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003962AC">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003962AC">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t>Catapresan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003962AC">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
-        <w:t>)</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">doserat upp till 2µg/kg/timma. Dygnsdosen kan med fördel också ges per os och då delar man upp dygnsmängden på 4-6 doser. </w:t>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">doserat upp till 2µg/kg/timma. Dygnsdosen kan med fördel också ges per os och då delar man upp dygnsmängden på </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4-6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doser. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9EE12F" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="0069044D" w:rsidRDefault="003962AC" w:rsidP="006D508F">
+    <w:p w14:paraId="3C9EE12F" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="005440E2" w:rsidRDefault="003962AC" w:rsidP="005440E2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2138"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="140" w:hanging="283"/>
         <w:rPr>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Propofol </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Propofol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">för längre </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0069044D">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>sedering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0069044D">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> är 24 timmar och doser &gt;3mg/kg/timma kan inte rekommenderas annat än undantagsvis. Bolusdoser av </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0069044D">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Propofol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0069044D">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> kan ges till barn för till exempel procedurer och skall ordineras av läkare. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36318A29" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="006D508F" w:rsidRDefault="003962AC" w:rsidP="006D508F">
+    <w:p w14:paraId="36318A29" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="005440E2" w:rsidRDefault="003962AC" w:rsidP="005440E2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2138"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="140" w:hanging="283"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0069044D">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t>Diazepam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0069044D">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (Stesolid) </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D508F">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">kan användas vid exempelvis kramp och ge då 0,1-0,2(0,4)mg/kg per os/intravenöst/rektalt. </w:t>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>kan användas vid exempelvis kramp och ge då 0,1-0,2(0,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4)mg</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">/kg per os/intravenöst/rektalt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258E28AE" w14:textId="6B735B67" w:rsidR="003962AC" w:rsidRPr="006D508F" w:rsidRDefault="003962AC" w:rsidP="006D508F">
+    <w:p w14:paraId="258E28AE" w14:textId="6B735B67" w:rsidR="003962AC" w:rsidRPr="005440E2" w:rsidRDefault="003962AC" w:rsidP="005440E2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2138"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276" w:right="140" w:hanging="283"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003962AC">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t>Naloxon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0069044D">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D508F">
-        <w:rPr>
+      <w:r w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>ges mot förstoppning och tidig toleransutveckling vid opiatbehandling &gt;24 timmar, startas när opiatbehandlingen påbörjas. Dos per os 4-10µg/kg x 4</w:t>
       </w:r>
-      <w:r w:rsidR="006D508F">
-        <w:rPr>
+      <w:r w:rsidR="006D508F" w:rsidRPr="005440E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0202E4E6" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="0069044D">
+    <w:p w14:paraId="0202E4E6" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="001E61F0" w:rsidRDefault="003962AC" w:rsidP="0069044D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003962AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Opiatrotation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4413F4C4" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4413F4C4" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="001E61F0" w:rsidRDefault="003962AC" w:rsidP="001E61F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="140"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003962AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Var 4:e till var 7:e dag ska preparatet som barnet erhåller bytas. Man byter morfin till Ketogan, sedan till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Oxycodoninfusion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> och sedan till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Fentanyl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> infusionslösning. Man behöver inte byta i denna ordning. När man gått igenom alla preparat så börjar man om igen. Syftet är att förebygga </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>takyfalaxi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> och utveckling av smärtsam beröring (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>allodyni</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA1D94C" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4CA1D94C" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="001E61F0" w:rsidRDefault="003962AC" w:rsidP="001E61F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="781A1E22" w14:textId="689349E2" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
+    <w:p w14:paraId="781A1E22" w14:textId="5D724A3C" w:rsidR="003962AC" w:rsidRDefault="003962AC" w:rsidP="001E61F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Byte från – till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">konverteringsfaktor </w:t>
+      </w:r>
+      <w:r w:rsidR="001F032F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>µg/kg/timme</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F47E1C" w14:textId="6D709DE6" w:rsidR="009026B3" w:rsidRPr="009026B3" w:rsidRDefault="009026B3" w:rsidP="008903BC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4111"/>
+          <w:tab w:val="left" w:pos="4253"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="-569"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1 mg Morfin</w:t>
+      </w:r>
+      <w:r w:rsidR="002C1867">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 mg Ketogan</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03F65">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B03F65">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1:1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03F65">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002C1867">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 5-30</w:t>
+      </w:r>
+      <w:r w:rsidR="002C1867">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>1 mg Morfin</w:t>
+      </w:r>
+      <w:r w:rsidR="00A00FDA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">= </w:t>
+      </w:r>
+      <w:r w:rsidR="004F5CCC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004F5CCC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Oxycondon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004F5CCC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   1:1</w:t>
+      </w:r>
+      <w:r w:rsidR="004F5CCC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004F5CCC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">           5-30</w:t>
+      </w:r>
+      <w:r w:rsidR="004F5CCC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00D666A4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 mg Morfin= 10 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D666A4" w:rsidRPr="00D666A4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">µg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D666A4" w:rsidRPr="00D666A4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fentanyl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D666A4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1:100</w:t>
+      </w:r>
+      <w:r w:rsidR="000B54B7">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000B54B7">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00777D66" w:rsidRPr="00777D66">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00777D66" w:rsidRPr="00777D66">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="001A7963">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> år 0,5-1</w:t>
+      </w:r>
+      <w:r w:rsidR="008903BC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008903BC" w:rsidRPr="008903BC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>µg/</w:t>
+      </w:r>
+      <w:r w:rsidR="008903BC">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>kg/tim</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3664B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>me</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3664B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C3664B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C3664B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C3664B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C3664B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3664B" w:rsidRPr="00C3664B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>&gt;7 år 1-4µg/kg/timm</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3664B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03F65">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B03F65">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B03F65">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B03F65">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B03F65">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B03F65">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D020C4F" w14:textId="33894A01" w:rsidR="003962AC" w:rsidRPr="001E61F0" w:rsidRDefault="003962AC" w:rsidP="003C20BA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Abstinensskattning och behandling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329F13A8" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="001E61F0" w:rsidRDefault="003962AC" w:rsidP="001E61F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abstinens utvecklas när behandlingen avslutas alternativt minskas för snabbt och observeras redan dag 5 hos 50% av barnen, och efter 9 dagar hos 100% av barnen. För att minska abstinensutvecklingen bör läkemedlen tappas ner med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>bensodiazepin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> först, sen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>opioid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och sist </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>alpha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 stimulerare. Hur stor minskning som bör göras beror på hur länge patienten har behandlats och vilka doser som använts. En initial dosminskning på </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>20-30</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% kan oftast genomföras för att sedan följas av en långsammare sänkningstakt (10-20% av ursprungsdosen dagligen). Som tumregel behövs minst halva tiden till upp till dubbelt så lång tid som den </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>tid läkemedlet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> har använts i smärt-/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>sederingssyfte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dosstorleken påverkar också nedtrappningshastigheten. Ett alternativ är att varannan dag minska </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>opioider</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och varannan dag minska </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>bensodiazepiner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Midazolam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan ibland kräva mycket lång tid att trappa ut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC1EF85" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="001E61F0" w:rsidRDefault="003962AC" w:rsidP="001E61F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ta </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>aktivt ställning</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till eventuell möjlig överföring till per os tillförsel! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C240D90" w14:textId="79D7AA77" w:rsidR="003962AC" w:rsidRPr="001E61F0" w:rsidRDefault="003962AC" w:rsidP="001E61F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tidiga tecken på abstinens är sömnstörningar, förändrat sömnmönster och matningssvårigheter. Vid uttalad abstinens ser man kliniska </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>tecken excitation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, oro, takykardi, svettningar och illamående. Vid tecken på abstinens bör man öka dosen av aktuellt läkemedel till den nivå där besvär inte noterades och/eller öka dosen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Konidin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Därefter påbörjas åter nedtrappning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E28FD7E" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="001E61F0" w:rsidRDefault="003962AC" w:rsidP="003C20BA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Förslag till nedtrappning av opiat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C1E095" w14:textId="1591E1B8" w:rsidR="00FA3F86" w:rsidRPr="001E61F0" w:rsidRDefault="003962AC" w:rsidP="001E61F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Första dygnet minskas dygnsdosen med </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>20-30</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% (50% om patienten samtidigt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>extuberas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Överväg till att övergå till intermittenta intravenösa eller peroral doshantering. Därefter sänk med 10% (hög </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>dos)-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20% (låg dos) per dygn. När man kommit ner till ca 1µg/kg/timme utan </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3F86" w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>abstinenssymtom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan behandlingen avslutas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75919CBE" w14:textId="4C701426" w:rsidR="003962AC" w:rsidRDefault="003962AC" w:rsidP="001E61F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">När/om abstinens uppstår under behandlingen ge </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>klonidin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-2µg/kg intravenöst alt 2-4µg/kg per os var 4:e -6:e timma. Man återgår till den opiatdosering där patienten senast var fri från abstinenssymtom. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4296B99E" w14:textId="77777777" w:rsidR="001E61F0" w:rsidRDefault="001E61F0" w:rsidP="001E61F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78F27190" w14:textId="77777777" w:rsidR="001E61F0" w:rsidRPr="001E61F0" w:rsidRDefault="001E61F0" w:rsidP="001E61F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="993" w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F846B3" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="001E61F0" w:rsidRDefault="003962AC" w:rsidP="00ED2905">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Förslag på nedtrappning av sedativa </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284BFA96" w14:textId="77777777" w:rsidR="00ED2905" w:rsidRPr="001E61F0" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="140"/>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:t>konverteringsfaktor µg/kg/timme</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samma tankesätt som vid nedtrappning av opiat. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D030347" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
+    <w:p w14:paraId="714DD9D9" w14:textId="77777777" w:rsidR="00ED2905" w:rsidRPr="001E61F0" w:rsidRDefault="00ED2905" w:rsidP="000A6FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="140"/>
-      </w:pPr>
-[...13 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="17A17743" w14:textId="2AEF42DE" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
+    <w:p w14:paraId="296BEF45" w14:textId="05D902D2" w:rsidR="003962AC" w:rsidRPr="001E61F0" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="140"/>
-      </w:pPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">   5-30</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Preparatbyte, intermittenta eller peroral tillförsel samt dosering till små barn</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28690F39" w14:textId="75864B06" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="00F86B46">
-[...68 lines deleted...]
-    <w:p w14:paraId="329F13A8" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
+    <w:p w14:paraId="2CC702EF" w14:textId="77777777" w:rsidR="003962AC" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="140"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Abstinens utvecklas när behandlingen avslutas alternativt minskas för snabbt och observeras redan dag 5 hos 50% av barnen, och efter 9 dagar hos 100% av barnen. För att minska abstinensutvecklingen bör läkemedlen tappas ner med </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relativ potens intravenös </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003962AC">
-        <w:t>bensodiazepin</w:t>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>diazepam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003962AC">
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> kan ibland kräva mycket lång tid att trappa ut. </w:t>
+      <w:r w:rsidRPr="001E61F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC1EF85" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
+    <w:p w14:paraId="64E4FFF1" w14:textId="77777777" w:rsidR="00E27F92" w:rsidRDefault="00E27F92" w:rsidP="000A6FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="140"/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C240D90" w14:textId="79D7AA77" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="00ED2905">
+    <w:p w14:paraId="4D9E11F6" w14:textId="77777777" w:rsidR="00E27F92" w:rsidRDefault="00E27F92" w:rsidP="000A6FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="140"/>
-      </w:pPr>
-[...10 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E28FD7E" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="003C20BA">
-[...7 lines deleted...]
-    <w:p w14:paraId="02C1E095" w14:textId="1591E1B8" w:rsidR="00FA3F86" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
+    <w:p w14:paraId="0B9C7F68" w14:textId="567ECF20" w:rsidR="00FF034C" w:rsidRPr="007750CB" w:rsidRDefault="00E27F92" w:rsidP="000A6FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="140"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Första dygnet minskas dygnsdosen med 20-30% (50% om patienten samtidigt </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007750CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>iv dos</w:t>
+      </w:r>
+      <w:r w:rsidR="00E57C39" w:rsidRPr="007750CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Per os dos</w:t>
+      </w:r>
+      <w:r w:rsidR="00E57C39" w:rsidRPr="007750CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E57C39" w:rsidRPr="007750CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dosintervall  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003962AC">
-        <w:t>extuberas</w:t>
+      <w:r w:rsidR="009C6FA1" w:rsidRPr="007750CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ekvivalensratio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003962AC">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> kan behandlingen avslutas. </w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009C6FA1" w:rsidRPr="007750CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="009C6FA1" w:rsidRPr="007750CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C6FA1" w:rsidRPr="007750CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>mg/kg</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6FA1" w:rsidRPr="007750CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FF034C" w:rsidRPr="007750CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>mg/kg</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF034C" w:rsidRPr="007750CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>mg/kg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75919CBE" w14:textId="4C701426" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
+    <w:p w14:paraId="0FBC12D1" w14:textId="77777777" w:rsidR="00FF034C" w:rsidRPr="007750CB" w:rsidRDefault="00FF034C" w:rsidP="000A6FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="140"/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E80E7BD" w14:textId="63A654CD" w:rsidR="00E27F92" w:rsidRPr="007750CB" w:rsidRDefault="00FF034C" w:rsidP="00360CF3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="140"/>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003962AC">
-        <w:t>klonidin</w:t>
+      <w:r w:rsidRPr="007750CB">
+        <w:t>Diazepam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003962AC">
-[...69 lines deleted...]
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidRPr="007750CB">
+        <w:t xml:space="preserve"> (Stesolid</w:t>
+      </w:r>
+      <w:r w:rsidR="00360CF3" w:rsidRPr="007750CB">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E57C39" w:rsidRPr="007750CB">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003962AC">
-[...98 lines deleted...]
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidR="00360CF3" w:rsidRPr="007750CB">
+        <w:t>0,2</w:t>
+      </w:r>
+      <w:r w:rsidR="00360CF3" w:rsidRPr="007750CB">
         <w:tab/>
         <w:t>0,2</w:t>
       </w:r>
-      <w:r w:rsidRPr="003962AC">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidR="00360CF3" w:rsidRPr="007750CB">
         <w:tab/>
         <w:t>4-20</w:t>
       </w:r>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidR="00360CF3" w:rsidRPr="007750CB">
         <w:tab/>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF78D00" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
+    <w:p w14:paraId="000953E0" w14:textId="184E834F" w:rsidR="00360CF3" w:rsidRPr="007750CB" w:rsidRDefault="00755E87" w:rsidP="00360CF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:right="140"/>
+        <w:ind w:left="0" w:right="140"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidRPr="007750CB">
         <w:t>Midazolam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidRPr="007750CB">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidRPr="007750CB">
         <w:t>Dormicum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidRPr="007750CB">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidRPr="007750CB">
         <w:tab/>
         <w:t>0,1</w:t>
       </w:r>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidRPr="007750CB">
         <w:tab/>
         <w:t>0,5</w:t>
       </w:r>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidRPr="007750CB">
         <w:tab/>
         <w:t>2-4</w:t>
       </w:r>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidRPr="007750CB">
         <w:tab/>
         <w:t>2-4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E927E4" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
+    <w:p w14:paraId="27C76624" w14:textId="77777777" w:rsidR="00784875" w:rsidRPr="007750CB" w:rsidRDefault="00784875" w:rsidP="00360CF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:right="140"/>
+        <w:ind w:left="0" w:right="140"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CAC4F70" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
+    <w:p w14:paraId="2F130560" w14:textId="14B2283F" w:rsidR="00784875" w:rsidRPr="007750CB" w:rsidRDefault="00784875" w:rsidP="00360CF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:right="140"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003962AC">
+        <w:ind w:left="0" w:right="140"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003962AC">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007750CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Halveringstider Neonatal</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD77E5" w:rsidRPr="007750CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="003962AC">
+        <w:t xml:space="preserve"> Barn</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD77E5" w:rsidRPr="007750CB">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>Vuxen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39704DF6" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
+    <w:p w14:paraId="5CF545CA" w14:textId="4B12F863" w:rsidR="00AD77E5" w:rsidRPr="007750CB" w:rsidRDefault="00AD77E5" w:rsidP="00360CF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:right="140"/>
+        <w:ind w:left="0" w:right="140"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidRPr="007750CB">
         <w:t>Diazepam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidR="0051139D" w:rsidRPr="007750CB">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidR="0051139D" w:rsidRPr="007750CB">
         <w:tab/>
         <w:t>40-100</w:t>
       </w:r>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidR="0051139D" w:rsidRPr="007750CB">
         <w:tab/>
         <w:t>18</w:t>
       </w:r>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidR="0051139D" w:rsidRPr="007750CB">
         <w:tab/>
         <w:t>20-40</w:t>
       </w:r>
-      <w:r w:rsidRPr="003962AC">
+    </w:p>
+    <w:p w14:paraId="0C5BEE10" w14:textId="379DD26B" w:rsidR="0051139D" w:rsidRPr="007750CB" w:rsidRDefault="0051139D" w:rsidP="00360CF3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="140"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007750CB">
+        <w:t>Midazolam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007750CB">
         <w:tab/>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidRPr="007750CB">
         <w:tab/>
         <w:t>6-12</w:t>
       </w:r>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidRPr="007750CB">
         <w:tab/>
         <w:t>2-3</w:t>
       </w:r>
-      <w:r w:rsidRPr="003962AC">
+      <w:r w:rsidRPr="007750CB">
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00703751" w:rsidRPr="007750CB">
         <w:t>2-6</w:t>
       </w:r>
-      <w:r w:rsidRPr="003962AC">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4F1D97EA" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
+    <w:p w14:paraId="5FAA9A78" w14:textId="77777777" w:rsidR="00755E87" w:rsidRPr="007750CB" w:rsidRDefault="00755E87" w:rsidP="00360CF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:right="140"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="0" w:right="140"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D59BAC2" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
+    <w:p w14:paraId="007F7465" w14:textId="77777777" w:rsidR="00755E87" w:rsidRPr="007750CB" w:rsidRDefault="00755E87" w:rsidP="00360CF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="993" w:right="140"/>
-[...20 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="0" w:right="140"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="013C42D5" w14:textId="77777777" w:rsidR="003962AC" w:rsidRPr="003962AC" w:rsidRDefault="003962AC" w:rsidP="000A6FAC">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="140" w:firstLine="1304"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="000A6FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:right="140"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="003962AC">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="496D9698" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="5B791B83" w14:textId="77777777" w:rsidR="00835F20" w:rsidRDefault="00835F20">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38030764" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="2A9E13B3" w14:textId="77777777" w:rsidR="00835F20" w:rsidRDefault="00835F20">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0576E0AF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="32074B8C" w14:textId="77777777" w:rsidR="00835F20" w:rsidRDefault="00835F20">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1872,51 +2584,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="51" name="Bildobjekt 51">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1950,73 +2662,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E5526E6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="29FA4E68" w14:textId="77777777" w:rsidR="00835F20" w:rsidRDefault="00835F20"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C57738A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="1E472B00" w14:textId="77777777" w:rsidR="00835F20" w:rsidRDefault="00835F20">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F5088BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="37529678" w14:textId="77777777" w:rsidR="00835F20" w:rsidRDefault="00835F20">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2094,51 +2806,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -2304,51 +3016,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4535,550 +5247,609 @@
   <w:num w:numId="14" w16cid:durableId="577903606">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1113668603">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1536574248">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1273975387">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="226841464">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1574701364">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2003192403">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="83"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00046243"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
+    <w:rsid w:val="00065E31"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000A6FAC"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
+    <w:rsid w:val="000B54B7"/>
+    <w:rsid w:val="000B76EE"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C11B4"/>
     <w:rsid w:val="000C765F"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000E6225"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="001767E2"/>
+    <w:rsid w:val="00177EE1"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="0018264B"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001A7963"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001E61F0"/>
+    <w:rsid w:val="001F032F"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="00216E6E"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00265BB0"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C1867"/>
     <w:rsid w:val="002C3B00"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="00360CF3"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="003962AC"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C20BA"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00436B72"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="00474BCA"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="004964A0"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
+    <w:rsid w:val="004F5CCC"/>
+    <w:rsid w:val="00500ABD"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="0051139D"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00515B2F"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
+    <w:rsid w:val="005440E2"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
+    <w:rsid w:val="005A2A45"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="0063588A"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="006566A3"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="0069044D"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D508F"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="00703751"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="00711902"/>
+    <w:rsid w:val="00714D13"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="00755E87"/>
     <w:rsid w:val="00760038"/>
+    <w:rsid w:val="0076188E"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="007750CB"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="00777D66"/>
+    <w:rsid w:val="00784875"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007A7A18"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00806800"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="00835F20"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="008676A0"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="008903BC"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="008A173F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="009026B3"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C6FA1"/>
+    <w:rsid w:val="009C7174"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
+    <w:rsid w:val="00A00FDA"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A1207C"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A56A4B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD77E5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00B03F65"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
+    <w:rsid w:val="00B61BD6"/>
+    <w:rsid w:val="00B63F16"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C12640"/>
+    <w:rsid w:val="00C14440"/>
+    <w:rsid w:val="00C3664B"/>
     <w:rsid w:val="00C4115D"/>
+    <w:rsid w:val="00C42FBE"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D666A4"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DD5F73"/>
+    <w:rsid w:val="00DE28EE"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E16FCD"/>
     <w:rsid w:val="00E24476"/>
+    <w:rsid w:val="00E27F92"/>
     <w:rsid w:val="00E52A86"/>
+    <w:rsid w:val="00E52F5F"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
+    <w:rsid w:val="00E57C39"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED2905"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F561E4"/>
+    <w:rsid w:val="00F71E94"/>
     <w:rsid w:val="00F86B46"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FA3F86"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB462B"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FF034C"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5545,51 +6316,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -7448,51 +8218,51 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7857,74 +8627,74 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red.dotx</Template>
+  <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4147</Characters>
+  <Pages>4</Pages>
+  <Words>778</Words>
+  <Characters>4129</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4840</CharactersWithSpaces>
+  <CharactersWithSpaces>4898</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Barn - Sedering på IVA</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Carina Isbrand Fransson</lastModifiedBy>
-  <revision>20</revision>
+  <revision>79</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>