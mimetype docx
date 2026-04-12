--- v0 (2025-12-13)
+++ v1 (2026-04-12)
@@ -8,2048 +8,4785 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="46B2BB51" w14:textId="77777777" w:rsidR="005B401F" w:rsidRDefault="005B401F" w:rsidP="0026214D">
-[...18 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
+    <w:p w14:paraId="320B4008" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="567" w:right="0"/>
+        <w:contextualSpacing/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc225934081"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Artärkateter – Inläggning, handhavande och avlägsnande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="3A688156" w14:textId="77777777" w:rsidR="005B401F" w:rsidRPr="005B401F" w:rsidRDefault="005B401F" w:rsidP="0026214D">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="74A442ED" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc181866756"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc225934082"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="56368912" w14:textId="77777777" w:rsidR="005B401F" w:rsidRPr="005B401F" w:rsidRDefault="005B401F" w:rsidP="0026214D">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5CA87E00" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Endast mindre korrigering.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="053566A9" w14:textId="77777777" w:rsidR="005B401F" w:rsidRPr="005B401F" w:rsidRDefault="005B401F" w:rsidP="0026214D">
+    <w:bookmarkStart w:id="5" w:name="_Toc72840807" w:displacedByCustomXml="next"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:id w:val="4411412"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="46F6A23D" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+          <w:pPr>
+            <w:keepNext/>
+            <w:keepLines/>
+            <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+            <w:ind w:left="567"/>
+            <w:outlineLvl w:val="1"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="26"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A30CD">
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+              <w:bCs/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="26"/>
+            </w:rPr>
+            <w:t>Innehållsförteckning</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="7EBAC8A3" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="567" w:right="142"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A30CD">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="004A30CD">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="004A30CD">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5EB0042F" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="567" w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225934084" w:history="1">
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Denna rutin gäller för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225934084 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="219D595D" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="567" w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225934085" w:history="1">
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Bakgrund och syfte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225934085 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2C7A19E8" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225934086" w:history="1">
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Indikationer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225934086 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="634099F1" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="567" w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225934087" w:history="1">
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Utförande</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225934087 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="405EA963" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225934088" w:history="1">
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Inläggning av artärkateter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225934088 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0A9517F4" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225934089" w:history="1">
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Kalibrering/nollning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225934089 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="14C4AF14" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225934090" w:history="1">
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Dokumentation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225934090 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="587D5806" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225934091" w:history="1">
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Kontroller/observationer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225934091 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5BA6BC23" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225934092" w:history="1">
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Omläggning/byte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225934092 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="268C8261" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225934093" w:history="1">
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Provtagning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225934093 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="777279C8" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225934094" w:history="1">
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Dämpare</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225934094 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7DB6F6D9" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225934095" w:history="1">
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Avlägsnande av artärkateter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225934095 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6F28D326" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225934096" w:history="1">
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Infektioner</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225934096 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0C393D70" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225934097" w:history="1">
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Nedsatt cirkulation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225934097 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0AF6A312" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225934098" w:history="1">
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Stopp/trögt att spola</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225934098 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="32DA918D" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225934099" w:history="1">
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Blödning/hematom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225934099 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="060EA7EA" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225934100" w:history="1">
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Tillvägagångssätt vid avlägsnande</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225934100 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7B4C7FBD" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225934101" w:history="1">
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Dokumentation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225934101 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="40CD7DA8" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="567" w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225934102" w:history="1">
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Källförteckning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225934102 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A30CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="265A6395" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="567"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004A30CD">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="74AB24E4" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc225934084"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc181866759"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Denna rutin gäller för</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="64B32FE5" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="4590"/>
+          <w:tab w:val="left" w:pos="6795"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:tab/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Läkare, sjuksköterskor och undersköterskor som arbetar på IVA, IMA och UVA, NU-sjukvården.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB0232E" w14:textId="5C75C6A1" w:rsidR="005B401F" w:rsidRPr="005B401F" w:rsidRDefault="005B401F" w:rsidP="0026214D">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="494141C7" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc225934085"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...84 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6785441C" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="1E1E1E"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C52C21">
-        <w:rPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc100327187"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc181866760"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="1E1E1E"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>En artärkateter är en kärlkateter inlagd i en perifer artär och används främst inom anestesi och intensivvård. In- och utfartsvägar ska vara </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD1622">
-        <w:rPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1E1E1E"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">tydligt märkta </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C52C21">
-        <w:rPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="1E1E1E"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>så att tvekan inte kan uppstå beträffande deras ändamål.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14839FBE" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="0074032B" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7E92D7AF" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="1E1E1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="1E1E1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Syftet med rutinen är att skapa tydliga rutiner kring handhavande av artärnål. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62695BE5" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc225934086"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t>Indikationer</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="189401EF" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7EF73BD3" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0074032B">
-        <w:rPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Artärkatetern används för invasiv </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Artärkatetern används för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>blodtrycksmätning samt vid behov av täta blodprovstagningar inklusive blodgasanalys.</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>invasiv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> blodtrycksmätning samt vid behov av täta blodprovstagningar inklusive blodgasanalys. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011AF35D" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6DBF1379" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lämpliga artärer för inläggning av artärkateter är:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F6D97B" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
+    <w:p w14:paraId="565AF2AE" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="140" w:firstLine="273"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">a. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0074032B">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>radialis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7601FAFB" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
+    <w:p w14:paraId="7A1CE270" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="140" w:firstLine="273"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>a. femoralis</w:t>
-      </w:r>
+        <w:t xml:space="preserve">a. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>femoralis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="45065678" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
+    <w:p w14:paraId="4127CBBD" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="140" w:firstLine="273"/>
         <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">a. dorsalis pedis. </w:t>
+        <w:t xml:space="preserve">a. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>dorsalis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pedis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F301EAD" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2EBFDE9D" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1415879A" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="0074032B" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="11CBF56B" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">A. radialis är förstahandsval eftersom handen är försörjd via två </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">A. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>artärer och dess kollateraler som säkerställer en god cirkulation i handen. Dessutom är artären tillräckligt stor i förhållande till lumen på artärkatetern.</w:t>
+        <w:t>radialis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är förstahandsval eftersom handen är försörjd via två artärer och dess kollateraler som säkerställer en god cirkulation i handen. Dessutom är artären tillräckligt stor i förhållande till lumen på artärkatetern.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18FFCDA1" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...6 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5892CF2E" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc181866761"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc225934087"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="2880532F" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...11 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="1322F23A" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc225934088"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Inläggning av artärkateter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="5E0406AB" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0074032B">
+    <w:p w14:paraId="3EB35EBB" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artärkateter läggs vanligen in av anestesiolog men kan också läggas in av intensivvårdssjuksköterska som har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de kunskaper som krävs om tillvägagångsättet och dess risker. Personen som ska utföra inläggningen kontrollerar indikation och eventuella kontraindikationer såsom pågående </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ischemi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> distalt om förväntat instickställe eller infektion vid instickstället. Kontroll av eventuell koagulationsrubbning ska också utföras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0246069A" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Material</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5377ED2E" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Se checklistan för ”Artärkateter” (finns på backen till artärkateter).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD2D023" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Inläggning av artärkateter</w:t>
+        <w:t xml:space="preserve">Förberedelser </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B80AABB" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="000F7D83" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...85 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="448791B3" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Duka upp innehållet i backen enligt rutinen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="004A30CD">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Steril Uppdukning på IVA  </w:t>
+          <w:t>Steril Uppdukning på IVA</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>. En personal assisterar vid den sterila uppdukningen, under inläggningen och använder engångs plastförkläde. Läkaren använder engångs plastförkläde, sterila handskar, operationsmössa och munskydd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01589B12" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...1 lines deleted...]
-        <w:ind w:right="140"/>
+    <w:p w14:paraId="1FED68B4" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Förbered så att ultraljudet finns tillgängligt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F41B564" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
+    <w:p w14:paraId="71D691B6" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Anslut trycksetet till en påse Natriumklorid 500 ml. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D88B7A" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
+    <w:p w14:paraId="4FA0E887" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-        <w:t>Märk tydligt med ”artär/artärkateter” samt datum och signtur.</w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Märk tydligt med ”artär/artärkateter” samt datum och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>signtur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6BBDEE" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
+    <w:p w14:paraId="6B057528" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> spola igenom trycksetet enligt fabrikantens instruktion. </w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fyll och spola igenom trycksetet enligt fabrikantens instruktion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6241E7" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="0074032B" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
+    <w:p w14:paraId="4B6C71DF" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-      </w:r>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sätt påsen i en övertrycks-manschett och pumpa upp till 300 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>mmHg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>, vilket motsvarar ett flöde på ca 3 ml/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>tim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="40873115" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
+    <w:p w14:paraId="1A59590C" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-        <w:t>trycksetet till tryckkabeln och anslut till X2/X3.</w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Koppla trycksetet till tryckkabeln och anslut till X3.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D72B744" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="0074032B" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
+    <w:p w14:paraId="70B9DD73" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Anslut trycksetet till patienten då artärnål är fixerad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54ED6DDD" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="0074032B" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2571788B" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Information</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="339CA009" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="0074032B" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...11 lines deleted...]
-        <w:t>tion</w:t>
+    <w:p w14:paraId="0D2A3867" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Informera patienten om planerat ingrepp.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB45090" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> om planerat ingrepp.</w:t>
+    <w:p w14:paraId="27C27AF8" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tillvägagångssätt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12836F3E" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="0074032B" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...8 lines deleted...]
-    <w:p w14:paraId="574F6993" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
+    <w:p w14:paraId="6AF454BB" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-        <w:t>dubbeltvätt, överflödet torkas bort.</w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Området för instick tvättas med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Descutan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tvätta i två omgångar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>sk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dubbeltvätt, överflödet torkas bort.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C921441" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
+    <w:p w14:paraId="3A638591" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">torka. </w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Området tvättas med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Klorhexidin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 mg/ml som får lufttorka. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1FD203" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="008812BC" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
+    <w:p w14:paraId="1707DA6E" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008812BC">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Om ultraljud används ska steril gel och strumpa användas.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7EC8931B" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...23 lines deleted...]
-        <w:t xml:space="preserve">. Använd med fördel Cavilon under för bättre fäste och hållbarhet. </w:t>
+    <w:p w14:paraId="23535DC4" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artärkateter i a. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>radialis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fixeras med två PVK-förband. Använd med fördel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Cavilon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under för bättre fäste och hållbarhet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC060BA" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Tänk på att linda löst, risk för trycksår. Ingen slang runt tummen på patienten. </w:t>
+    <w:p w14:paraId="5040FDB2" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Linda en elastisk linda över. Tänk på att linda löst, risk för trycksår. Ingen slang runt tummen på patienten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424BAB64" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...11 lines deleted...]
-        <w:br/>
+    <w:p w14:paraId="6851792B" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Märk linda med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>märkettikett</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ”Artärkateter” som skrivs ut från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>MedMark</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>-skrivare i beredningsrummet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFB03DA" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...13 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="18A248DB" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="17CFAAF3" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> CVK-förband.</w:t>
+    <w:p w14:paraId="24D1B20E" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid inläggning artärkateter i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>a.femoralis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska katetern sutureras. Använd med fördel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Cavilon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under för bättre fästa och hållbarhet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DDDD5C" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...5 lines deleted...]
-        <w:t>Anslut trycksetet när artärnålen är fixerad.</w:t>
+    <w:p w14:paraId="1BA89B47" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Fixeras med CVK-förband.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E81C4ED" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2E59C49E" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D8A25C" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anslut trycksetet när artärnålen är fixerad. Använd i första hand dubbellumen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>tryckset</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för både artärtryck och CVP. Enkelt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>tryckset</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för endast artärtryck används till patienter som ej förväntas få CVK, t.ex. intoxikationer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D98FC5" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Kalibrera/nolla trycksetet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736C7BE8" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="00AE2197" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AE2197">
+    <w:p w14:paraId="466D4511" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc225934089"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Kalibrering/nollning</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="23DA5BE2" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">kalibreras minst 3 gånger/dygn. </w:t>
+    <w:p w14:paraId="68FF8879" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artärkatetern kalibreras minst 3 gånger/dygn. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B03B676" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...7 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="2E2367FE" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Kontrollera att tryckdomen är placerad i rätt läge. Rätt läge är en referenspunkt i medellinjen mellan rygg och bröstsida.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287B79AD" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...1 lines deleted...]
-        <w:ind w:right="140"/>
+    <w:p w14:paraId="1F59538B" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="140"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="619D4438" wp14:editId="5B543520">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6537EF6D" wp14:editId="2DE90642">
             <wp:extent cx="3895725" cy="2181225"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="2" name="Bildobjekt 2" descr="En bild som visar diagram&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Bildobjekt 2" descr="En bild som visar diagram&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3895725" cy="2181225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F7AD27" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="00992A6D" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...1 lines deleted...]
-        <w:ind w:right="140"/>
+    <w:p w14:paraId="40E6ADEC" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FBA79B2" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="00992A6D" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
+    <w:p w14:paraId="6CAB19F0" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:tabs>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00992A6D">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Vrid kranen närmast tryckdomen så att den stängs mot patientens artär.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDB9B45" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="00992A6D" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
+    <w:p w14:paraId="7B0EF8E8" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:tabs>
-[...18 lines deleted...]
-        <w:t>proppen skruvas upp utan att tas bort.</w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Öppna kranen mot luft enligt tillverkarens instruktion, vilket antingen innebär att proppen tas bort helt eller på vissa modeller att den befintliga proppen skruvas upp utan att tas bort.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E09EC8" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="00992A6D" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
+    <w:p w14:paraId="086FCBB4" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:tabs>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00992A6D">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Kalibrera på övervakningsutrustningen så att trycket ställs in på 0 mm Hg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723803AB" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="00992A6D" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
+    <w:p w14:paraId="43E66FC3" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-        <w:tabs>
-[...18 lines deleted...]
-        <w:t>öppet.</w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Sätt på en ny steril skyddspropp eller skruva in den befintliga proppen. Stäng kranen mot skyddsproppen så att blodtrycksmätningssystemet är öppet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F1ACFB" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="00992A6D" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7A5A6E98" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc225934090"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dokumentation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="77860EBE" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="0074032B" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...5 lines deleted...]
-        <w:t>Dokumentation</w:t>
+    <w:p w14:paraId="7A51A67D" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Artärkatetern ska dokumenteras i CHA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF08F00" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="0074032B" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="296D118E" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc225934091"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Kontroller/observationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="63AAD621" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="0074032B" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...5 lines deleted...]
-        <w:t>Kontroller/observationer</w:t>
+    <w:p w14:paraId="58475012" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artärkatetern inspekteras minst 1 ggr/pass. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE595D1" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="0074032B" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Artärkatetern inspekteras minst 1 ggr/pass. </w:t>
+    <w:p w14:paraId="42D7BA6D" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Sjuksköterskan ansvarar för att detta blir utfört.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B146FF" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="0074032B" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...7 lines deleted...]
-    <w:p w14:paraId="28FD76D6" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="0074032B" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
+    <w:p w14:paraId="6917B30C" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:tabs>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0074032B">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Perifer cirkulation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC4AD30" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="0074032B" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
+    <w:p w14:paraId="4D3CD030" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:tabs>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0074032B">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Tecken på infektion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A34BBD0" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="0074032B" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
+    <w:p w14:paraId="310BB2CE" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kateterns läge </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D75BDC" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc225934092"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Omläggning/byte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="68EBC449" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Omläggning och förbandsbyte var 3:e dygn eller vid behov. ”Vid behov” betyder ett dåligt fixerande förband som börjat släppa eller att förbandet är blodigt så att insticket inte kan bedömas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37D61BA8" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trycksetet bytes var 7:e dag. Om påsen med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>NaCl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 500 ml tar slut innan dessa sju dagar passerat kan man spika om setet med en ny påse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEFCE87" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omläggning ska ske av sjuksköterska eller undersköterska i samråd. Om artärkatetern inte är suturerad bör en person assistera med att hålla artärkatetern. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D2EA5C" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Material vid omläggning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7592AE" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Handskar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0888ED17" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Plastförkläde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FC3099" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Descutan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> svamp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E11B9F" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Sterila kompresser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06ED8BE4" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>PVK förband, två stycken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621C574F" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Fixerlinda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="744E555A" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Etikett för märkning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2D4DDC" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="140" w:firstLine="993"/>
-[...3 lines deleted...]
-      </w:r>
+        <w:ind w:left="993" w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="54160F4D" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="0074032B" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="7110EDF9" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tillvägagångssätt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31866FCE" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Punktionsstället rengörs mekaniskt med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Descutan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Överflöd torkas bort. Tvätta med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>klorehexidin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>-sprit och sterila kompresser. Låt lufttorka. Fixera sedan med två PVK- förband.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7BFF8A" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dokumentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69071278" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Omläggningen dokumenteras i CHA. Dokumentera också hur insticket ser ut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5C6E6B" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc225934093"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Provtagning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="2804DD22" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Blodprov ur artärkateter kan tas med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>vacutainerhållare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> med adapter. För blodgasanalyser krävs oftast speciella sprutor, som är </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>förhepariniserade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA42828" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Ta på engångs plastförkläde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA57951" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Desinfektera dina händer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502C231E" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Ta på undersökningshandskar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484C1821" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Ta bort eventuell skyddspropp och kassera den.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4688D9" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desinfektera provtagningsporten eller trevägskranen genom att mekaniskt  gnida en kompress med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>klorhexidinsprit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 mg/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>mL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under minst 5 sekunder (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>scrub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>hub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>). Låt lufttorka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EFCC505" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om ett slutet system används dra upp ”slasken” långsamt i systemet till en särskild behållare eller ta en spruta med ”slask”, cirka 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>mL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721F4900" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Ta önskade prover.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35406C54" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Om ett slutet system används ge tillbaka slasken långsamt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03889894" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Spola systemet och trevägskranen med hjälp av spolfunktionen på tryckmätningssetet. Se till att allt blod är borta, även i kranar och kopplingar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5212E0" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Torka av provtagningsporten eller trevägskranen med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>klorhexidinsprit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 mg/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>mL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29AADC31" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Sätt på en ny steril skyddspropp på trevägskranen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACDFBDA" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provtagning utan artärkateter görs på delegering från narkosläkare och utbildning krävs innan utförande.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B438893" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc225934094"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Dämpare</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="18DB59F4" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Om dämpare behöver användas monteras den närmast tryckgivaren på samma sida som patiensanslutningen (röd slang).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3216A482" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc225934095"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Avlägsnande av artärkateter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="29B1D1EA" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Artärkatetern bör avlägsnas så fort som den inte används frekvent längre. Det finns risk för blödning vid borttagande av artärkateter. Avlägsnande ordineras av ansvarig läkare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CECAD0" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc225934096"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Infektioner</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="09474803" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En artärkateter används ofta flitigt för provtagning, vilket ökar risken för infektion. Placeringen av artärkatetern kan också vara avgörande. Artärkateter placerad i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>femoralis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan ha en högre infektionsfrekvens. Varje gång det slutna systemet bryts ökar infektionsrisken. En artärkateter har visat sig ha liknande infektionsfrekvens som en central </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>venkateter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA24248" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Noggrann aseptik vid inläggning och skötsel minskar infektionsrisken. Desinfektera alltid provtagningsport eller trevägskranar med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>klorhexidinsprit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 mg/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>mL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> efter att du lossat skyddspropp och inför att du ska ta ett prov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D57790" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Var observant på följande infektionssymtom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755873A6" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lokal infektion: rodnad, svullen och/eller ödem omkring insticksstället. Var eller vätskebildning från instickskanalen. Vid tecken på lokal infektion ska artärkatetern omedelbart avlägsnas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Odla från spets och insticksställe efter ordination. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6D55D6CF" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="0074032B" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...53 lines deleted...]
-    <w:p w14:paraId="778D33F8" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="0074032B" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
+    <w:p w14:paraId="5D59AB2E" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="36"/>
         </w:numPr>
-        <w:tabs>
-[...439 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D305C">
-        <w:rPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Systemisk infektion: feber och/eller frossa. Vid misstanke om systemisk infektion ska blododling genomföras. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Infektioner</w:t>
+        <w:t>Har patient symptom på svår sepsis alternativ septisk chock med oklart fokus bör artärkatetern tas bort och blododling och odling av kateterspets utförs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126DD7A6" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="003648AB" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...11 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5408E8A3" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc225934097"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Nedsatt cirkulation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="1AF6C616" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...4 lines deleted...]
-        <w:t>Noggrann aseptik vid inläggning och skötsel minskar infektionsrisken. Desinfektera alltid provtagningsport eller trevägskranar med klorhexidinsprit 5 mg/mL efter att du lossat skyddspropp och inför att du ska ta ett prov.</w:t>
+    <w:p w14:paraId="74D1A8C0" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Kontrollera att kroppsdelen distalt om katetern inte blir vit eller kall. Nedsatt cirkulation kan orsakas av spasm i artären, tromb eller annan kärlskada som kräver akut åtgärd. Kontakta ansvarig läkare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0819F81D" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="2A43D167" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc225934098"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Stopp/trögt att spola</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="675013E6" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="003648AB" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...11 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="06C51571" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Det kan finnas många orsaker till att det är trögt att spola i eller aspirera ur artärkatetern. Börja med att utesluta enkla mekaniska orsaker, såsom att:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D44C4B" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Någon klämma eller kran som borde vara öppen är stängd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587FB495" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>En slang är knickad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="363FA214" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Övertrycksmanschetten är inte ordentligt uppumpad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4239ACF6" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Lite volym kvar i natriumkloridpåsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39AD2F16" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc225934099"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Blödning/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>hematom</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="06185492" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="003648AB" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="43F4310A" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kroppsdelen där artärkatetern sitter ska alltid vara synlig, så att man snabbt upptäcker eventuell blödning. Om en patient är motoriskt orolig behöver artärkateterns kopplingar vara väl inlindade. Uppstår en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>isärkoppling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, stäng omedelbart av artärkatetern med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>flow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>-switch, eller vrid om en trevägskran så att blodflödet stoppas. Komprimera över artären om ingen annan lösning finns.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6E711BBC" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...11 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="0A0A2281" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
-        </w:rPr>
-[...18 lines deleted...]
-          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc225934100"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Tillvägagångssätt vid avlägsnande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="0441EC11" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...8 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="41DA687C" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tryck över insticksstället med en kompress samtidigt som du avlägsnar artärkatetern. Håll kvar trycket i 5–10 min. Efter 5 min kontrollerar du att blödningen avstannat genom att lätta på kompressen. Har den avstannat sätter du en tejp över kompressen, fortsätter det att blöda får du hålla en stund till. Ibland kan det bli aktuellt med tryckförband. Kom ihåg att kontrollera den perifera cirkulationen. Vid avlägsnande av artärkateter i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>a.femoralis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> komprimera cirka 10 min. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="700A09E3" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...3 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="72E72AAB" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc225934101"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Dokumentation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="4C2A2EC4" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...5 lines deleted...]
-        <w:t>Kontrollera att kroppsdelen distalt om katetern inte blir vit eller kall. Nedsatt cirkulation kan orsakas av spasm i artären, tromb eller annan kärlskada som kräver akut åtgärd. Kontakta ansvarig läkare.</w:t>
+    <w:p w14:paraId="295CE938" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Dokumentera datum och tid för avlägsnande av artärkateter i CHA. Avsluta sedan dokumentationen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09510539" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...3 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="6C6BD000" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
-        </w:rPr>
-      </w:pPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc181866764"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc225934102"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="04422464" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...20 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="41EABBEB" w14:textId="7A5E14B1" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="004A30CD">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Artärkateter - Vårdhandboken</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="787ACB25" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="00941D66" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="23AB928F" w14:textId="77777777" w:rsidR="005B401F" w:rsidRPr="00173CD7" w:rsidRDefault="005B401F" w:rsidP="00173CD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="19D03AD6" w14:textId="77777777" w:rsidR="00DE236F" w:rsidRPr="00941D66" w:rsidRDefault="00DE236F" w:rsidP="00DE236F">
-[...234 lines deleted...]
-    <w:sectPr w:rsidR="005B401F" w:rsidRPr="005B401F" w:rsidSect="005B401F">
+    <w:sectPr w:rsidR="005B401F" w:rsidRPr="00173CD7" w:rsidSect="005B401F">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="47F0A900" w14:textId="77777777" w:rsidR="00BE1542" w:rsidRDefault="00BE1542">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1748E9F6" w14:textId="77777777" w:rsidR="00BE1542" w:rsidRDefault="00BE1542">
       <w:r>
         <w:continuationSeparator/>
@@ -2119,71 +4856,78 @@
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Fet">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
@@ -3755,50 +6499,276 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2242694B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4B4CF5B2"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3138660B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15F0F712"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34B53C79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="605C38F8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1429"/>
         </w:tabs>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3894,51 +6864,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6469"/>
         </w:tabs>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7189"/>
         </w:tabs>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38705A87"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7A8481A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4010,51 +6980,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4150,51 +7120,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="395E04F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="98927D7E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4264,51 +7347,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DC56259"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="869EBA8E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4377,51 +7573,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4518,51 +7714,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4631,51 +7827,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4745,51 +7941,137 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="565255FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA940660"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4858,51 +8140,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F273295"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90BAB6F0"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2138"/>
         </w:tabs>
         <w:ind w:left="2138" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4998,51 +8280,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6469"/>
         </w:tabs>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7189"/>
         </w:tabs>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -5111,51 +8393,277 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72155BB0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3FE4A0B2"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74CE43F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7E309392"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="753A0399"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5F1C1E60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5260,51 +8768,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79A03B18"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="900EEF8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5409,51 +8917,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AE27B0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A710B824"/>
     <w:lvl w:ilvl="0" w:tplc="15607608">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5521,51 +9029,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5634,51 +9142,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5747,51 +9255,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FEE261D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C12C3982"/>
     <w:lvl w:ilvl="0" w:tplc="15607608">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5860,143 +9368,165 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1920097663">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="795028002">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="500894745">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1465074905">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1885209414">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1418944367">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1188057316">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="98376655">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="361980874">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="217713012">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="469250027">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="538515708">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="290285462">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="584075464">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1197893463">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="662589686">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1494758387">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="311107974">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="92826787">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2112236847">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="2112236847">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="21" w16cid:durableId="177700059">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="485628488">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1769306808">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2113084975">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1086000030">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1019237150">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="520319373">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="956835365">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1311865287">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="642272752">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1086801955">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="810825395">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="406389287">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="2053995963">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1933706632">
     <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1897692327">
+    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="87"/>
+  <w:zoom w:percent="86"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -6040,50 +9570,51 @@
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F3782"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="001273A9"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="00173CD7"/>
     <w:rsid w:val="00174B04"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="001907B0"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D305C"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00237E91"/>
     <w:rsid w:val="00243DC2"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="0026214D"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
@@ -6138,50 +9669,51 @@
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="004A30CD"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E6B55"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="0059414F"/>
@@ -6402,93 +9934,95 @@
     <w:rsid w:val="00CD0371"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D23E49"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D42E92"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE236F"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E016FA"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E02D1A"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E25A33"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E80009"/>
     <w:rsid w:val="00E80F60"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA7EB7"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC348F"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00EC67CD"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE3D82"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F73FAD"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FE7344"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="21C0F927"/>
     <w:rsid w:val="57F17D06"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="7DA3552F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
@@ -8988,59 +12522,59 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10086-1525759947-180/surrogate" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10086-1525759947-180/surrogate" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/katetrar-sonder-och-dran/artarkateter/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -9327,57 +12861,57 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>7894</Characters>
+  <Pages>8</Pages>
+  <Words>1345</Words>
+  <Characters>9804</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9120</CharactersWithSpaces>
+  <CharactersWithSpaces>11127</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Artärkateter – inläggning, handhavande och borttagning</dc:title>
+  <dc:title>Artärkateter – inläggning, handhavande och avlägsnande</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Carina Isbrand Fransson</lastModifiedBy>
-  <revision>51</revision>
+  <revision>53</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>