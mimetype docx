--- v1 (2026-04-12)
+++ v2 (2026-09-14)
@@ -1,5164 +1,3865 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="320B4008" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
-[...24 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="061914D4" w14:textId="0A0F6223" w:rsidR="00184167" w:rsidRDefault="00FA17AA" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc239401727"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc239401791"/>
+      <w:r>
         <w:t>Artärkateter – Inläggning, handhavande och avlägsnande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="004A30CD">
-[...7 lines deleted...]
-        </w:rPr>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00A264BE" w:rsidRPr="005A627D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
-[...27 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc321146591"/>
+    </w:p>
+    <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc181866756"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc239401728"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc239401792"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
-    </w:p>
-[...15 lines deleted...]
-    <w:bookmarkStart w:id="5" w:name="_Toc72840807" w:displacedByCustomXml="next"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="3B9C81FD" w14:textId="3016E71E" w:rsidR="00FA17AA" w:rsidRDefault="00265CD1" w:rsidP="00265CD1">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lägger till bilder på nytt sätt att lägga om artärnålen för att undvika skador på huden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="7" w:name="_Toc239401793" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:id w:val="4411412"/>
+        <w:id w:val="-241181690"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
+          <w:bCs w:val="0"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="46F6A23D" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+        <w:p w14:paraId="261B1F94" w14:textId="77777777" w:rsidR="00AF041E" w:rsidRDefault="007F2BBA" w:rsidP="00AF041E">
           <w:pPr>
-            <w:keepNext/>
-[...3 lines deleted...]
-            <w:outlineLvl w:val="1"/>
+            <w:pStyle w:val="Rubrik2"/>
             <w:rPr>
-              <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-              <w:szCs w:val="26"/>
+              <w:noProof/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004A30CD">
-[...6 lines deleted...]
-            </w:rPr>
+          <w:r>
             <w:t>Innehållsförteckning</w:t>
           </w:r>
+          <w:r w:rsidR="00AF041E">
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidR="00AF041E">
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00AF041E">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="7EBAC8A3" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+        <w:p w14:paraId="48808097" w14:textId="40A22FF0" w:rsidR="00AF041E" w:rsidRPr="00AF041E" w:rsidRDefault="00AF041E">
           <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239401793" w:history="1">
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Innehållsförteckning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239401793 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="04D1FF1F" w14:textId="48890A53" w:rsidR="00AF041E" w:rsidRPr="00AF041E" w:rsidRDefault="00AF041E">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239401794" w:history="1">
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Denna rutin gäller för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239401794 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0734E8B6" w14:textId="4CB4441B" w:rsidR="00AF041E" w:rsidRPr="00AF041E" w:rsidRDefault="00AF041E">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239401795" w:history="1">
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Bakgrund och syfte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239401795 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="13D0342F" w14:textId="7E3524C6" w:rsidR="00AF041E" w:rsidRPr="00AF041E" w:rsidRDefault="00AF041E">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
             <w:tabs>
-              <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
-            <w:spacing w:line="360" w:lineRule="auto"/>
-            <w:ind w:left="567" w:right="142"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="004A30CD">
+          <w:hyperlink w:anchor="_Toc239401796" w:history="1">
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Indikationer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239401796 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="356EAD0A" w14:textId="7F563F70" w:rsidR="00AF041E" w:rsidRPr="00AF041E" w:rsidRDefault="00AF041E">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
-            <w:fldChar w:fldCharType="begin"/>
-[...12 lines deleted...]
-          </w:r>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239401797" w:history="1">
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Utförande</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239401797 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5EB0042F" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+        <w:p w14:paraId="71F13AC9" w14:textId="05AC6107" w:rsidR="00AF041E" w:rsidRPr="00AF041E" w:rsidRDefault="00AF041E">
           <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
-            <w:spacing w:line="360" w:lineRule="auto"/>
-            <w:ind w:left="567" w:right="0"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-              <w:bCs/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc225934084" w:history="1">
-[...3 lines deleted...]
-                <w:b/>
+          <w:hyperlink w:anchor="_Toc239401798" w:history="1">
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:color w:val="006298" w:themeColor="hyperlink"/>
-[...8 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+              <w:t>Inläggning av artärkateter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...22 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239401798 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="219D595D" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+        <w:p w14:paraId="4E692F46" w14:textId="12C9003D" w:rsidR="00AF041E" w:rsidRPr="00AF041E" w:rsidRDefault="00AF041E">
           <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
-            <w:spacing w:line="360" w:lineRule="auto"/>
-            <w:ind w:left="567" w:right="0"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-              <w:bCs/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc225934085" w:history="1">
-[...3 lines deleted...]
-                <w:b/>
+          <w:hyperlink w:anchor="_Toc239401799" w:history="1">
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:color w:val="006298" w:themeColor="hyperlink"/>
-[...8 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+              <w:t>Kalibrering/nollning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...22 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239401799 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2C7A19E8" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+        <w:p w14:paraId="34476CD1" w14:textId="55DAADDC" w:rsidR="00AF041E" w:rsidRPr="00AF041E" w:rsidRDefault="00AF041E">
           <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
-            <w:spacing w:line="360" w:lineRule="auto"/>
-            <w:ind w:left="480"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc225934086" w:history="1">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:hyperlink w:anchor="_Toc239401800" w:history="1">
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Dokumentation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239401800 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="634099F1" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+        <w:p w14:paraId="33266658" w14:textId="353CECA4" w:rsidR="00AF041E" w:rsidRPr="00AF041E" w:rsidRDefault="00AF041E">
           <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
-            <w:spacing w:line="360" w:lineRule="auto"/>
-            <w:ind w:left="567" w:right="0"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-              <w:bCs/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc225934087" w:history="1">
-[...3 lines deleted...]
-                <w:b/>
+          <w:hyperlink w:anchor="_Toc239401801" w:history="1">
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:color w:val="006298" w:themeColor="hyperlink"/>
-[...8 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+              <w:t>Kontroller/observationer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...22 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239401801 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="405EA963" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+        <w:p w14:paraId="6330FE55" w14:textId="61819934" w:rsidR="00AF041E" w:rsidRPr="00AF041E" w:rsidRDefault="00AF041E">
           <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
-            <w:spacing w:line="360" w:lineRule="auto"/>
-            <w:ind w:left="480"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc225934088" w:history="1">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:hyperlink w:anchor="_Toc239401802" w:history="1">
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Omläggning/byte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239401802 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0A9517F4" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+        <w:p w14:paraId="6999DDD7" w14:textId="69E3DC7E" w:rsidR="00AF041E" w:rsidRPr="00AF041E" w:rsidRDefault="00AF041E">
           <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
-            <w:spacing w:line="360" w:lineRule="auto"/>
-            <w:ind w:left="480"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc225934089" w:history="1">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:hyperlink w:anchor="_Toc239401803" w:history="1">
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Provtagning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239401803 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="14C4AF14" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+        <w:p w14:paraId="4EE06E93" w14:textId="32A8FFAF" w:rsidR="00AF041E" w:rsidRPr="00AF041E" w:rsidRDefault="00AF041E">
           <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
-            <w:spacing w:line="360" w:lineRule="auto"/>
-            <w:ind w:left="480"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc225934090" w:history="1">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:hyperlink w:anchor="_Toc239401804" w:history="1">
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Dämpare</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239401804 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="587D5806" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+        <w:p w14:paraId="12FEE5B5" w14:textId="0E1CF453" w:rsidR="00AF041E" w:rsidRPr="00AF041E" w:rsidRDefault="00AF041E">
           <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
-            <w:spacing w:line="360" w:lineRule="auto"/>
-            <w:ind w:left="480"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc225934091" w:history="1">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:hyperlink w:anchor="_Toc239401805" w:history="1">
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Avlägsnande av artärkateter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239401805 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5BA6BC23" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+        <w:p w14:paraId="57BEFE3C" w14:textId="3157E624" w:rsidR="00AF041E" w:rsidRPr="00AF041E" w:rsidRDefault="00AF041E">
           <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
-            <w:spacing w:line="360" w:lineRule="auto"/>
-            <w:ind w:left="480"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc225934092" w:history="1">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:hyperlink w:anchor="_Toc239401806" w:history="1">
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Infektioner</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239401806 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="268C8261" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+        <w:p w14:paraId="552C2773" w14:textId="6212ADD6" w:rsidR="00AF041E" w:rsidRPr="00AF041E" w:rsidRDefault="00AF041E">
           <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
-            <w:spacing w:line="360" w:lineRule="auto"/>
-            <w:ind w:left="480"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc225934093" w:history="1">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:hyperlink w:anchor="_Toc239401807" w:history="1">
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Nedsatt cirkulation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239401807 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="777279C8" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+        <w:p w14:paraId="19F256F3" w14:textId="04688668" w:rsidR="00AF041E" w:rsidRPr="00AF041E" w:rsidRDefault="00AF041E">
           <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
-            <w:spacing w:line="360" w:lineRule="auto"/>
-            <w:ind w:left="480"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc225934094" w:history="1">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:hyperlink w:anchor="_Toc239401808" w:history="1">
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Stopp/trögt att spola</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239401808 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7DB6F6D9" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+        <w:p w14:paraId="00FE5889" w14:textId="417A846C" w:rsidR="00AF041E" w:rsidRPr="00AF041E" w:rsidRDefault="00AF041E">
           <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
-            <w:spacing w:line="360" w:lineRule="auto"/>
-            <w:ind w:left="480"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc225934095" w:history="1">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:hyperlink w:anchor="_Toc239401809" w:history="1">
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Blödning/hematom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239401809 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6F28D326" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+        <w:p w14:paraId="38973259" w14:textId="1CDC9079" w:rsidR="00AF041E" w:rsidRPr="00AF041E" w:rsidRDefault="00AF041E">
           <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
-            <w:spacing w:line="360" w:lineRule="auto"/>
-            <w:ind w:left="480"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc225934096" w:history="1">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:hyperlink w:anchor="_Toc239401810" w:history="1">
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Tillvägagångssätt vid avlägsnande</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239401810 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0C393D70" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+        <w:p w14:paraId="1B734B1D" w14:textId="7AC789D6" w:rsidR="00AF041E" w:rsidRPr="00AF041E" w:rsidRDefault="00AF041E">
           <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
             </w:tabs>
-            <w:spacing w:line="360" w:lineRule="auto"/>
-            <w:ind w:left="480"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc225934097" w:history="1">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:hyperlink w:anchor="_Toc239401811" w:history="1">
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Dokumentation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239401811 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0AF6A312" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+        <w:p w14:paraId="3115611E" w14:textId="159E796D" w:rsidR="00AF041E" w:rsidRPr="00AF041E" w:rsidRDefault="00AF041E">
           <w:pPr>
-            <w:tabs>
-[...3 lines deleted...]
-            <w:ind w:left="480"/>
+            <w:pStyle w:val="Innehll2"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:noProof/>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc225934098" w:history="1">
-[...12 lines deleted...]
-                <w:noProof/>
+          <w:hyperlink w:anchor="_Toc239401812" w:history="1">
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Källförteckning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...2 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...17 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239401812 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="004A30CD">
-[...10 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF041E">
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="32DA918D" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+        <w:p w14:paraId="1624972F" w14:textId="12782474" w:rsidR="007F2BBA" w:rsidRDefault="00AF041E" w:rsidP="00AF041E">
           <w:pPr>
-            <w:tabs>
-[...9 lines deleted...]
-            </w:rPr>
+            <w:pStyle w:val="Rubrik2"/>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc225934099" w:history="1">
-[...340 lines deleted...]
-            </w:rPr>
+          <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="74AB24E4" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
-[...26 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:bookmarkEnd w:id="7" w:displacedByCustomXml="prev"/>
+    <w:p w14:paraId="5102E8D0" w14:textId="77777777" w:rsidR="006A581A" w:rsidRDefault="006A581A" w:rsidP="006A581A">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc239401794"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc181866759"/>
+      <w:r>
         <w:t>Denna rutin gäller för</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="64B32FE5" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="1BEF93B9" w14:textId="4F70B360" w:rsidR="006A581A" w:rsidRDefault="006A581A" w:rsidP="006A581A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6795"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="567" w:right="140"/>
+        <w:ind w:right="140"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t xml:space="preserve">Läkare, sjuksköterskor och undersköterskor som arbetar på IVA, IMA och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>post op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>, NU-sjukvården.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B03EF5" w14:textId="77192D66" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc239401795"/>
+      <w:r>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="072AE9AA" w14:textId="77777777" w:rsidR="001D51AB" w:rsidRPr="004A30CD" w:rsidRDefault="001D51AB" w:rsidP="001D51AB">
+      <w:pPr>
+        <w:ind w:right="140"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...54 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="1E1E1E"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc100327187"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc181866760"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc100327187"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc181866760"/>
       <w:r w:rsidRPr="004A30CD">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="1E1E1E"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>En artärkateter är en kärlkateter inlagd i en perifer artär och används främst inom anestesi och intensivvård. In- och utfartsvägar ska vara </w:t>
       </w:r>
       <w:r w:rsidRPr="004A30CD">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1E1E1E"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">tydligt märkta </w:t>
       </w:r>
       <w:r w:rsidRPr="004A30CD">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="1E1E1E"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>så att tvekan inte kan uppstå beträffande deras ändamål.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E92D7AF" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
-[...2 lines deleted...]
-        <w:ind w:left="567" w:right="140"/>
+    <w:p w14:paraId="1452CF77" w14:textId="77777777" w:rsidR="001D51AB" w:rsidRPr="004A30CD" w:rsidRDefault="001D51AB" w:rsidP="001D51AB">
+      <w:pPr>
+        <w:ind w:right="140"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="1E1E1E"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A30CD">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="1E1E1E"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Syftet med rutinen är att skapa tydliga rutiner kring handhavande av artärnål. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62695BE5" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+    <w:p w14:paraId="47EDBE41" w14:textId="77777777" w:rsidR="001D51AB" w:rsidRPr="004A30CD" w:rsidRDefault="001D51AB" w:rsidP="001D51AB">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc225934086"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc225934086"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc239401796"/>
       <w:r w:rsidRPr="004A30CD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Indikationer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-[...4 lines deleted...]
-        <w:ind w:left="567" w:right="140"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="06A89C08" w14:textId="77777777" w:rsidR="001D51AB" w:rsidRPr="004A30CD" w:rsidRDefault="001D51AB" w:rsidP="001D51AB">
+      <w:pPr>
+        <w:ind w:right="140"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A30CD">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Artärkatetern används för </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004A30CD">
+        <w:t xml:space="preserve">Artärkatetern används för invasiv blodtrycksmätning samt vid behov av täta blodprovstagningar inklusive blodgasanalys. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D769F46" w14:textId="77777777" w:rsidR="001D51AB" w:rsidRPr="004A30CD" w:rsidRDefault="001D51AB" w:rsidP="001D51AB">
+      <w:pPr>
+        <w:ind w:right="140"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>invasiv</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r w:rsidRPr="004A30CD">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lämpliga artärer för inläggning av artärkateter är:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565AF2AE" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+    <w:p w14:paraId="1AC8F508" w14:textId="77777777" w:rsidR="001D51AB" w:rsidRPr="004A30CD" w:rsidRDefault="001D51AB" w:rsidP="001D51AB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="140" w:firstLine="273"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A30CD">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">a. </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="7A1CE270" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+        <w:t>a. radialis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6CFB04" w14:textId="77777777" w:rsidR="001D51AB" w:rsidRPr="004A30CD" w:rsidRDefault="001D51AB" w:rsidP="001D51AB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="140" w:firstLine="273"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A30CD">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">a. </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="4127CBBD" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+        <w:t>a. femoralis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E68A64" w14:textId="77777777" w:rsidR="001D51AB" w:rsidRPr="004A30CD" w:rsidRDefault="001D51AB" w:rsidP="001D51AB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="140" w:firstLine="273"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A30CD">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">a. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004A30CD">
+        <w:t xml:space="preserve">a. dorsalis pedis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7457F22C" w14:textId="77777777" w:rsidR="001D51AB" w:rsidRPr="004A30CD" w:rsidRDefault="001D51AB" w:rsidP="001D51AB">
+      <w:pPr>
+        <w:ind w:right="140"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>dorsalis</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004A30CD">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CF265A3" w14:textId="77777777" w:rsidR="001D51AB" w:rsidRPr="004A30CD" w:rsidRDefault="001D51AB" w:rsidP="001D51AB">
+      <w:pPr>
+        <w:ind w:right="140"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="004A30CD">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>pedis</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004A30CD">
+        <w:t>A. radialis är förstahandsval eftersom handen är försörjd via två artärer och dess kollateraler som säkerställer en god cirkulation i handen. Dessutom är artären tillräckligt stor i förhållande till lumen på artärkatetern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C7076C" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:bCs/>
+          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...5 lines deleted...]
-        <w:ind w:left="567" w:right="140"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc181866761"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc239401797"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00065A6B">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-          <w:bCs/>
+          <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:left="567" w:right="140"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="316C1B87" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc225934088"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc239401798"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Inläggning av artärkateter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="1B68D127" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t xml:space="preserve">Artärkateter läggs vanligen in av anestesiolog men kan också läggas in av intensivvårdssjuksköterska som har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A30CD">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...101 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">de kunskaper som krävs om tillvägagångsättet och dess risker. Personen som ska utföra inläggningen kontrollerar indikation och eventuella kontraindikationer såsom pågående </w:t>
-[...42 lines deleted...]
-        </w:rPr>
+        <w:t>de kunskaper som krävs om tillvägagångsättet och dess risker. Personen som ska utföra inläggningen kontrollerar indikation och eventuella kontraindikationer såsom pågående ischemi distalt om förväntat instickställe eller infektion vid instickstället. Kontroll av eventuell koagulationsrubbning ska också utföras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2C871B" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
         <w:t>Material</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5377ED2E" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0A47EAA8" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
         <w:t>Se checklistan för ”Artärkateter” (finns på backen till artärkateter).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD2D023" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
-[...24 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="0401EC54" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
         <w:t xml:space="preserve">Förberedelser </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448791B3" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="58D3F5F5" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
         <w:t xml:space="preserve">Duka upp innehållet i backen enligt rutinen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="004A30CD">
           <w:rPr>
-            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Steril Uppdukning på IVA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004A30CD">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>. En personal assisterar vid den sterila uppdukningen, under inläggningen och använder engångs plastförkläde. Läkaren använder engångs plastförkläde, sterila handskar, operationsmössa och munskydd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FED68B4" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
-[...2 lines deleted...]
-        <w:ind w:left="567"/>
+    <w:p w14:paraId="568F8E9F" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A30CD">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Förbered så att ultraljudet finns tillgängligt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D691B6" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+    <w:p w14:paraId="5C5F42B3" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
         <w:t xml:space="preserve">Anslut trycksetet till en påse Natriumklorid 500 ml. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA0E887" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+    <w:p w14:paraId="4D8EBE2B" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...24 lines deleted...]
-    <w:p w14:paraId="6B057528" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Märk tydligt med ”artär/artärkateter” samt datum och signtur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78225C19" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
         <w:t xml:space="preserve">Fyll och spola igenom trycksetet enligt fabrikantens instruktion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6C71DF" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+    <w:p w14:paraId="59341B2C" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="1A59590C" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Sätt påsen i en övertrycks-manschett och pumpa upp till 300 mmHg, vilket motsvarar ett flöde på ca 3 ml/tim</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F035CFF" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
         <w:t>Koppla trycksetet till tryckkabeln och anslut till X3.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B9DD73" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+    <w:p w14:paraId="7F137FB2" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
         <w:t>Anslut trycksetet till patienten då artärnål är fixerad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2571788B" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
-[...23 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2A16C06F" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
         <w:t>Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2A3867" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="45E12409" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
         <w:t>Informera patienten om planerat ingrepp.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C27AF8" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
-[...23 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="69305292" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
         <w:t>Tillvägagångssätt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF454BB" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+    <w:p w14:paraId="7DDC9B0E" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...38 lines deleted...]
-    <w:p w14:paraId="3A638591" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Området för instick tvättas med Descutan. Tvätta i två omgångar sk dubbeltvätt, överflödet torkas bort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13355722" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...24 lines deleted...]
-    <w:p w14:paraId="1707DA6E" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Området tvättas med Klorhexidin 5 mg/ml som får lufttorka. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005C6E53" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Om ultraljud används ska steril gel och strumpa användas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750117C1" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t xml:space="preserve">Artärkateter i a. radialis fixeras med två PVK-förband. Använd med fördel Cavilon under för bättre fäste och hållbarhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F92A65" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t xml:space="preserve">Linda en elastisk linda över. Tänk på att linda löst, risk för trycksår. Ingen slang runt tummen på patienten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A275B7" w14:textId="7C2549A2" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Märk linda med märkettikett ”Artärkateter” som skrivs ut från MedMark-skrivare i beredningsrummet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318ACED1" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t xml:space="preserve">Vid inläggning artärkateter i a.femoralis ska katetern sutureras. Använd med fördel Cavilon under för bättre fästa och hållbarhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18146B9F" w14:textId="02972C24" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Fixeras med CVK-förband.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627180E9" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Anslut trycksetet när artärnålen är fixerad. Använd i första hand dubbellumen tryckset för både artärtryck och CVP. Enkelt tryckset för endast artärtryck används till patienter som ej förväntas få CVK, t.ex. intoxikationer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376B55CB" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Kalibrera/nolla trycksetet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC71CD9" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc225934089"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc239401799"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Kalibrering/nollning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="10AA6AFB" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t xml:space="preserve">Artärkatetern kalibreras minst 3 gånger/dygn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D6D0DC" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Kontrollera att tryckdomen är placerad i rätt läge. Rätt läge är en referenspunkt i medellinjen mellan rygg och bröstsida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7017722B" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:ind w:right="140"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...311 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6537EF6D" wp14:editId="2DE90642">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F35A24A" wp14:editId="079FBD50">
             <wp:extent cx="3895725" cy="2181225"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="2" name="Bildobjekt 2" descr="En bild som visar diagram&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Bildobjekt 2" descr="En bild som visar diagram&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3895725" cy="2181225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E6ADEC" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
-[...8 lines deleted...]
-    <w:p w14:paraId="6CAB19F0" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+    <w:p w14:paraId="4E83CB57" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:ind w:right="140"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="311C9BDA" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:lastRenderedPageBreak/>
+        <w:t>Vrid kranen närmast tryckdomen så att den stängs mot patientens artär.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3193CC78" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Öppna kranen mot luft enligt tillverkarens instruktion, vilket antingen innebär att proppen tas bort helt eller på vissa modeller att den befintliga proppen skruvas upp utan att tas bort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E17DC02" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Kalibrera på övervakningsutrustningen så att trycket ställs in på 0 mm Hg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445FE5FC" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Sätt på en ny steril skyddspropp eller skruva in den befintliga proppen. Stäng kranen mot skyddsproppen så att blodtrycksmätningssystemet är öppet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E06C34C" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc225934090"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc239401800"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Dokumentation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="547F10C7" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Artärkatetern ska dokumenteras i CHA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B377CA" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc225934091"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc239401801"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Kontroller/observationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="65073D86" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t xml:space="preserve">Artärkatetern inspekteras minst 1 ggr/pass. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D01FE9" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Sjuksköterskan ansvarar för att detta blir utfört.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08650C82" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Perifer cirkulation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279D890E" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Tecken på infektion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619FAFE8" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t xml:space="preserve">Kateterns läge </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462C3E9B" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc225934092"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc239401802"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Omläggning/byte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="2A6AACA8" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Omläggning och förbandsbyte var 3:e dygn eller vid behov. ”Vid behov” betyder ett dåligt fixerande förband som börjat släppa eller att förbandet är blodigt så att insticket inte kan bedömas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596E7588" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Trycksetet bytes var 7:e dag. Om påsen med NaCl 500 ml tar slut innan dessa sju dagar passerat kan man spika om setet med en ny påse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9FCDB3" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t xml:space="preserve">Omläggning ska ske av sjuksköterska eller undersköterska i samråd. Om artärkatetern inte är suturerad bör en person assistera med att hålla artärkatetern. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A3506C" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Material vid omläggning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72513DEF" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A30CD">
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="7B0EF8E8" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+        <w:t>Handskar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C20006" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="086FCBB4" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:lastRenderedPageBreak/>
+        <w:t>Plastförkläde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A87A5F1" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="43E66FC3" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Descutan svamp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F5FE7E" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Sterila kompresser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38311000" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>PVK förband, två stycken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3F9CE0" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Fixerlinda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62081299" w14:textId="49C1A6CB" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t xml:space="preserve">Etikett för märkning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABE51B8" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Tillvägagångssätt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0CDE3C" w14:textId="4B2EE69A" w:rsidR="00776979" w:rsidRDefault="0040171D" w:rsidP="0040171D">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004A30CD">
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="162E6408" wp14:editId="26250A6B">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>720725</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>525780</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1644650" cy="2307590"/>
+            <wp:effectExtent l="0" t="7620" r="5080" b="5080"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="-100" y="21529"/>
+                <wp:lineTo x="21417" y="21529"/>
+                <wp:lineTo x="21417" y="131"/>
+                <wp:lineTo x="-100" y="131"/>
+                <wp:lineTo x="-100" y="21529"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="2002937313" name="Bildobjekt 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect l="14602" r="31912"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm rot="5400000">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1644650" cy="2307590"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00776979" w:rsidRPr="004A30CD">
+        <w:t>Punktionsstället rengörs mekaniskt med Descutan. Överflöd torkas bort. Tvätta med klorehexidin-sprit och sterila kompresser. Låt lufttorka. Fixera sedan med två PVK- förband</w:t>
+      </w:r>
+      <w:r w:rsidR="00776979">
+        <w:t xml:space="preserve"> enligt nedan</w:t>
+      </w:r>
+      <w:r w:rsidR="00776979" w:rsidRPr="004A30CD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B67385" w14:textId="77777777" w:rsidR="00776979" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r>
+        <w:t>De två fästremsorna från det ena PVK-förbandet sätts under artärnålen. Detta för att undvika skador på huden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767A9958" w14:textId="77777777" w:rsidR="00776979" w:rsidRDefault="00776979" w:rsidP="00776979"/>
+    <w:p w14:paraId="5859B19D" w14:textId="77777777" w:rsidR="00776979" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
         </w:rPr>
-        <w:t>Sätt på en ny steril skyddspropp eller skruva in den befintliga proppen. Stäng kranen mot skyddsproppen så att blodtrycksmätningssystemet är öppet.</w:t>
-[...8 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46CBA4EB" wp14:editId="0D82A7B0">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>690880</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>13970</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1689735" cy="2305050"/>
+            <wp:effectExtent l="0" t="2857" r="2857" b="2858"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="-37" y="21573"/>
+                <wp:lineTo x="21393" y="21573"/>
+                <wp:lineTo x="21393" y="152"/>
+                <wp:lineTo x="-37" y="152"/>
+                <wp:lineTo x="-37" y="21573"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="452954828" name="Bildobjekt 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 5"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect l="21118" r="23861"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm rot="5400000">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1689735" cy="2305050"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FFBC90" w14:textId="77777777" w:rsidR="00776979" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r>
+        <w:t>De andra två fästremsorna tejpas över vingarna i motsatt riktning. Tänk på att ej tejpa över instickstället.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F1A2B4" w14:textId="77777777" w:rsidR="00776979" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc225934090"/>
-      <w:r w:rsidRPr="004A30CD">
+    </w:p>
+    <w:p w14:paraId="44FB8452" w14:textId="77777777" w:rsidR="00776979" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6867B605" wp14:editId="6DBEC8A9">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>614680</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>109220</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1845310" cy="2303145"/>
+            <wp:effectExtent l="0" t="318" r="2223" b="2222"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="-4" y="21597"/>
+                <wp:lineTo x="21403" y="21597"/>
+                <wp:lineTo x="21403" y="158"/>
+                <wp:lineTo x="-4" y="158"/>
+                <wp:lineTo x="-4" y="21597"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="336016668" name="Bildobjekt 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 7"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect l="26001" r="13849"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm rot="5400000">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1845310" cy="2303145"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001008B9" w14:textId="77777777" w:rsidR="00776979" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r>
+        <w:t>Fäst sedan två PVK-förband över artärnålen. Förbanden fästs åt varsitt håll. Tänk på att tejpa så att instickstället fortsatt kan inspekteras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022B46E6" w14:textId="77777777" w:rsidR="00776979" w:rsidRDefault="00776979" w:rsidP="00776979"/>
+    <w:p w14:paraId="5E542F0C" w14:textId="1781FC3F" w:rsidR="00776979" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Dokumentation</w:t>
-[...6 lines deleted...]
-        <w:ind w:left="567"/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B24FC59" wp14:editId="0D9047DB">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>608330</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-241300</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1838960" cy="2321560"/>
+            <wp:effectExtent l="6350" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="75" y="21659"/>
+                <wp:lineTo x="21331" y="21659"/>
+                <wp:lineTo x="21331" y="213"/>
+                <wp:lineTo x="75" y="213"/>
+                <wp:lineTo x="75" y="21659"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="1883536906" name="Bildobjekt 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 9"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect l="26914" r="13629"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm rot="5400000">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1838960" cy="2321560"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:t>Lindan kan med fördel vikas under den del där trycksetet sätts fast på artärnålen. Detta för att undvika skador på huden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9DD61F" w14:textId="77777777" w:rsidR="00776979" w:rsidRDefault="00776979" w:rsidP="00776979"/>
+    <w:p w14:paraId="682C3947" w14:textId="6A224513" w:rsidR="00776979" w:rsidRDefault="00776979" w:rsidP="00776979"/>
+    <w:p w14:paraId="599F1C81" w14:textId="77777777" w:rsidR="0040171D" w:rsidRDefault="0040171D" w:rsidP="0040171D">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004A30CD">
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26880FC8" wp14:editId="017F4707">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>536575</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>104140</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1957070" cy="2363470"/>
+            <wp:effectExtent l="6350" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="70" y="21658"/>
+                <wp:lineTo x="21306" y="21658"/>
+                <wp:lineTo x="21306" y="244"/>
+                <wp:lineTo x="70" y="244"/>
+                <wp:lineTo x="70" y="21658"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="2026712653" name="Bildobjekt 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 11"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect l="11227" t="-303" r="26459"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm rot="5400000">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1957070" cy="2363470"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="007C49DA" w14:textId="16F53FD9" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:r>
+        <w:t xml:space="preserve">Linda sedan ett varv runt handleden innan du lindar in aggregatet från trycksetet. Detta för att undvika skador på huden. Linda lagom hårt och linda aldrig runt tummen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B29D7E8" w14:textId="77777777" w:rsidR="00776979" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
         </w:rPr>
-        <w:t>Artärkatetern ska dokumenteras i CHA.</w:t>
-[...210 lines deleted...]
-        <w:textAlignment w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F4CC376" w14:textId="77777777" w:rsidR="00776979" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A30CD">
-[...9 lines deleted...]
-    <w:p w14:paraId="1B7592AE" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+    </w:p>
+    <w:p w14:paraId="4EF3658D" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Dokumentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8BAA56" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Omläggningen dokumenteras i CHA. Dokumentera också hur insticket ser ut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B129676" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc225934093"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc239401803"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Provtagning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="6322F1F3" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Blodprov ur artärkateter kan tas med vacutainerhållare med adapter. För blodgasanalyser krävs oftast speciella sprutor, som är förhepariniserade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA8E340" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Ta på engångs plastförkläde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4022DE46" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Desinfektera dina händer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B5FCF9" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Ta på undersökningshandskar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B69242" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Ta bort eventuell skyddspropp och kassera den.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B15B17E" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Desinfektera provtagningsporten eller trevägskranen genom att mekaniskt gnida en kompress med klorhexidinsprit 5 mg/mL under minst 5 sekunder (scrub the hub). Låt lufttorka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A46D523" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Om ett slutet system används dra upp ”slasken” långsamt i systemet till en särskild behållare eller ta en spruta med ”slask”, cirka 2 mL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6B798D" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:lastRenderedPageBreak/>
+        <w:t>Ta önskade prover.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38230E42" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Om ett slutet system används ge tillbaka slasken långsamt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E6D35E" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Spola systemet och trevägskranen med hjälp av spolfunktionen på tryckmätningssetet. Se till att allt blod är borta, även i kranar och kopplingar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39478B60" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Torka av provtagningsporten eller trevägskranen med klorhexidinsprit 5 mg/mL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BAADA2" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Sätt på en ny steril skyddspropp på trevägskranen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA3C576" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t xml:space="preserve">Provtagning utan artärkateter görs på delegering från narkosläkare och utbildning krävs innan utförande.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31DB471D" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc225934094"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc239401804"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Dämpare</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="4443F821" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Om dämpare behöver användas monteras den närmast tryckgivaren på samma sida som patiensanslutningen (röd slang).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E92E699" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc225934095"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc239401805"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Avlägsnande av artärkateter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="64A568E7" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Artärkatetern bör avlägsnas så fort som den inte används frekvent längre. Det finns risk för blödning vid borttagande av artärkateter. Avlägsnande ordineras av ansvarig läkare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B6405B" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc225934096"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc239401806"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Infektioner</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="42CFC61D" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>En artärkateter används ofta flitigt för provtagning, vilket ökar risken för infektion. Placeringen av artärkatetern kan också vara avgörande. Artärkateter placerad i femoralis kan ha en högre infektionsfrekvens. Varje gång det slutna systemet bryts ökar infektionsrisken. En artärkateter har visat sig ha liknande infektionsfrekvens som en central venkateter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F02552" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Noggrann aseptik vid inläggning och skötsel minskar infektionsrisken. Desinfektera alltid provtagningsport eller trevägskranar med klorhexidinsprit 5 mg/mL efter att du lossat skyddspropp och inför att du ska ta ett prov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D48C04" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Var observant på följande infektionssymtom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0C2507" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...868 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A30CD">
+        <w:t xml:space="preserve">Lokal infektion: rodnad, svullen och/eller ödem omkring insticksstället. Var eller vätskebildning från instickskanalen. Vid tecken på lokal infektion ska artärkatetern omedelbart </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A30CD">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">avlägsnas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A30CD">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Odla från spets och insticksställe efter ordination. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D59AB2E" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
+    <w:p w14:paraId="0FF58ADC" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A30CD">
+        <w:t xml:space="preserve">Systemisk infektion: feber och/eller frossa. Vid misstanke om systemisk infektion ska blododling genomföras. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A30CD">
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Har patient symptom på svår sepsis alternativ septisk chock med oklart fokus bör artärkatetern tas bort och blododling och odling av kateterspets utförs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5408E8A3" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
-[...5 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+    <w:p w14:paraId="59DCE393" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc225934097"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc239401807"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Nedsatt cirkulation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="0A136D73" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:ind w:right="140"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Kontrollera att kroppsdelen distalt om katetern inte blir vit eller kall. Nedsatt cirkulation kan orsakas av spasm i artären, tromb eller annan kärlskada som kräver akut åtgärd. Kontakta ansvarig läkare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265A8F99" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc225934098"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc239401808"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Stopp/trögt att spola</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="7B43AA9C" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Det kan finnas många orsaker till att det är trögt att spola i eller aspirera ur artärkatetern. Börja med att utesluta enkla mekaniska orsaker, såsom att:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF50E31" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="00DB7193" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7193">
+        <w:t>Någon klämma eller kran som borde vara öppen är stängd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2E60D0" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="00DB7193" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7193">
+        <w:t>En slang är knickad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274504E0" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="00DB7193" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7193">
+        <w:t>Övertrycksmanschetten är inte ordentligt uppumpad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD8BBDA" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="00DB7193" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7193">
+        <w:t>Lite volym kvar i natriumkloridpåsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAB4FB2" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc225934099"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc239401809"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Blödning/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040171D">
+        <w:t>hematom</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="2D1D2DAA" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Kroppsdelen där artärkatetern sitter ska alltid vara synlig, så att man snabbt upptäcker eventuell blödning. Om en patient är motoriskt orolig behöver artärkateterns kopplingar vara väl inlindade. Uppstår en isärkoppling, stäng omedelbart av artärkatetern med flow-switch, eller vrid om en trevägskran så att blodflödet stoppas. Komprimera över artären om ingen annan lösning finns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536DAFF8" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc225934100"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc239401810"/>
+      <w:r w:rsidRPr="004A30CD">
+        <w:t>Tillvägagångssätt vid avlägsnande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="3204956F" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="00776979">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
-[...245 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A30CD">
-        <w:rPr>
-[...40 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Tryck över insticksstället med en kompress samtidigt som du avlägsnar artärkatetern. Håll kvar trycket i 5–10 min. Efter 5 min kontrollerar du att blödningen avstannat genom att lätta på kompressen. Har den avstannat sätter du en tejp över kompressen, fortsätter det att blöda får du hålla en stund till. Ibland kan det bli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A30CD">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">aktuellt med tryckförband. Kom ihåg att kontrollera den perifera cirkulationen. Vid avlägsnande av artärkateter i a.femoralis komprimera cirka 10 min. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E5A314" w14:textId="77777777" w:rsidR="00776979" w:rsidRPr="004A30CD" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc225934101"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc239401811"/>
+      <w:r w:rsidRPr="004A30CD">
         <w:t>Dokumentation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-[...12 lines deleted...]
-        </w:rPr>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="6C46A36E" w14:textId="1C477E01" w:rsidR="001D51AB" w:rsidRPr="001D51AB" w:rsidRDefault="00776979" w:rsidP="0040171D">
+      <w:r w:rsidRPr="004A30CD">
         <w:t>Dokumentera datum och tid för avlägsnande av artärkateter i CHA. Avsluta sedan dokumentationen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6BD000" w14:textId="77777777" w:rsidR="004A30CD" w:rsidRPr="004A30CD" w:rsidRDefault="004A30CD" w:rsidP="004A30CD">
-[...24 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="188AE2C8" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="0040171D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc181866764"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc239401812"/>
+      <w:r w:rsidRPr="0040171D">
         <w:t>Källförteckning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-[...11 lines deleted...]
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="7E74B33B" w14:textId="77777777" w:rsidR="0091713D" w:rsidRPr="004A30CD" w:rsidRDefault="0091713D" w:rsidP="0091713D">
+      <w:pPr>
+        <w:ind w:right="140"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="004A30CD">
           <w:rPr>
-            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:color w:val="006298" w:themeColor="hyperlink"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Artärkateter - Vårdhandboken</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23AB928F" w14:textId="77777777" w:rsidR="005B401F" w:rsidRPr="00173CD7" w:rsidRDefault="005B401F" w:rsidP="00173CD7">
-[...11 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:p w14:paraId="40AA233F" w14:textId="2E22C3D2" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47F0A900" w14:textId="77777777" w:rsidR="00BE1542" w:rsidRDefault="00BE1542">
+    <w:p w14:paraId="6696B264" w14:textId="77777777" w:rsidR="00751CE2" w:rsidRDefault="00751CE2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1748E9F6" w14:textId="77777777" w:rsidR="00BE1542" w:rsidRDefault="00BE1542">
+    <w:p w14:paraId="326D7AC2" w14:textId="77777777" w:rsidR="00751CE2" w:rsidRDefault="00751CE2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4BB866CB" w14:textId="77777777" w:rsidR="00BE1542" w:rsidRDefault="00BE1542">
+    <w:p w14:paraId="22CD01D3" w14:textId="77777777" w:rsidR="00751CE2" w:rsidRDefault="00751CE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...11 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...17 lines deleted...]
-          <w:pStyle w:val="Sidfot"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="17" name="Bildobjekt 17">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FA912AA" w14:textId="77777777" w:rsidR="00BE1542" w:rsidRDefault="00BE1542"/>
+    <w:p w14:paraId="351CE36E" w14:textId="77777777" w:rsidR="00751CE2" w:rsidRDefault="00751CE2"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64DB2335" w14:textId="77777777" w:rsidR="00BE1542" w:rsidRDefault="00BE1542">
+    <w:p w14:paraId="3252362F" w14:textId="77777777" w:rsidR="00751CE2" w:rsidRDefault="00751CE2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="223D4F80" w14:textId="77777777" w:rsidR="00BE1542" w:rsidRDefault="00BE1542">
+    <w:p w14:paraId="5FB28A76" w14:textId="77777777" w:rsidR="00751CE2" w:rsidRDefault="00751CE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -5188,295 +3889,212 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
+              <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5820,845 +4438,872 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E114330"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="135A157B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="65667058"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1480309A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B82C9A8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D074A65"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E104E4E6"/>
+    <w:lvl w:ilvl="0" w:tplc="F49A5562">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="FaktarutaLista"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D520AB4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B9E412AC"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2242694B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4B4CF5B2"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3138660B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15F0F712"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38A42FB9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="09EA9066"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%3."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%6."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%9."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...674 lines deleted...]
-      </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3138660B"/>
+    <w:nsid w:val="395E04F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="15F0F712"/>
+    <w:tmpl w:val="98927D7E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
@@ -6725,1040 +5370,531 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34B53C79"/>
+    <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="605C38F8"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+    <w:tmpl w:val="DDF0BC38"/>
+    <w:lvl w:ilvl="0" w:tplc="34668BAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1429" w:hanging="360"/>
+        <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2869" w:hanging="360"/>
+        <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3589" w:hanging="360"/>
+        <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5029" w:hanging="360"/>
+        <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5749" w:hanging="360"/>
+        <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="7189" w:hanging="360"/>
+        <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38705A87"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:nsid w:val="3DC56259"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="869EBA8E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40C928FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0AE0B72A"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42196C05"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="741857FC"/>
+    <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%2."/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%3."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%6."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%9."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...248 lines deleted...]
-      </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B474E09"/>
-[...479 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7827,51 +5963,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7941,51 +6077,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="565255FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA940660"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8027,51 +6163,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57372781"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="98EC0A9E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8140,191 +6389,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...139 lines deleted...]
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -8393,51 +6502,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72155BB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FE4A0B2"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8506,51 +6615,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74CE43F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E309392"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8619,349 +6728,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...297 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AE27B0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A710B824"/>
     <w:lvl w:ilvl="0" w:tplc="15607608">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9029,51 +6840,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9142,51 +6953,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -9255,815 +7066,668 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="795028002">
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2113084975">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="642272752">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1086801955">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="810825395">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="406389287">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2053995963">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1933706632">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1897692327">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="500894745">
-[...11 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1188057316">
+  <w:num w:numId="28" w16cid:durableId="2024673109">
     <w:abstractNumId w:val="19"/>
-  </w:num>
-[...85 lines deleted...]
-    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="86"/>
+  <w:zoom w:percent="96"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
-    <w:rsid w:val="00006FE7"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
-    <w:rsid w:val="00033A04"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
-    <w:rsid w:val="000F3782"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="001273A9"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="00173CD7"/>
-    <w:rsid w:val="00174B04"/>
+    <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
-    <w:rsid w:val="001907B0"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001D305C"/>
+    <w:rsid w:val="001D51AB"/>
+    <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="00237E91"/>
-    <w:rsid w:val="00243DC2"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
-    <w:rsid w:val="0026214D"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
-    <w:rsid w:val="002640E3"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00265CD1"/>
+    <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
-    <w:rsid w:val="002B5ED9"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
+    <w:rsid w:val="002D06EA"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
-    <w:rsid w:val="002E0C76"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
-    <w:rsid w:val="003549B6"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="00375D6D"/>
+    <w:rsid w:val="00377992"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
-    <w:rsid w:val="00395747"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
-    <w:rsid w:val="003C4904"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="0040171D"/>
     <w:rsid w:val="00404948"/>
+    <w:rsid w:val="00405706"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="004A30CD"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004C2559"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004E6B55"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
-    <w:rsid w:val="0059414F"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B401F"/>
-    <w:rsid w:val="005B7F7D"/>
+    <w:rsid w:val="005B3253"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005E7DB0"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
-    <w:rsid w:val="00672BBB"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
+    <w:rsid w:val="006A581A"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B5DE7"/>
-    <w:rsid w:val="006C021D"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
-    <w:rsid w:val="006E4112"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="00751CE2"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
-    <w:rsid w:val="00767771"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="00776979"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007C07DD"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
-    <w:rsid w:val="007F25E9"/>
+    <w:rsid w:val="007F2BBA"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="00835C62"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
-    <w:rsid w:val="008525A8"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="0091713D"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
-    <w:rsid w:val="009432F0"/>
     <w:rsid w:val="009471BF"/>
-    <w:rsid w:val="00947523"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="009656CD"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
-    <w:rsid w:val="009C30FC"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A427FA"/>
-    <w:rsid w:val="00A50CFA"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
-    <w:rsid w:val="00AF3458"/>
+    <w:rsid w:val="00AF041E"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
-    <w:rsid w:val="00B05E9E"/>
-    <w:rsid w:val="00B064B1"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
-    <w:rsid w:val="00B6241D"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA1E9B"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BE1542"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF077A"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
-    <w:rsid w:val="00C5779F"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
-    <w:rsid w:val="00CB299B"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
-    <w:rsid w:val="00CD0371"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D23E49"/>
+    <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
-    <w:rsid w:val="00D42E92"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DD2BE0"/>
-    <w:rsid w:val="00DE236F"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
-    <w:rsid w:val="00E016FA"/>
     <w:rsid w:val="00E026BF"/>
-    <w:rsid w:val="00E02D1A"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E25A33"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E80009"/>
-    <w:rsid w:val="00E80F60"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
-    <w:rsid w:val="00EA7EB7"/>
     <w:rsid w:val="00EB6714"/>
+    <w:rsid w:val="00EB67E9"/>
     <w:rsid w:val="00EC0A68"/>
-    <w:rsid w:val="00EC348F"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
-    <w:rsid w:val="00EC67CD"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EE3D82"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F73FAD"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00FA17AA"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FE7344"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="21C0F927"/>
-    <w:rsid w:val="57F17D06"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="7DA3552F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{16FA9ADF-3272-468A-823C-C597DB0A0BB0}"/>
+  <w15:docId w15:val="{8676ACF3-1FEB-42B7-A1FE-9BBD66798F71}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10406,174 +8070,202 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
@@ -10736,70 +8428,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -10911,71 +8604,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
@@ -11001,124 +8694,133 @@
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="007F2BBA"/>
     <w:pPr>
-      <w:ind w:left="240"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+      </w:tabs>
+      <w:ind w:right="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:noProof/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
@@ -11166,118 +8868,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -12434,69 +10136,158 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002B5ED9"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007F2BBA"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -12504,81 +10295,61 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
-[...11 lines deleted...]
-    </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10086-1525759947-180/surrogate" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/katetrar-sonder-och-dran/artarkateter/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10086-1525759947-180/surrogate" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/katetrar-sonder-och-dran/artarkateter/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -12859,59 +10630,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>9804</Characters>
+  <Pages>10</Pages>
+  <Words>1901</Words>
+  <Characters>10080</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>81</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>84</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Rubrik</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11127</CharactersWithSpaces>
+  <CharactersWithSpaces>11958</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Artärkateter – inläggning, handhavande och avlägsnande</dc:title>
+  <dc:title>Artärkateter – inläggning, handhavande och  avlägsnande</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator>Carina Isbrand Fransson</dc:creator>
   <keywords/>
   <lastModifiedBy>Carina Isbrand Fransson</lastModifiedBy>
-  <revision>53</revision>
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>