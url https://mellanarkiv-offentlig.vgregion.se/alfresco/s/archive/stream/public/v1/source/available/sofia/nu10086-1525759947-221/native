--- v0 (2025-12-13)
+++ v1 (2026-09-14)
@@ -1,4595 +1,5028 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="30984261" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
+    <w:p w14:paraId="061914D4" w14:textId="4004D2C7" w:rsidR="00184167" w:rsidRDefault="0002076C" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc238029831"/>
       <w:r>
-        <w:tab/>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t>IVA och IMA – Arbetsbeskrivning personal</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00A264BE" w:rsidRPr="005A627D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
+    </w:p>
+    <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc181866756"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc238029832"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r>
-        <w:rPr>
-[...298 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="4EA6C4B6" w14:textId="5EC33C8C" w:rsidR="009A32ED" w:rsidRPr="007A334E" w:rsidRDefault="0002076C" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lägger till IMA. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="5" w:name="_Toc72840807" w:displacedByCustomXml="next"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-327204487"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="546BDE2D" w14:textId="62C77AAF" w:rsidR="009E3298" w:rsidRPr="009E3298" w:rsidRDefault="009E3298" w:rsidP="009E3298">
+          <w:pPr>
+            <w:pStyle w:val="Rubrik2"/>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:t>Innehållsförteckning</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="49375770" w14:textId="11A72651" w:rsidR="009E3298" w:rsidRPr="009E3298" w:rsidRDefault="009E3298" w:rsidP="009E3298">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238029834" w:history="1">
+            <w:r w:rsidRPr="009E3298">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Bakgrund och syfte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E3298">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="009E3298">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="009E3298">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238029834 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009E3298">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009E3298">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00484429">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E3298">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6B223D86" w14:textId="433DC152" w:rsidR="009E3298" w:rsidRDefault="009E3298" w:rsidP="009E3298">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238029835" w:history="1">
+            <w:r w:rsidRPr="00FD5E4B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Utförande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238029835 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00484429">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1B9F35B8" w14:textId="0DB1F1D9" w:rsidR="009E3298" w:rsidRDefault="009E3298" w:rsidP="009E3298">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238029836" w:history="1">
+            <w:r w:rsidRPr="00FD5E4B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Koordinator SSK: Tel 513 60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238029836 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00484429">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="45DC8705" w14:textId="213C8512" w:rsidR="009E3298" w:rsidRDefault="009E3298" w:rsidP="009E3298">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238029837" w:history="1">
+            <w:r w:rsidRPr="00FD5E4B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Koordinator SSK natt: Tel 513 60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238029837 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00484429">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3834A6FB" w14:textId="3B36DDD9" w:rsidR="009E3298" w:rsidRDefault="009E3298" w:rsidP="009E3298">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238029838" w:history="1">
+            <w:r w:rsidRPr="00FD5E4B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Trauma/MIG-ssk: Tel 507 67</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238029838 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00484429">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="56F6AEB1" w14:textId="1978FBA8" w:rsidR="009E3298" w:rsidRDefault="009E3298">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238029839" w:history="1">
+            <w:r w:rsidRPr="00FD5E4B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Tillägg för eftermiddag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238029839 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00484429">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5098AF64" w14:textId="31CA0DB9" w:rsidR="009E3298" w:rsidRDefault="009E3298">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238029840" w:history="1">
+            <w:r w:rsidRPr="00FD5E4B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Vid MIG-kontakt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238029840 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00484429">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0C8D692C" w14:textId="70E1A7CF" w:rsidR="009E3298" w:rsidRDefault="009E3298" w:rsidP="009E3298">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238029841" w:history="1">
+            <w:r w:rsidRPr="00FD5E4B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Koordinator USK: Tel 513 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238029841 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00484429">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2808684B" w14:textId="55663021" w:rsidR="009E3298" w:rsidRDefault="009E3298" w:rsidP="009E3298">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238029842" w:history="1">
+            <w:r w:rsidRPr="00FD5E4B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Koordinator USK Natt (Tillägg)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238029842 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00484429">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6595DEA2" w14:textId="653A111F" w:rsidR="009E3298" w:rsidRDefault="009E3298" w:rsidP="009E3298">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238029843" w:history="1">
+            <w:r w:rsidRPr="00FD5E4B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Sjuksköterska fm: Salstelefon, ojämnt nr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238029843 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00484429">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="418AE171" w14:textId="16A2D6FC" w:rsidR="009E3298" w:rsidRDefault="009E3298" w:rsidP="009E3298">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238029844" w:history="1">
+            <w:r w:rsidRPr="00FD5E4B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Sjuksköterska em: Salstelefon, ojämnt nr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238029844 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00484429">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="07F777CF" w14:textId="221E7644" w:rsidR="009E3298" w:rsidRDefault="009E3298" w:rsidP="009E3298">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238029845" w:history="1">
+            <w:r w:rsidRPr="00FD5E4B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Sjuksköterska natt: Salstelefon, ojämnt nr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238029845 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00484429">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3BBBE5D0" w14:textId="2E194729" w:rsidR="009E3298" w:rsidRDefault="009E3298" w:rsidP="009E3298">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238029846" w:history="1">
+            <w:r w:rsidRPr="00FD5E4B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Undersköterska fm: Salstelefon, jämnt nr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238029846 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00484429">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="326C3D72" w14:textId="152418B3" w:rsidR="009E3298" w:rsidRDefault="009E3298" w:rsidP="009E3298">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238029847" w:history="1">
+            <w:r w:rsidRPr="00FD5E4B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Undersköterska em: Salstelefon, jämnt nr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238029847 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00484429">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7D7E12EE" w14:textId="7DA26A34" w:rsidR="009E3298" w:rsidRDefault="009E3298" w:rsidP="009E3298">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc238029848" w:history="1">
+            <w:r w:rsidRPr="00FD5E4B">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Undersköterska natt: Salstelefon, jämnt nr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc238029848 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00484429">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5061E908" w14:textId="69F96729" w:rsidR="009E3298" w:rsidRDefault="009E3298">
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc181866759"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc238029834"/>
       <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7B959C" w14:textId="77777777" w:rsidR="00865E08" w:rsidRDefault="00865E08" w:rsidP="002D6CBA">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc100327187"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc181866760"/>
+      <w:r w:rsidRPr="00865E08">
+        <w:t>Tydliggöra arbetsuppgifter för de funktioner som på IVA bemannas av leg. Sjuksköterskor och Undersköterskor. Fokus ligger på teamarbete såväl hos patient som ute på avdelningen. Det innebär att vi alla hjälps åt med den dagliga driften av avdelningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C7076C" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc181866761"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc238029835"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="676DB7A3" w14:textId="77777777" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C" w:rsidP="002D6CBA">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc238029836"/>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Koordinator SSK: Tel 513 60</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="772ACC04" w14:textId="77777777" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Personalfördelning görs i samråd med bemanningsansvariga – Hänsyn tas till</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE1B38F" w14:textId="4F90B236" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Vårdtyngd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B24366" w14:textId="709E4491" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Patientkontinuitet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D080B6" w14:textId="06E4A02D" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Erfarenhet/Kompetens- teamet ssk och usk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E6AC19" w14:textId="3A90AF27" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Att personal under introduktion placeras optimalt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A64F6BA" w14:textId="5DF16F5F" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Placering av studenter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0405CF88" w14:textId="5AF6EFC6" w:rsidR="009365E7" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Skyddsmaskplacering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDF843B" w14:textId="200F3F8D" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Vid arbetspassets början stämma av med föregående koordinator samt undersköterske-koordinator hur föregående arbetspass sett ut. Hur ser arbetsbördan ut på salarna? Planerade undersökningar, procedurer eller transporter?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE0C2A5" w14:textId="19E32034" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Patientfri personal placeras ut av koordinator på de IVA-moduler</w:t>
+      </w:r>
+      <w:r w:rsidR="00005C47">
+        <w:t>/IMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t xml:space="preserve"> där de bäst behövs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C980D68" w14:textId="71017D39" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Koordinatorn organiserar mottagandet när ny patient kommer till IVA</w:t>
+      </w:r>
+      <w:r w:rsidR="00005C47">
+        <w:t>/IMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604723F9" w14:textId="5EA90A9D" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Vid ny patient eller vid förflyttning av patient inom IVA bestäms salsplacering av koordinatorn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243BF574" w14:textId="747AC921" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Koordinatorn skall fortlöpande ha en dialog med koordinator UVA för att stämma av arbetssituationen där.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B442F7F" w14:textId="29218947" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Medverkar vid läkarnas överrapportering kl. 07.30 på vardagar och 8.00 på helger.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DED222" w14:textId="31DAC7DD" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Vid hög beläggningsgrad ska det alltid i dialog med IVA-jour finnas en plan för att kunna ta emot ny IVA-patient.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3048A2" w14:textId="6E9F674E" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:lastRenderedPageBreak/>
+        <w:t>Vid låg beläggning försöka frigöra personal som har specialområden för administrativ tid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335F2015" w14:textId="43A1B377" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Kvällar och helger utifrån vårdtyngd planera ev ledighet/inringning av personal för kommande pass IVA</w:t>
+      </w:r>
+      <w:r w:rsidR="008F10E8">
+        <w:t>, IMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t xml:space="preserve"> och UVA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="635E8611" w14:textId="5BC6E21C" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Överblick över raster och vid behov koordinera dessa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4A1C1C" w14:textId="7A9AAC2A" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Eventuellt hjälpa ssk på sal att koordinera transporter utanför avdelningen ex CT. Vilken typ av transport? Vilka går med?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02252129" w14:textId="0BEC85DF" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t xml:space="preserve">Koordinator initierar arbetet och utser PAS och PAU när patienterna har en förväntad lång vårdtid, eller har vårdats&gt; </w:t>
+      </w:r>
+      <w:r w:rsidR="008E0DBE">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t xml:space="preserve"> dagar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6575E434" w14:textId="33FE681B" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Läkemedel/vätskevagnar (före kl. 09.30 måndag, onsdag och fredag). Ställs utanför sal 13–16.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C09594" w14:textId="2D75C602" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Torka av MedMark etikettskrivare i läkemedelsrummet 1 ggr/pass. Byt etiketter när dessa är slut liksom färgpatron.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553734D1" w14:textId="3DFAD577" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Fyller på och gör rent i beredningsrummet alt. MIG/Trauma ssk. OBS! Tänk på att inte överfylla!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F21F0D" w14:textId="4656003D" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Se till att läkarna fyller i vilken läkare som ansvarar för patienten samt aktuellt telefonnummer i personalplaceringsdokumentet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009E097F" w14:textId="7634D47F" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t xml:space="preserve">Ange patientens bakavdelning i personalplaceringsdokumentet utifrån </w:t>
+      </w:r>
+      <w:r w:rsidR="00541980">
+        <w:t>CHA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49DF0376" w14:textId="47FC9F51" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Ange i personalplaceringsdokumentet vilka patienter som är aktuella för fysioterapeut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9493CC" w14:textId="4ED3F520" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Skriva på Whiteboard-tavlan vad som skall hända på rummen, tex CVK, Trach, EEG osv.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF6B473" w14:textId="3FC5D963" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Kontinuerlig kontakt med bemanningen för att se över bemanningsbehovet på salarna inför kommande pass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C759A95" w14:textId="1898BD57" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Tillsammans med usk-koordinator stötta mot sal vid specifika procedurer såsom tracheostomi osv. Alternativt Trauma/MIG funktionen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B83B2B" w14:textId="5F739CB1" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Utifrån checklista fördela fredagskontroller- och månadskontroller av akutvagnar, TÖVA x 2, defibrillator och sal 2 då dagpersonalen ansvarar för detta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BDFE4E7" w14:textId="77777777" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C" w:rsidP="00DC51E0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc238029837"/>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:lastRenderedPageBreak/>
+        <w:t>Koordinator SSK natt: Tel 513 60</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="175D550D" w14:textId="66BCD2D7" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Vid arbetspassets början stämma av med föregående koordinator samt undersköterske-koordinator hur föregående arbetspass sett ut. Hur ser arbetsbördan ut på salarna? Planerade undersökningar, procedurer eller transporter?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7294931C" w14:textId="6E21B06C" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Patientfri personal placeras ut av koordinator på de IVA-moduler</w:t>
+      </w:r>
+      <w:r w:rsidR="009319D4">
+        <w:t>/IMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t xml:space="preserve"> där de bäst behövs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DC8CA3" w14:textId="032B89F3" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Ser över bemanningen för kommande A-tur tillsammans med avgående koordinator C-tur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500C1F9B" w14:textId="1EB13725" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Koordinator planerar personalplaceringen för nästkommande natt. Personalfördelningen utgår från:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2567B4" w14:textId="7B72E7B6" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Vårdtyngd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420861E5" w14:textId="11A6A95B" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Patientkontinuitet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A0719F" w14:textId="2E1BCC54" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Erfarenhet/kompetens- teamet ssk och usk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6433BC06" w14:textId="493F7CD6" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Att personal under introduktion placeras optimalt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC11529" w14:textId="09F2D1D4" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Placering av studenter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66434FED" w14:textId="61180CC9" w:rsidR="00B15EB4" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Skyddsmaskplacering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78902475" w14:textId="7681A27B" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Går tillsammans med Koordinator-usk runt på modulerna för att bilda sig en uppfattning hur det ser ut på respektive modul.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD3986F" w14:textId="1090AEDA" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Förmedla till personalen planerad turordning för kommande patientinläggningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8BC4F2" w14:textId="5BC98EF7" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Förmedlar till personal vem som behöver flyttas om behov uppstår.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490F63F6" w14:textId="170B703D" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Dialog med IVA-jour för att säkerställa samsyn kring patienter samt planering. Även dialog med primär-jour hur planeringen ser ut för op samt om det finns patienter på huset som kan vara aktuella för en IVA</w:t>
+      </w:r>
+      <w:r w:rsidR="008C0BB0">
+        <w:t>/IMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>-plats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7AAB82" w14:textId="470A90B2" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Dialog med UVA. Hur ser situationen ut där?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73127D94" w14:textId="5AEC59AC" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Vid ny patient eller vid förflyttning av patient inom IVA bestäms salsplacering av koordinatorn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27689193" w14:textId="20BB085E" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Koordinatorn organiserar mottagandet när ny patient kommer till IVA</w:t>
+      </w:r>
+      <w:r w:rsidR="008C0BB0">
+        <w:t>/IMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A58326" w14:textId="5196DB0D" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:lastRenderedPageBreak/>
+        <w:t>Överblick över pauser och vid behov koordinera dessa så att alla får komma ut och äta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A54555" w14:textId="2D61BA4D" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Kvällar och helger utifrån vårdtyngd planera ev ledighet/inringning av personal för kommande pass IVA</w:t>
+      </w:r>
+      <w:r w:rsidR="008267DB">
+        <w:t>, IMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t xml:space="preserve"> och UVA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6061C9E2" w14:textId="5476F2F6" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Vid låg beläggning försöka frigöra personal som har specialområden för administrativ tid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228AD49F" w14:textId="114D3289" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Dokumentera sjukskrivningar/VAB på avsett dokument i personalpärmen. Säkerställ att bemanningen kontaktas av den hemmavarande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430B925B" w14:textId="4814A0AD" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Utifrån checklista fördela fredagskontroller- och månadskontroller av akutvagnar, TÖVA x 2, defibrillator och sal 2 då natten ansvarar för detta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFA888C" w14:textId="6DB32B6F" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Kontrollräkna narkotika varje natt alternativ MIG/Trauma ssk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F553461" w14:textId="77777777" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C" w:rsidP="00B15EB4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc238029838"/>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Trauma/MIG-ssk: Tel 507 67</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="02C75F0F" w14:textId="451A4FE3" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="00EC118A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I första hand stötta på IMA. </w:t>
+      </w:r>
+      <w:r w:rsidR="001B7C32">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="006D0C2C" w:rsidRPr="006D0C2C">
+        <w:t>ialog med koordinatorn. Vart finns störst behov?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359672A1" w14:textId="114E34DA" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Går på alla traumalarm, Nivå 1, på AVC. Tillsammans med läkare och anestesi-ssk ansvara för patienten vid transport till trauma-CT eller C-op. Vid avblåsta Nivå 1-larm på rtg transportera patienten tillbaka till AVC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B85C76" w14:textId="3C721A11" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Nivå 1 Trauma där patienten ska till IVA</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7C32">
+        <w:t>/IMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>, lämna över patienten till ansvarig IVA</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7C32">
+        <w:t>/IMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>-ssk och inta rollen som ssk 2 enligt rutin</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7C32">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C000C6" w14:textId="414F8544" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Går på alla MIG- och PIG-uppdrag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EEA609B" w14:textId="0E36DA75" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Vid arbetspassets start tas rapport från avgående MIG ssk. om pågående MIG/PIG fall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7088E862" w14:textId="2664A5CE" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Hjälper till att fylla på och hålla ordning i läkemedelsrummet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F47DBC8" w14:textId="332910FA" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Vid behov ta egen patient. MIG/Trauma-funktionen kan då behöva övergå till annan kollega alt. Koordinator. Du ska vara beredd att ta hand om alla patientkategorier, även barn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C75BF4" w14:textId="77777777" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C" w:rsidP="008267DB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc238029839"/>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:lastRenderedPageBreak/>
+        <w:t>Tillägg för eftermiddag</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="051F6062" w14:textId="731D332C" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Kontroll av traumarummet utifrån IVA-ssk funktion vid traumalarm Nivå 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC140AF" w14:textId="77777777" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Smartfoot: Syrgas och sug samt Hamilton-ventilator på alla traumarum. Hamilton behöver ej funktionskontroll varje dag (det görs när apparaten har använts och byte av slangar görs). Signera på listan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DB2C13" w14:textId="77777777" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C" w:rsidP="009F4064">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc238029840"/>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Vid MIG-kontakt</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="1A36BF14" w14:textId="301C0F40" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>MIG-sjuksköterskan får rapport från avdelningssjuksköterskan enligt SBAR, använd gärna den förtryckta blanketten som finns i MIG pärmen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414D2481" w14:textId="4053F1A6" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Vitalparametrar enligt NEWS – glöm ej urinproduktion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477E3238" w14:textId="4B8BCC66" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Försäkra dig om att patientens läkare är kontaktad och kommer till avdelningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F596183" w14:textId="20F72E76" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Kontakta narkos jouren om MIG. Tfn 50760.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FED042" w14:textId="2B32947B" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Läs, om möjligt, patientens journal tillsammans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74883C81" w14:textId="48B93C08" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Sträva efter att komma till avdelningen inom 30 min, om det av någon anledning dröjer, kontakta avdelningssjuksköterskan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29861A79" w14:textId="13879DAE" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Tala om för koordinatorn att du lämnar avdelningen och går på MIG uppdrag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B2664E" w14:textId="2679474F" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Teamet (ssk avd, läk avd, ssk IVA och läk IVA) samlas hos patienten för bedömning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0B89B8" w14:textId="427BC5F4" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Vårdbegränsningar?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48AF00FB" w14:textId="4734E3BB" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Vitalparametrar (NEWS2) tas i igen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC56C4E" w14:textId="206C17CC" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Om patienten bedöms kunna kvarstanna på avdelning ska IVA sjuksköterskan, i mån av tid, hjälpa till att stabilisera patienten. Ge stöd utan att ta över. Poängterera för sjuksköterskan att hen måste ringa vid försämring om så sker innan nästa avstämning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD8E558" w14:textId="0850BB3F" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Säkerställ att det finns en plan för patienten, att alla inblandade har samma mål.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E3484B" w14:textId="74012A2D" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Vid behov av intensivvård</w:t>
+      </w:r>
+      <w:r w:rsidR="000E4702">
+        <w:t xml:space="preserve"> eller intermediärvård</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>, kontakta koordinatorn på IVA. MIG-sjuksköterska medverkar vid transport till IVA</w:t>
+      </w:r>
+      <w:r w:rsidR="000E4702">
+        <w:t>/IMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15595198" w14:textId="18460E1A" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:lastRenderedPageBreak/>
+        <w:t>Uppföljning efter avtalad tid görs av MIG-sjuksköterska och v.b narkosläkare. Om inte läkaren kan följa med, rapportera över till denne hur patienten mår.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9C00B9" w14:textId="526053B9" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Dokumentera i Melior under MIG begäran, denna ska sjuksköterskan på avdelningen ha öppnat och fyllt i. Du fyller i NEWS2, åtgärd och fortsatt plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D47E24" w14:textId="7FB95D6A" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t xml:space="preserve">Skriv in patienten i </w:t>
+      </w:r>
+      <w:r w:rsidR="00541980">
+        <w:t>CHA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t xml:space="preserve"> som MIG.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF8091D" w14:textId="51A52D46" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Inskrivningstid = tid för MIG begäran</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598275CD" w14:textId="03F76E2B" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Utskrivningstid = tid för avslut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CEE1242" w14:textId="69C8FD03" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Skriv upp på personalplaceringstavlan; MIG + avdelning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543F778B" w14:textId="77777777" w:rsidR="006D0C2C" w:rsidRPr="006D0C2C" w:rsidRDefault="006D0C2C" w:rsidP="006D0C2C">
+      <w:r w:rsidRPr="006D0C2C">
+        <w:t>Som MIG-sjuksköterska är du ansiktet utåt för vår avdelning. Tänk på att uppträda korrekt, vara lyhörd och stötta dina kollegor på huset.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B517AE0" w14:textId="77777777" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3" w:rsidP="00CC6663">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc238029841"/>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Koordinator USK: Tel 513 20</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="4FE3A2C4" w14:textId="417F3715" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Vid arbetspassets början stämma av med föregående koordinator samt undersköterske-koordinator hur föregående arbetspass sett ut. Utifrån den informationen och aktuell situation i samråd med koordinator planera och fördela de resurser som finns på avdelningen. Hur ser arbetsbördan ut på salarna? Planerade undersökningar, procedurer eller transporter?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE8064D" w14:textId="0A503632" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Stöttar och hjälper till när ny patient anländer, fungera som handräckare mellan korridor och IVA-sal</w:t>
+      </w:r>
+      <w:r w:rsidR="00067387">
+        <w:t>/IMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>. Hjälpa och stötta anhöriga i samband med det akuta omhändertagandet på IVA</w:t>
+      </w:r>
+      <w:r w:rsidR="00067387">
+        <w:t>/IMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6246B4A7" w14:textId="423BD6C2" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Hjälper till med att organisera rast i samråd med koordinatorn</w:t>
+      </w:r>
+      <w:r w:rsidR="00067387">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8D4E19" w14:textId="0CAAB778" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Stötta/hjälpa/undervisa nyare kollegor vid olika procedurer på rummen, undersökningar samt vid transporter</w:t>
+      </w:r>
+      <w:r w:rsidR="00067387">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F9F058" w14:textId="7E52DB3B" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Diska galler och lämna till instrumentcentralen för sterilisering och hämta åter när det är färdigt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8642F3" w14:textId="535AA760" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Gå in till op med sterilt gods fredagar. Hämta färdigt gods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC33C17" w14:textId="48D7552A" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Packa nya backar. Finns det personal som är osäkra på vad som finns i backarna? Ombesörj att detta arbetsmoment får övas på, lös vid behov ut personen från sal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E53A11" w14:textId="31F3B525" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:lastRenderedPageBreak/>
+        <w:t>Vid behov hjälpa till vid omvårdnad på sal samt mobilisering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF14D75" w14:textId="1BD37868" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Överblick så att sopor kommer ut i soprummet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40354C95" w14:textId="4C080FA7" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Kontrollera att alla kranar/duschar genomspolas i patientutrymmen enligt rutin på måndagar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C7CA1E" w14:textId="5595BCA6" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Glideskop lämnas på sterilen när detta är smutsigt och diskas innan åter in på IVA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A1C082" w14:textId="2684BFAC" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Ansvarar för kök och påfyllnad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26630C60" w14:textId="5DD2B971" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Ansvarar för anhörigenheten inklusive toalett, städa och fylla på.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40DE8DDA" w14:textId="77777777" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Fredagar: Fredagsfrukost, kaffemaskinerna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F4A8E8" w14:textId="77777777" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Lördag och söndag: Kaffemaskinerna. (Mån-tors förrådsansvariga)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2900956A" w14:textId="086EE947" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3" w:rsidP="00CC6663">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc238029842"/>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Koordinator USK Natt</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6663">
+        <w:t xml:space="preserve"> (Tillägg)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="1670C1C7" w14:textId="5649EC2F" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Sprita biytor på avdelningen, ABL-bänkar, tangentbord och på navet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC6A098" w14:textId="756A290C" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Tömma papperskorgar i patientfria utrymmen. Överblick över att sopor kommer ut till soprummet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250BD4FE" w14:textId="26D047CE" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>På måndag natt, kontrollera att alla kranar i patientfria utrymmen genomspolas enligt rutin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F6CBCB" w14:textId="0B898824" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Vattna blommor vid behov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F51B71" w14:textId="73D429E7" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Packa nya backar. Finns det personal som är osäkra på vad som finns i backarna. Ombesörj att detta arbetsmoment får övas på, lös vid behov ut personen från sal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2A78B8" w14:textId="7903B7F6" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Kontrollera avskedsrummet vid behov</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11660D4D" w14:textId="758B1FDE" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Lördag/söndag: Städa ur personalkyl och slänga gammal mat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13191087" w14:textId="77777777" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3" w:rsidP="00B4063E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc238029843"/>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Sjuksköterska fm: Salstelefon, ojämnt nr</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="21"/>
-      <w:bookmarkEnd w:id="22"/>
-[...156 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    </w:p>
+    <w:p w14:paraId="439BBE72" w14:textId="77777777" w:rsidR="000B21A3" w:rsidRPr="00D05E59" w:rsidRDefault="000B21A3" w:rsidP="00D05E59">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1788 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+      </w:pPr>
+      <w:r w:rsidRPr="00D05E59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kl. 06.45</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA8143F" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...71 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="48E5E61E" w14:textId="7DED3704" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Samling med kort genomgång av väsentliga nyheter från koordinator och chef, kort patientrapport samt vilken personalplacering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B9EA69" w14:textId="3BF413E1" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Patientrapport enl SBAR av avgående nattpersonal i buren utanför IVA-modul</w:t>
+      </w:r>
+      <w:r w:rsidR="003F765D">
+        <w:t>/IMA-sal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t xml:space="preserve">. Vid behov genomgång av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B21A3">
+        <w:lastRenderedPageBreak/>
+        <w:t>läkemedelsinfusioner osv inne hos patienten. Möjlighet till erfarenhetsutbyte med varandra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15628BFF" w14:textId="793B7480" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t xml:space="preserve">Gemensam systematisk genomgång av patienten utifrån Ssk-kontrollen i </w:t>
+      </w:r>
+      <w:r w:rsidR="00541980">
+        <w:t>CHA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>. Gör upp en plan för arbetspasset.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A184EA" w14:textId="6C468EDC" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
         <w:t>Wake-up-Call om detta inte är gjort kl 06 av sjuksköterska på natten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B4BB64" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...37 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="4F74BF3A" w14:textId="69503A5F" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Hämta läkemedel som ska ges, planera för ditt pass och hämta in de läkemedel som ska ges under dagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD8F315" w14:textId="5BD7921E" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Rond tillsammans med ansvarig IVA-läkare av 1 patient innan morgonfika.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F237DC" w14:textId="046906B4" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
         <w:t>Vätskebalansberäkning samt kontroll av kalorimål.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F5ACDDA" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="1C55B47D" w14:textId="6D8A6BBF" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
         <w:t>Utifrån rond: Undersökningar och åtgärder efter rondarbetet omvårdnad och mobilisering.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3998000F" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="1EF9D06A" w14:textId="0F2A4E02" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
         <w:t>Kontroll av bytesintervall av slangar + infusioner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17470D74" w14:textId="77777777" w:rsidR="00185C16" w:rsidRPr="005A2F13" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...15 lines deleted...]
-        <w:ind w:left="709" w:right="1162" w:hanging="567"/>
+    <w:p w14:paraId="70BD4467" w14:textId="3CD0266F" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t xml:space="preserve">Uppföljning av rondmålen och omvårdnadsmålen i </w:t>
+      </w:r>
+      <w:r w:rsidR="00541980">
+        <w:t>CHA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F611B7" w14:textId="77777777" w:rsidR="000B21A3" w:rsidRPr="00D05E59" w:rsidRDefault="000B21A3" w:rsidP="00D05E59">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+      <w:r w:rsidRPr="00D05E59">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kl. 11.15 – 13.00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D370A03" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="26125B58" w14:textId="445674C8" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
         <w:t>Raster, personalen på modulen löser varandra i första hand, om inte möjligt ta hjälp av personalen i korridoren. Informera koordinator.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6387CDCF" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="29470BD9" w14:textId="6E842633" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t xml:space="preserve">Dokumentation i Melior. VTS i </w:t>
+      </w:r>
+      <w:r w:rsidR="00541980">
+        <w:t>CHA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t xml:space="preserve"> (kan göras av ssk eller usk) Skriv i patientens dagbok, glöm inte att ta foton av patienten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="259E453F" w14:textId="263340C8" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
         <w:t>Patientrapport enl SBAR till eftermiddagspersonalen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF40811" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="43D34B51" w14:textId="027DF5F7" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>I överlappning hjälp till vid ev mobilisering. Interna IVA</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6D33">
+        <w:t>/IMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>-transporter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFD3C91" w14:textId="33A8AAD2" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
         <w:t>Tid för internutbildning. Ev Föreläsningar och Lärportalen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467F27C7" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="5D094DDB" w14:textId="6F644F67" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
         <w:t>Reflektionsstund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1725D496" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
+    <w:p w14:paraId="48FCB9D4" w14:textId="77777777" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3" w:rsidP="00D05E59">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:ind w:left="0"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc238029844"/>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Sjuksköterska em: Salstelefon, ojämnt nr</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="2271C9BE" w14:textId="77777777" w:rsidR="000B21A3" w:rsidRPr="000C564E" w:rsidRDefault="000B21A3" w:rsidP="000C564E">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005A2F13">
+      </w:pPr>
+      <w:r w:rsidRPr="000C564E">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kl. 13.30</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79628049" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="02553BB2" w14:textId="72CBE617" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
         <w:t>Samling med kort genomgång av väsentliga nyheter från koordinator och chef, kort patientrapport samt vilken personalplacering.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E0585F" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="1ADFBB96" w14:textId="31C8841C" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:lastRenderedPageBreak/>
+        <w:t>Patientrapport enl SBAR av avgående dagpersonal i buren utanför IVA-modul</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6D33">
+        <w:t>/IMA-sal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>. Vid behov genomgång av läkemedelsinfusioner mm inne hos patienten. Möjlighet till erfarenhetsutbyte med varandra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142C2B82" w14:textId="1CF3C8F3" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t xml:space="preserve">Uppföljning av rondmålen och omvårdnadsmålen i </w:t>
+      </w:r>
+      <w:r w:rsidR="00541980">
+        <w:t>CHA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8DE5AD" w14:textId="24D60731" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t xml:space="preserve">Gemensam systematisk genomgång av patienten utifrån Ssk-kontrollen i </w:t>
+      </w:r>
+      <w:r w:rsidR="00541980">
+        <w:t>CHA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>. Gör upp en plan för arbetspasset.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B11AAE" w14:textId="56B50471" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Raster, personalen på modulen löser varandra i första hand, om inte möjligt ta hjälp av personalen i korridoren. Informera koordinator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7059505D" w14:textId="4C488D5F" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Hämta läkemedel som ska ges, planera för ditt pass och hämta in de läkemedel som ska ges under kvällen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6CE0BE" w14:textId="4522A48A" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Vätskebalansberäkning samt kontroll av kalorimål.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F6B4A9" w14:textId="62333ECD" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Omvårdnadsarbete tillsammans med undersköterska på modulen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477D96DA" w14:textId="006E8C43" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t xml:space="preserve">Uppföljning av rondmålen och omvårdnadsmålen i </w:t>
+      </w:r>
+      <w:r w:rsidR="00541980">
+        <w:t>CHA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t xml:space="preserve"> inför natten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381112C5" w14:textId="3A34836B" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t xml:space="preserve">Dokumentation i Melior. VTS i </w:t>
+      </w:r>
+      <w:r w:rsidR="00541980">
+        <w:t>CHA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t xml:space="preserve"> (kan göras av ssk eller usk) Skriv i patientens dagbok.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0209E6C9" w14:textId="77777777" w:rsidR="000B21A3" w:rsidRPr="000C564E" w:rsidRDefault="000B21A3" w:rsidP="000C564E">
+      <w:pPr>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...154 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Kl.21.20-21.45  </w:t>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+      </w:pPr>
+      <w:r w:rsidRPr="000C564E">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>Kl.21.20-21.45</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E770FB" w14:textId="14C1F216" w:rsidR="000B21A3" w:rsidRPr="000B21A3" w:rsidRDefault="000B21A3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>Patientrapport enl SBAR till nattpersonal i buren utanför IVA-modul</w:t>
+      </w:r>
+      <w:r w:rsidR="000C564E">
+        <w:t>/IMA-sal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B21A3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E1BE74" w14:textId="77777777" w:rsidR="00EE2924" w:rsidRDefault="00533BA1" w:rsidP="000C564E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc238029845"/>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>Sjuksköterska natt: Salstelefon, ojämnt nr</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="00533BA1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3F7791" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="7B2283CA" w14:textId="75E9DD75" w:rsidR="00533BA1" w:rsidRPr="00EE2924" w:rsidRDefault="00533BA1" w:rsidP="00EE2924">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-          <w:szCs w:val="40"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Sjuksköterska natt: Salstelefon, ojämnt nr</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+      </w:pPr>
+      <w:r w:rsidRPr="00EE2924">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kl. 21.15</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66DAEA1D" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="7626DE9B" w14:textId="1739FC42" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Samling med kort genomgång av väsentliga nyheter från koordinator, kort patientrapport samt vilken personalplacering.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77543EB6" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...51 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="4C36D4D2" w14:textId="6C66D5E7" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>Patientrapport enl SBAR av avgående kvällpersonal i buren utanför IVA-modul</w:t>
+      </w:r>
+      <w:r w:rsidR="006A15A3">
+        <w:t>/IMA-sal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>. Vid behov genomgång av läkemedelsinfusioner mm inne hos patienten. Möjlighet till erfarenhetsutbyte med varandra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8F6782" w14:textId="2BCD0AA9" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t xml:space="preserve">Uppföljning av rondmålen och omvårdnadsmålen i </w:t>
+      </w:r>
+      <w:r w:rsidR="00541980">
+        <w:t>CHA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E82E3A9" w14:textId="6FF89C34" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Gemensam systematisk genomgång av patienten utifrån Ssk-kontrollen i </w:t>
+      </w:r>
+      <w:r w:rsidR="00541980">
+        <w:t>CHA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>. Gör upp en plan inför arbetspasset.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E648091" w14:textId="65F961C0" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Vätskebalansberäkning samt kontroll av kalorimål.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BDCA9DE" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...37 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="00A52108" w14:textId="75D3C86A" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>Kontrollera om det finns behov att hämta läkemedel från VNL inför de närmsta dygnen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F0E807" w14:textId="3440A219" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>”Nattning” släcka ner, sänka ljudnivån, sömntabletter vid behov mm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A023043" w14:textId="6142584E" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Samordna läkemedel med andra aktiviteter runt patienten så att patienten störs vid så få tillfällen som möjligt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D16280A" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="11021F82" w14:textId="749CD5A0" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Kort-rond med IVA-läkare inför natten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460AD7CE" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="197F754D" w14:textId="77777777" w:rsidR="00533BA1" w:rsidRPr="006A15A3" w:rsidRDefault="00533BA1" w:rsidP="00EE2924">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+      </w:pPr>
+      <w:r w:rsidRPr="006A15A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kl. 05.59</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A18DFB" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="49C3D1DB" w14:textId="307A3FBC" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t xml:space="preserve">Vätskedygnsbyte i </w:t>
+      </w:r>
+      <w:r w:rsidR="00541980">
+        <w:t>CHA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785691F3" w14:textId="77777777" w:rsidR="00533BA1" w:rsidRPr="006A15A3" w:rsidRDefault="00533BA1" w:rsidP="00EE2924">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+      </w:pPr>
+      <w:r w:rsidRPr="006A15A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kl. 06.00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B9D718" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...48 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="2C2A1DDA" w14:textId="015FAC35" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t xml:space="preserve">Provtagning enligt ordination i </w:t>
+      </w:r>
+      <w:r w:rsidR="00541980">
+        <w:t>CHA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>. Tänk på att kontrollera giltig BASTEST. Rutinodling måndagar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C7F05C" w14:textId="4DB7593C" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>Wake-up-Call</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5CF428" w14:textId="7B34BD87" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t xml:space="preserve">Dokumentation i Melior. VTS i </w:t>
+      </w:r>
+      <w:r w:rsidR="00541980">
+        <w:t>CHA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t xml:space="preserve"> (kan göras av ssk eller usk) Skriv i patientens dagbok.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0F6A3D" w14:textId="77777777" w:rsidR="00533BA1" w:rsidRPr="006A15A3" w:rsidRDefault="00533BA1" w:rsidP="00EE2924">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A15A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kl. 07.00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017F3B6F" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="066B797C" w14:textId="7F9C5C55" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Patientrapport enl SBAR till förmiddagspersonalen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0917C6C0" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="64203CEC" w14:textId="77777777" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1" w:rsidP="00EE2924">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc238029846"/>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>Undersköterska fm: Salstelefon, jämnt nr</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="43CE1063" w14:textId="77777777" w:rsidR="00533BA1" w:rsidRPr="006A15A3" w:rsidRDefault="00533BA1" w:rsidP="006A15A3">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+      </w:pPr>
+      <w:r w:rsidRPr="006A15A3">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kl.06.45</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD49D23" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="535779F5" w14:textId="69BDFD81" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Samling med kort genomgång av väsentliga nyheter från koordinator och chef, kort patientrapport samt vilken personalplacering.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209D22AE" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...51 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="5DEE9D98" w14:textId="462092B6" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>Patientrapport enl SBAR av avgående nattpersonal i buren utanför IVA-modul</w:t>
+      </w:r>
+      <w:r w:rsidR="006A15A3">
+        <w:t>/IMA-sal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>. Vid behov genomgång på sal. Möjlighet till erfarenhetsutbyte med varandra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2620B825" w14:textId="7B8A3367" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t xml:space="preserve">Uppföljning av rondmålen och omvårdnadsmålen i </w:t>
+      </w:r>
+      <w:r w:rsidR="00541980">
+        <w:t>CHA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50453ACF" w14:textId="418EFE56" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Gemensam systematisk genomgång av patienten utifrån Ssk-kontrollen i </w:t>
+      </w:r>
+      <w:r w:rsidR="00541980">
+        <w:t>CHA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>. Gör upp en plan inför arbetspasset.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AEDE919" w14:textId="518B1694" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Kontroll och översyn av patientplats</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2549742A" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="64142C03" w14:textId="4890A608" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>Om möjligt medverka vid rond tillsammans med ansvarig IVA-läkare, rond av 1 patient innan morgonfika.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E95750" w14:textId="26178170" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Patienthygien, åtgärder efter ronden, hjälper till med undersökningar, bytesintervaller och rutiner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536BF16E" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="36C78B4E" w14:textId="573E6DCA" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>Gemensamt tillsammans med fysioterapeuten genomför mobilisering och träningsprogram. Ta i första hand hjälp av ssk på rummet, om detta inte är möjligt be om hjälp av korridorspersonal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2037F0E7" w14:textId="4D068FA6" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Spritavtorka tag-ytor. Damning av rum och säng.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EFC25B2" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="1D217EEC" w14:textId="16DF564D" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>På måndagar genomspolas kranar på patientsalarna av undersköterska på sal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290EF5A2" w14:textId="77777777" w:rsidR="00533BA1" w:rsidRPr="005322CE" w:rsidRDefault="00533BA1" w:rsidP="006A15A3">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>måndagar</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00510CC1">
+      </w:pPr>
+      <w:r w:rsidRPr="005322CE">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kl. 11.15–13.00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E47CEEA" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="3DF20FC8" w14:textId="7E807030" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Lunchraster, personalen på rummet löser varandra i första hand, om inte möjligt ta hjälp av personalen i korridoren. Informera koordinator.</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001D7FD0">
+    </w:p>
+    <w:p w14:paraId="0A5453E3" w14:textId="77777777" w:rsidR="00533BA1" w:rsidRPr="005322CE" w:rsidRDefault="00533BA1" w:rsidP="006A15A3">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:ind w:left="426" w:right="1162"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005322CE">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...12 lines deleted...]
-          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kl.14.00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="066A6B27" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="6022D1FA" w14:textId="235AE428" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Överrapportering till eftermiddagspersonalen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9D75F5" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="32DE4B99" w14:textId="3230D2AA" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Hjälp till vid mobilisering och undersökningar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C31A16" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="1506F604" w14:textId="4787A1DC" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Städ av patientskölj. Töm sopor och hjälp om möjligt till att slänga dessa ute i soprummet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31CC8EEA" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="4718AB3A" w14:textId="33AACF71" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Städpersonal städar golven.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F938772" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...27 lines deleted...]
-    <w:p w14:paraId="3DE052A2" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
+    <w:p w14:paraId="186DBD9E" w14:textId="7C86782C" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>Fylla på skåp och närförrådsvagnen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45101F4E" w14:textId="6B259341" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>Tid för internutbildning, möten och utvecklingsarbeten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D1DBF4" w14:textId="77777777" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1" w:rsidP="006A15A3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:ind w:left="0"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc238029847"/>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>Undersköterska em: Salstelefon, jämnt nr</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="75EFDC1B" w14:textId="77777777" w:rsidR="00533BA1" w:rsidRPr="00DB2DE4" w:rsidRDefault="00533BA1" w:rsidP="00DB2DE4">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-          <w:szCs w:val="40"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Undersköterska em: Salstelefon, jämnt nr</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2DE4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kl. 13.45</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5781D754" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="0DDBE80E" w14:textId="3904DE36" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:lastRenderedPageBreak/>
         <w:t>Samling med kort genomgång av väsentliga nyheter från koordinator och chef, kort patientrapport samt aktuell personalplacering.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2E99AB" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...51 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="48621875" w14:textId="3B703476" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>Patientrapport enl SBAR av avgående dagpersonal i buren utanför IVA-modul</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4C36">
+        <w:t>/IMA-sal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>. Vid behov genomgång inne hos patienten. Möjlighet till erfarenhetsutbyte med varandra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76512342" w14:textId="3B3DC4A5" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t xml:space="preserve">Uppföljning av rondmålen och omvårdnadsmålen i </w:t>
+      </w:r>
+      <w:r w:rsidR="00541980">
+        <w:t>CHA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C28441" w14:textId="669C40E4" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t xml:space="preserve">Gemensam systematisk genomgång av patienten utifrån Ssk-kontrollen i </w:t>
+      </w:r>
+      <w:r w:rsidR="00541980">
+        <w:t>CHA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>. Gör upp en plan inför arbetspasset.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E586D08" w14:textId="2797E28C" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Mobilisering? Träningsprogram?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E466078" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="615BA751" w14:textId="4D021461" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Samordna med andra aktiviteter runt pat så att pat störs så lite som möjligt. Ta i första hand hjälp av ssk på rummet och om hon/han är upptagen, korridorpersonal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CEFB761" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="142EBF59" w14:textId="6F8502A9" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Raster, personalen på modulen löser varandra i första hand, om inte möjligt ta hjälp av personalen i korridoren. Informera koordinator.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="735AF1A1" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="606F628A" w14:textId="77777777" w:rsidR="00533BA1" w:rsidRPr="00DB2DE4" w:rsidRDefault="00533BA1" w:rsidP="00DB2DE4">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2DE4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kl. 18.00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D7A41F" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="2C244497" w14:textId="4C36BE8E" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Tömma utfarter, såsom drän, stomier osv.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BBFD6C9" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="06682362" w14:textId="0890CA75" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Omvårdnad. Om dags för dusch gör med fördel detta på kvällen inför natten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399FBD39" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...37 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="642227DD" w14:textId="473372AF" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t xml:space="preserve">Uppföljning av rondmålen och omvårdnadsmålen i </w:t>
+      </w:r>
+      <w:r w:rsidR="00541980">
+        <w:t>CHA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D602B25" w14:textId="33E8F19D" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>Tid för reflektion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D63E676" w14:textId="683DFEA2" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Dagbok och foto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662176E2" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="3C8D034D" w14:textId="1A5F9CEC" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Töm sopor och hjälp om möjligt till att slänga dessa ute i soprummet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CDAA35B" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="08C470ED" w14:textId="50007340" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Fylla på skåp och närförrådsvagn under kvällen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB99912" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...13 lines deleted...]
-    <w:p w14:paraId="1D323E87" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
+    <w:p w14:paraId="732CE04D" w14:textId="3A6F4E52" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>Överlämning till nattpersonalen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B1DBEC" w14:textId="77777777" w:rsidR="00484429" w:rsidRDefault="00484429">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc238029848"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA5F09F" w14:textId="4EEA7C5D" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1" w:rsidP="00DB2DE4">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:lastRenderedPageBreak/>
+        <w:t>Undersköterska natt: Salstelefon, jämnt nr</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="480CC6F9" w14:textId="77777777" w:rsidR="00533BA1" w:rsidRPr="005D10D2" w:rsidRDefault="00533BA1" w:rsidP="005D10D2">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-          <w:szCs w:val="40"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+      <w:r w:rsidRPr="005D10D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kl. 21.15</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2424895F" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="2D3A15AD" w14:textId="3CCF132E" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Samling med kort genomgång av väsentliga nyheter från koordinator. Kort patientrapport samt aktuell personalplacering.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B6D86E" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...63 lines deleted...]
-      <w:r w:rsidRPr="00510CC1">
+    <w:p w14:paraId="285E51CF" w14:textId="3E9E5BBA" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>Patientrapport enl SBAR av avgående kvällpersonal i buren utanför IVA-modul</w:t>
+      </w:r>
+      <w:r w:rsidR="00804EAA">
+        <w:t>/IMA-sal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>. Vid behov genomgång inne hos patienten. Möjlighet till erfarenhetsutbyte med varandra</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4575425F" w14:textId="42F76E40" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t xml:space="preserve">Gemensam systematisk genomgång av patienten utifrån Ssk-kontrollen i </w:t>
+      </w:r>
+      <w:r w:rsidR="00541980">
+        <w:t>CHA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>. Gör upp en plan inför arbetspasset.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E801DFD" w14:textId="167C116E" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>Samordna åtgärder så att patienten blir störd så lite som möjligt under natten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="540B46D4" w14:textId="4B21B818" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
+        <w:t>Eventuellt hjälpa till att städa en patientskölj lördag och söndag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA91DA3" w14:textId="77777777" w:rsidR="00533BA1" w:rsidRPr="005D10D2" w:rsidRDefault="00533BA1" w:rsidP="005D10D2">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D10D2">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kl. 05.45</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4152EDF9" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="25E2E243" w14:textId="03AE015E" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Före vätskedygnsbyte töm utfarter, såsom drän, stomier osv.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25804E16" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="0C0EFB56" w14:textId="09AF5BAB" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Vikt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464079A9" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="35CCC14C" w14:textId="1E02FBF9" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Dagbok</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32880FCD" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="0B205D26" w14:textId="72DB1C54" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Reflektion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D30949" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="73A23ACA" w14:textId="12E8FB90" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Fyll på skåp och närförrådsvagn under natten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4317F8E1" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="4BD1D636">
+    <w:p w14:paraId="31B65C3B" w14:textId="2DBB05AB" w:rsidR="00533BA1" w:rsidRPr="00533BA1" w:rsidRDefault="00533BA1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00533BA1">
         <w:t>Töm sopor och hjälp om möjligt till att slänga dessa ute i soprummet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B3B4E5" w14:textId="77777777" w:rsidR="00185C16" w:rsidRDefault="00185C16" w:rsidP="00185C16">
-[...22 lines deleted...]
-    <w:sectPr w:rsidR="006834AD" w:rsidRPr="00185C16" w:rsidSect="00185C16">
+    <w:p w14:paraId="2A34A607" w14:textId="77777777" w:rsidR="00865E08" w:rsidRPr="00865E08" w:rsidRDefault="00865E08" w:rsidP="00865E08"/>
+    <w:p w14:paraId="40AA233F" w14:textId="6F458CA3" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="027EA057" w14:textId="77777777" w:rsidR="00244C00" w:rsidRDefault="00244C00">
+    <w:p w14:paraId="6AEA90A1" w14:textId="77777777" w:rsidR="0088614D" w:rsidRDefault="0088614D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16D54260" w14:textId="77777777" w:rsidR="00244C00" w:rsidRDefault="00244C00">
+    <w:p w14:paraId="0677E3BA" w14:textId="77777777" w:rsidR="0088614D" w:rsidRDefault="0088614D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="18236A11" w14:textId="77777777" w:rsidR="00244C00" w:rsidRDefault="00244C00">
+    <w:p w14:paraId="733F158E" w14:textId="77777777" w:rsidR="0088614D" w:rsidRDefault="0088614D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="&quot;Courier New&quot;">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Segoe UI"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:left="6237" w:hanging="141"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4391660</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-3947</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="12" name="Bildobjekt 12">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1953671" cy="348178"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="545C21D0" w14:textId="77777777" w:rsidR="00244C00" w:rsidRDefault="00244C00"/>
+    <w:p w14:paraId="1F216365" w14:textId="77777777" w:rsidR="0088614D" w:rsidRDefault="0088614D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66ACCB7F" w14:textId="77777777" w:rsidR="00244C00" w:rsidRDefault="00244C00">
+    <w:p w14:paraId="0B1672BA" w14:textId="77777777" w:rsidR="0088614D" w:rsidRDefault="0088614D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="585DC9F8" w14:textId="77777777" w:rsidR="00244C00" w:rsidRDefault="00244C00">
+    <w:p w14:paraId="53A10472" w14:textId="77777777" w:rsidR="0088614D" w:rsidRDefault="0088614D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-635</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4667250" cy="323850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="10" name="Textruta 10"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4667250" cy="323850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00367D19">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00367D19">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+      <w:ind w:left="0" w:right="567"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-172720</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-65405</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4669200" cy="2160000"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapTopAndBottom/>
+              <wp:docPr id="6" name="Textruta 6"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4669200" cy="2160000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00367D19">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00367D19">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="topAndBottom"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF82"/>
-[...15 lines deleted...]
-        <w:rFonts w:ascii="OCR B" w:hAnsi="OCR B" w:cs="OCR B" w:hint="default"/>
+    <w:nsid w:val="05DF70B8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="33DA9DF8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...13 lines deleted...]
-      </w:pPr>
+    <w:nsid w:val="1076287C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A0AC6274"/>
+    <w:lvl w:ilvl="0" w:tplc="B0901BE0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1494" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03B1AB5E"/>
+    <w:nsid w:val="17196044"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E68C1E4C"/>
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:tmpl w:val="B380A374"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3C1C71F6">
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="5F9EB1EC">
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="595A5F7A">
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52DE7950">
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="8C36927C">
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37BA6112">
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77C060E2">
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="472CCA4E">
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CF970E6"/>
-[...252 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4659,729 +5092,502 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="278A251E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1B005396"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="22E06A00">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="291C58EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EBA4AB24"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DD72901"/>
+    <w:nsid w:val="2B05195A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AF14398A"/>
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:tmpl w:val="6E1E0B04"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="DC483084">
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="96360A2A">
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50CAA534">
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="480696D2">
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="5A165FC6">
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="8DF6C1A0">
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="BF5CE0AE">
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="1942833E">
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="270BA1EC"/>
+    <w:nsid w:val="309F1287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7B606F58"/>
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:tmpl w:val="3F0E5DBC"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43DA80B8">
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="B2B8C9C4">
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="066838CC">
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3B16396E">
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="BF664C68">
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="A2D8CE78">
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="7A4C20D2">
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="819E1848">
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C02F5F0"/>
-[...450 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5451,730 +5657,502 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C483C79"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80F60590"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D8B131B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="65CCA76C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="508368D7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B85C3554"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="12DA9210">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53007B47"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="50B22E2A"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DF45711"/>
-[...677 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6244,1220 +6222,1640 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="654A03A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="167CE48E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66D241D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6632EE2E"/>
+    <w:lvl w:ilvl="0" w:tplc="B0901BE0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1494" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66E059A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D74055AE"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74430AE4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C9892C8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78CD2AF1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1448616A"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B3609D5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D48E0B1E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="568D7267"/>
+    <w:nsid w:val="7C900407"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="12D6FF86"/>
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:tmpl w:val="8048A6EA"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C98469FC">
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="7D42A924">
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2727" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79423C56">
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0B449172">
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="33F4A358">
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4887" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="F856BDA8">
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="592A103C">
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="16DA236E">
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1415207442">
+  <w:num w:numId="1" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1252550218">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="867835225">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1332563860">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1839923425">
+  <w:num w:numId="7" w16cid:durableId="1087576270">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="639768541">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1993753043">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1929607325">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1612086958">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1545100750">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="241914682">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1166627821">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1362394095">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1156258769">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1101023370">
+  <w:num w:numId="17" w16cid:durableId="511115599">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2012752748">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1472989312">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2120368558">
-[...17 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="252860515">
+  <w:num w:numId="20" w16cid:durableId="1262832751">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1536695333">
-[...20 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="440801937">
+  <w:num w:numId="21" w16cid:durableId="1815760105">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="971323084">
-[...32 lines deleted...]
-  <w:numIdMacAtCleanup w:val="22"/>
+  <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="116"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
+    <w:rsid w:val="00005C47"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="00020453"/>
-    <w:rsid w:val="0002435C"/>
+    <w:rsid w:val="0002076C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
-    <w:rsid w:val="00054D68"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
-    <w:rsid w:val="00065FA4"/>
+    <w:rsid w:val="00067387"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B21A3"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C564E"/>
     <w:rsid w:val="000E463B"/>
+    <w:rsid w:val="000E4702"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="001313BA"/>
+    <w:rsid w:val="001226DE"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="00142D52"/>
     <w:rsid w:val="001522AE"/>
-    <w:rsid w:val="00156C12"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="00173D4A"/>
+    <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
-    <w:rsid w:val="00185C16"/>
+    <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
-    <w:rsid w:val="001B6E93"/>
     <w:rsid w:val="001B762C"/>
-    <w:rsid w:val="001C3B56"/>
+    <w:rsid w:val="001B7C32"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001D7FD0"/>
-    <w:rsid w:val="00210BC4"/>
+    <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="00223412"/>
-    <w:rsid w:val="0022798C"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="00244C00"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00247AB8"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
-    <w:rsid w:val="00252F8D"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="002679D8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002774D6"/>
+    <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
-    <w:rsid w:val="002B4DB8"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
-    <w:rsid w:val="002D1DDA"/>
+    <w:rsid w:val="002D5B57"/>
     <w:rsid w:val="002D6023"/>
+    <w:rsid w:val="002D6CBA"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E6D33"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="003152F4"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="00334924"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
+    <w:rsid w:val="00345386"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
-    <w:rsid w:val="00364870"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00377992"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
-    <w:rsid w:val="00396AEF"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
-    <w:rsid w:val="003D3862"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003E039B"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E4C36"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F765D"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="0045408A"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="00484429"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="004A2592"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004C2559"/>
-    <w:rsid w:val="004C26AA"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="00530268"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00535645"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00537A0C"/>
+    <w:rsid w:val="005322CE"/>
+    <w:rsid w:val="00533BA1"/>
+    <w:rsid w:val="00541980"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
-    <w:rsid w:val="005569DB"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
-    <w:rsid w:val="005806BE"/>
-    <w:rsid w:val="0058098D"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
-    <w:rsid w:val="00583240"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B2BDB"/>
+    <w:rsid w:val="005B2704"/>
+    <w:rsid w:val="005B3253"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D10D2"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005E449F"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="006376E5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006548A8"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
-    <w:rsid w:val="006724CA"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="006834AD"/>
-    <w:rsid w:val="006A1F4B"/>
+    <w:rsid w:val="00685193"/>
+    <w:rsid w:val="006A15A3"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
+    <w:rsid w:val="006D0C2C"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
-    <w:rsid w:val="006D3138"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
-    <w:rsid w:val="007275E2"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
-    <w:rsid w:val="007A298A"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
-    <w:rsid w:val="007D4767"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00804EAA"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
+    <w:rsid w:val="008267DB"/>
     <w:rsid w:val="00827E69"/>
-    <w:rsid w:val="00835842"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00865E08"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
-    <w:rsid w:val="00880F5D"/>
+    <w:rsid w:val="0088614D"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008B4A76"/>
+    <w:rsid w:val="008C0BB0"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
+    <w:rsid w:val="008E0DBE"/>
     <w:rsid w:val="008E36F8"/>
+    <w:rsid w:val="008E39CB"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F10E8"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
+    <w:rsid w:val="009319D4"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
+    <w:rsid w:val="009365E7"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="00953C98"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="00975BF2"/>
-    <w:rsid w:val="009B1494"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
-    <w:rsid w:val="009D3798"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C5461"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E3298"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F4064"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
-    <w:rsid w:val="00A05A33"/>
     <w:rsid w:val="00A07BEC"/>
-    <w:rsid w:val="00A102EC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A16D02"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A6756F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A77C6A"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
-    <w:rsid w:val="00AE1D14"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
-    <w:rsid w:val="00B02A33"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
+    <w:rsid w:val="00B15EB4"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B4063E"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C15CC0"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
-    <w:rsid w:val="00C7144A"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C84414"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
-    <w:rsid w:val="00C9656F"/>
     <w:rsid w:val="00C97BD3"/>
-    <w:rsid w:val="00CA1C2C"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
-    <w:rsid w:val="00CD2EBC"/>
+    <w:rsid w:val="00CC6663"/>
     <w:rsid w:val="00CD6647"/>
-    <w:rsid w:val="00CE1CF7"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D05E59"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D14564"/>
-    <w:rsid w:val="00D15F56"/>
+    <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D45631"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DD0E5A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00DE01BB"/>
+    <w:rsid w:val="00DB2DE4"/>
+    <w:rsid w:val="00DC51E0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E30DA2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E3755B"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E849BB"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
-    <w:rsid w:val="00E94308"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
-    <w:rsid w:val="00EA7B9C"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC118A"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
+    <w:rsid w:val="00EE2924"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00F97880"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="06BD518B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="4BD1D636"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="763C3734"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{5051D6A4-A4EA-4491-BE1A-EC6F7AA3F773}"/>
+  <w15:docId w15:val="{3B8667F2-BEBB-4A83-BCE9-83E10A9D0D9A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
@@ -7631,168 +8029,202 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
+    <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
+    <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
+    <w:uiPriority w:val="3"/>
+    <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
@@ -7906,212 +8338,217 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="16"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
@@ -8125,213 +8562,223 @@
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="17"/>
+        <w:numId w:val="2"/>
       </w:numPr>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="009E3298"/>
     <w:pPr>
-      <w:ind w:left="240"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+      </w:tabs>
+      <w:ind w:right="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:noProof/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
@@ -8379,118 +8826,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -8529,50 +8976,51 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
@@ -9474,51 +9922,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="18"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -9639,189 +10087,165 @@
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CD2EBC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
-[...4 lines deleted...]
-    <w:rsid w:val="00CD2EBC"/>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0"/>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
-    <w:name w:val="Kommentarer Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Kommentarer"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00CD2EBC"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00CD2EBC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Diarienummer">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
-  </w:style>
-[...23 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CD2EBC"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
-      <w:color w:val="800080"/>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strecklista">
-[...2 lines deleted...]
-    <w:rsid w:val="00CD2EBC"/>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009E3298"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:ind w:right="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
-  </w:style>
-[...10 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -9829,73 +10253,61 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
-[...11 lines deleted...]
-    </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -10176,59 +10588,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red.dotx</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>15010</Characters>
+  <Pages>14</Pages>
+  <Words>2989</Words>
+  <Characters>15845</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>125</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>132</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Rubrik</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17807</CharactersWithSpaces>
+  <CharactersWithSpaces>18797</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Arbetsbeskrivning IVA personal</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator>Carina Isbrand Fransson</dc:creator>
   <keywords/>
   <lastModifiedBy>Carina Isbrand Fransson</lastModifiedBy>
-  <revision>56</revision>
-  <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>