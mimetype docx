--- v0 (2026-01-09)
+++ v1 (2026-10-06)
@@ -1,3569 +1,6073 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3E6D7106" w14:textId="77777777" w:rsidR="002A7518" w:rsidRDefault="002A7518" w:rsidP="00F35B05">
-[...347 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="061914D4" w14:textId="1803D495" w:rsidR="00184167" w:rsidRDefault="00535316" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc240007460"/>
       <w:r>
-        <w:t xml:space="preserve">Revidering i denna version </w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">Om man inte gör dagligt uppehåll i </w:t>
+        <w:t xml:space="preserve">Sedering, medvetande och smärtuppskattning på IVA/IMA/post </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>sederingen</w:t>
-      </w:r>
+        <w:t>op</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A264BE" w:rsidRPr="005A627D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
+    </w:p>
+    <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc181866756"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc240007461"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r>
-        <w:t xml:space="preserve"> förlängs vårdtiden och risken ökar</w:t>
-[...47 lines deleted...]
-      </w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="7176F9B1" w14:textId="77777777" w:rsidR="003C02A8" w:rsidRDefault="003C02A8" w:rsidP="006F54F3">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Att få ett enhetligt sätt att ordinera och utvärdera </w:t>
+    <w:p w14:paraId="14CDF61D" w14:textId="129C98C2" w:rsidR="00B93240" w:rsidRDefault="00B93240" w:rsidP="00B93240">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc72840807"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc181866757"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc100327185"/>
+      <w:r w:rsidRPr="00B93240">
+        <w:t xml:space="preserve">Denna version är uppdaterad med bedömningsskalan Nu-DESC samt information gällande </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>sedering</w:t>
+      <w:r w:rsidRPr="00B93240">
+        <w:t>Centricity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">intensivvårdspatienter och att koppla </w:t>
+      <w:r w:rsidRPr="00B93240">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>sederingsskalan</w:t>
+      <w:r w:rsidRPr="00B93240">
+        <w:t>High</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>delirium- och smärtskattning</w:t>
+      <w:r w:rsidRPr="00B93240">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B93240">
+        <w:t>Acuity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B93240">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B93240">
+        <w:t>Critical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B93240">
+        <w:t xml:space="preserve"> Care (CHA)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A05D0F5" w14:textId="77777777" w:rsidR="003C02A8" w:rsidRDefault="003C02A8" w:rsidP="003C02A8">
+    <w:bookmarkEnd w:id="7" w:displacedByCustomXml="next"/>
+    <w:bookmarkEnd w:id="6" w:displacedByCustomXml="next"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-1958398574"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="53C457A5" w14:textId="1BC3ADE2" w:rsidR="00D33954" w:rsidRPr="00D33954" w:rsidRDefault="00D33954" w:rsidP="00D33954">
+          <w:pPr>
+            <w:pStyle w:val="Rubrik2"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Innehållsförteckning</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="56261FB4" w14:textId="180E5A9A" w:rsidR="00D33954" w:rsidRPr="00D33954" w:rsidRDefault="00D33954" w:rsidP="00D33954">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc240007462" w:history="1">
+            <w:r w:rsidRPr="00D33954">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Bakgrund och syfte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D33954">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D33954">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D33954">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240007462 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D33954">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D33954">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00D33954">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D33954">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0F9B1B07" w14:textId="690C4E04" w:rsidR="00D33954" w:rsidRDefault="00D33954" w:rsidP="00D33954">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc240007463" w:history="1">
+            <w:r w:rsidRPr="00D6065F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Denna rutin gäller för</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240007463 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4C689ED4" w14:textId="32CFF6F3" w:rsidR="00D33954" w:rsidRDefault="00D33954" w:rsidP="00D33954">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc240007464" w:history="1">
+            <w:r w:rsidRPr="00D6065F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Utförande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240007464 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="64A20933" w14:textId="4387EF7C" w:rsidR="00D33954" w:rsidRDefault="00D33954">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc240007465" w:history="1">
+            <w:r w:rsidRPr="00D6065F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Verktyg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240007465 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3747CFBB" w14:textId="5282EE7B" w:rsidR="00D33954" w:rsidRDefault="00D33954">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc240007466" w:history="1">
+            <w:r w:rsidRPr="00D6065F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Uppskattning av medvetande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240007466 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="58F9097B" w14:textId="1F632456" w:rsidR="00D33954" w:rsidRDefault="00D33954">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc240007467" w:history="1">
+            <w:r w:rsidRPr="00D6065F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Uppskattning av sedering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240007467 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="64ED97A3" w14:textId="740610C9" w:rsidR="00D33954" w:rsidRDefault="00D33954">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc240007468" w:history="1">
+            <w:r w:rsidRPr="00D6065F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Procedur för bedömning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240007468 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="09DF2DE5" w14:textId="6295F355" w:rsidR="00D33954" w:rsidRDefault="00D33954">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc240007469" w:history="1">
+            <w:r w:rsidRPr="00D6065F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Uppskattning av smärta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240007469 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="51F07053" w14:textId="2B1C7386" w:rsidR="00D33954" w:rsidRDefault="00D33954">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc240007470" w:history="1">
+            <w:r w:rsidRPr="00D6065F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Uppskattning av delirium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240007470 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1011FA98" w14:textId="7D3048F2" w:rsidR="00D33954" w:rsidRDefault="00D33954" w:rsidP="00D33954">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc240007471" w:history="1">
+            <w:r w:rsidRPr="00D6065F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Källförteckning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240007471 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1CC755EA" w14:textId="752DC07C" w:rsidR="00D33954" w:rsidRDefault="00D33954" w:rsidP="00D33954">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc240007472" w:history="1">
+            <w:r w:rsidRPr="00D6065F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+              </w:rPr>
+              <w:t>Bilaga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240007472 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5FAED458" w14:textId="773E5805" w:rsidR="00D33954" w:rsidRDefault="00D33954">
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...23 lines deleted...]
-      </w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc181866759"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc240007462"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Tillvägagångssätt</w:t>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63888D64" w14:textId="77777777" w:rsidR="003C02A8" w:rsidRDefault="003C02A8" w:rsidP="003C02A8">
+    <w:p w14:paraId="1822FF54" w14:textId="77777777" w:rsidR="001E3B23" w:rsidRDefault="001E3B23" w:rsidP="001E3B23">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc100327187"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc181866760"/>
+      <w:r w:rsidRPr="001E3B23">
+        <w:t>Uteblivet dagligt sederingsstopp medför förlängd vårdtid samt ökad risk för ventilatorassocierad pneumoni (VAP) och intensivvårdsdelirium. Daglig ordination av sederingsgrad samt utvärdering av föregående dygns utfall är därför av stor betydelse. Syftet med detta dokument är att säkerställa ett enhetligt tillvägagångssätt vid ordination och utvärdering av sedering inom intensivvården. Vidare avser riktlinjen att integrera sederingsgrad med systematiska skattningar av delirium och smärta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B2A54A" w14:textId="6FCB0C31" w:rsidR="009A32ED" w:rsidRDefault="00046454" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc240007463"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r>
-        <w:t xml:space="preserve">Vid </w:t>
+        <w:t>Denna rutin gäller för</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="74635F60" w14:textId="2CE90C17" w:rsidR="00AD2E8D" w:rsidRDefault="00AD2E8D" w:rsidP="00AD2E8D">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc100327188"/>
+      <w:r w:rsidRPr="00AD2E8D">
+        <w:t xml:space="preserve">Detta dokument riktar sig till medicinsk och omvårdnadspersonal (läkare och sjuksköterskor) inom intensivvård (IVA), intermediärvård (IMA) och </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10A55">
+        <w:t>postoperativ enhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD2E8D">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10A55">
+        <w:t xml:space="preserve">post </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>sedering</w:t>
+      <w:r w:rsidR="00B10A55">
+        <w:t>op</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> i CCC). Vanligtvis RASS 0- -2 om inget annat anges.</w:t>
+      <w:r w:rsidRPr="00AD2E8D">
+        <w:t>). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A517A3" w14:textId="14D763BB" w:rsidR="003C02A8" w:rsidRDefault="003C02A8" w:rsidP="003C02A8"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="37C7076C" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc181866761"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc240007464"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="2B679C1A" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="005F5CAB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc240007465"/>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t>Verktyg</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40DC5D0C" w14:textId="79DC31F9" w:rsidR="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="005F5CAB">
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t>Inom IVA/IMA/</w:t>
+      </w:r>
+      <w:r w:rsidR="005232C5">
+        <w:t>POST OP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t xml:space="preserve"> tillämpas olika validerade bedömningsverktyg. I detta dokument kategoriseras dessa utifrån följande kliniska områden: medvetandegrad, sedering, smärta och delirium. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7636EE58" w14:textId="77777777" w:rsidR="005F5CAB" w:rsidRPr="005A2DB6" w:rsidRDefault="005F5CAB" w:rsidP="005F5CAB"/>
+    <w:p w14:paraId="1E4E16F7" w14:textId="61741F1B" w:rsidR="005A2DB6" w:rsidRPr="009F4243" w:rsidRDefault="005A2DB6" w:rsidP="005F5CAB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Figur 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: Bedömningsverktyg som användes på IVA/IMA/</w:t>
+      </w:r>
+      <w:r w:rsidR="005232C5" w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>POST OP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D3D580" w14:textId="5F0F8780" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+      <w:r w:rsidRPr="005A2DB6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="773058D1" wp14:editId="0CAB1578">
-[...10 lines deleted...]
-            <wp:docPr id="769090830" name="Bildobjekt 769090830"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F50090A" wp14:editId="1A558D04">
+            <wp:extent cx="5669915" cy="1635125"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+            <wp:docPr id="2027277147" name="Bildobjekt 24"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 56"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5669915" cy="1635125"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB26C30" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00ED3B5E" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="00EB63F8">
+      <w:r w:rsidRPr="005A2DB6">
+        <w:lastRenderedPageBreak/>
+        <w:t>Skattningsskalorna i CHA är centralt placerade för att underlätta det kliniska arbetsflödet. Dessa återfinns under fliken “ADMIN”.  Därefter väljs och besvaras relevanta skattningsskalor i enlighet med bifogade instruktioner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280B3508" w14:textId="34361C1A" w:rsidR="005A2DB6" w:rsidRPr="009F4243" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bild 1:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Admin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Skattning &amp; Skalor – Vuxen/Barn</w:t>
+      </w:r>
+      <w:r w:rsidR="009F4243">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FE2A01" w14:textId="194C92FB" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="00EB63F8">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C7781B3" wp14:editId="2C88DB2A">
+            <wp:extent cx="5669915" cy="3376930"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+            <wp:docPr id="1324038208" name="Bildobjekt 23"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 57"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5669915" cy="3376930"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5775C4" w14:textId="349B8F28" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bild 2:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ett brett utbud av integrerade skattningsskalor. Beroende på den kliniska frågeställningen väljs relevant verktyg för medvetandegrad, sedering, smärta eller delirium, där systemet vägleder användaren genom de olika bedömningsstegen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284DA1C4" w14:textId="0D7FD210" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+      <w:r w:rsidRPr="005A2DB6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FB78B49" wp14:editId="138FC4DB">
+            <wp:extent cx="5669915" cy="2245360"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="2540"/>
+            <wp:docPr id="1623124005" name="Bildobjekt 22"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 58"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5669915" cy="2245360"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E98A4C2" w14:textId="77777777" w:rsidR="009F4243" w:rsidRDefault="009F4243">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514CB9EF" w14:textId="1AE0D6AF" w:rsidR="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="00907196">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc240007466"/>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:lastRenderedPageBreak/>
+        <w:t>Uppskattning av medvetande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="7DF4B589" w14:textId="232C8088" w:rsidR="00807D41" w:rsidRPr="00807D41" w:rsidRDefault="00807D41" w:rsidP="00807D41">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t>RLS-88</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0785F41F" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="00513E6E">
+      <w:r w:rsidRPr="00513E6E">
+        <w:t>Bedömning av medvetandegrad utförs med standardiserade verktyg, varav RLS-85 är det mest frekvent använda. Skalan omfattar åtta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t xml:space="preserve"> nivåer där ett högre poängvärde korrelerar med en djupare medvetandesänkning (Bilaga 1). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F30B20" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="00513E6E">
+      <w:r w:rsidRPr="005A2DB6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Stegvis bedömning enligt RLS-85:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EFE9780" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="00513E6E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513E6E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Initial bedömning:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t xml:space="preserve"> Kontrollera om patienten är vaken och orienterad utan fördröjd respons (RLS 1). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6806F146" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="00513E6E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513E6E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lätt stimulering (RLS 2):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t xml:space="preserve"> Vid tecken på dåsighet, applicera lättare stimuli i form av tilltal eller lätt beröring. Bedöm om patienten uppnår adekvat kontakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D62FA38" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="00513E6E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513E6E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kraftig stimulering (RLS 3):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t xml:space="preserve"> Vid uttalad slöhet används kraftigare stimuli (upprepade tillrop eller smärtstimulering). Bedöm om patienten kan fixera blicken, lyda uppmaning eller avvärja smärtstimulering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092636D9" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="00513E6E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00513E6E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Medvetslöshet (RLS 4–8):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t xml:space="preserve"> Om patienten inte uppnår kontakt vid kraftig stimulering klassificeras tillståndet som medvetslöshet. Gå vidare till bedömning av motorisk respons vid smärtstimulering enligt skalans kriterier. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2A2563" w14:textId="49CEFE9E" w:rsidR="00807D41" w:rsidRDefault="00807D41" w:rsidP="00807D41">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t>GCS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A12EA17" w14:textId="60ECF970" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="00513E6E">
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t xml:space="preserve">Vid neurologisk övervakning där högre upplösning av patientens status krävs, tillämpas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>GCS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t xml:space="preserve">. Bedömningen ska ske systematiskt genom utvärdering av ögonöppning, verbal förmåga och motorik. Resultatet dokumenteras som en totalsumma (3–15 poäng) samt per enskild parameter i CHA under fliken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Neurologi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t>.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62AB443A" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="00513E6E">
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t>Efter utfört bedömningen dokumenteras resultatet i CHA. Det finns flera alternativa vägar för registrering i systemet, vilka presenteras i detalj i de efterföljande avsnitten:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FCBE540" w14:textId="77777777" w:rsidR="00D565D9" w:rsidRDefault="00D565D9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F655709" w14:textId="3F5FDAFE" w:rsidR="005A2DB6" w:rsidRPr="009F4243" w:rsidRDefault="005A2DB6" w:rsidP="00513E6E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bild 3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RLS –85 och RASS dokumenteras under </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SSK-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kontroller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &gt;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Neurologi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, vilken nås via systemets startsida ("HEM")</w:t>
+      </w:r>
+      <w:r w:rsidR="009F4243">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E453F23" w14:textId="77777777" w:rsidR="00D565D9" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F6778DD" wp14:editId="791183C3">
+            <wp:extent cx="5669915" cy="1512570"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+            <wp:docPr id="550955873" name="Bildobjekt 21"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 59"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5669915" cy="1512570"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159AC8EF" w14:textId="77777777" w:rsidR="00F2425D" w:rsidRPr="009F4243" w:rsidRDefault="00F2425D" w:rsidP="005A2DB6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DC8D8AC" w14:textId="6A3D5271" w:rsidR="005A2DB6" w:rsidRPr="009F4243" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bild 4:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RLS –85 och GCS dokumenteras under fliken Neurologi som nås via systemets startsida (“HEM”)</w:t>
+      </w:r>
+      <w:r w:rsidR="009F4243">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2D279C" w14:textId="12E48333" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="00351D9F">
+      <w:r w:rsidRPr="005A2DB6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F948E2C" wp14:editId="084D272C">
+            <wp:extent cx="5669915" cy="2083435"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+            <wp:docPr id="543462684" name="Bildobjekt 20"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 60"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5669915" cy="2083435"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38555F71" w14:textId="5D23FC4E" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="00351D9F">
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t>Under modulen Skattning &amp; Skalor, där samtliga validerade skalor finns samlade, väljs aktuellt instrument (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t xml:space="preserve"> RLS-85 eller GCS). Användaren följer därefter systemets anvisningar för att fylla i och spara resultatet (Se bild 1 och 2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00351D9F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E3B4EBD" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="00351D9F">
+      <w:r w:rsidRPr="005A2DB6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Trots att registrering kan ske via flera olika vägar i CHA krävs ingen dubbeldokumentation. Information som matas in i en skattningsskala synkroniseras automatiskt och speglas i övriga berörda dokumentationsvyer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5FC080" w14:textId="77777777" w:rsidR="0055044F" w:rsidRDefault="0055044F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04487697" w14:textId="607CB605" w:rsidR="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="00351D9F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc240007467"/>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:lastRenderedPageBreak/>
+        <w:t>Uppskattning av sedering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="74D1BCA6" w14:textId="77777777" w:rsidR="0055044F" w:rsidRPr="009F4243" w:rsidRDefault="0055044F" w:rsidP="0055044F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bild 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: Sederingsdjup ordineras av patientansvarig läkare (PAL) under pågående rond som görs dagtid under modul Sedering/Smärta som nås via ROND fliken. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09196D83" w14:textId="77777777" w:rsidR="00417F05" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+      <w:r w:rsidRPr="005A2DB6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="011F30AA" wp14:editId="0A2E5334">
+            <wp:extent cx="2790825" cy="4210050"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:docPr id="1076929242" name="Bildobjekt 19" descr="En bild som visar text, programvara, Webbsida, Webbplats&#10;&#10;Automatiskt genererad beskrivning"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 61" descr="En bild som visar text, programvara, Webbsida, Webbplats&#10;&#10;Automatiskt genererad beskrivning"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2790825" cy="4210050"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0CBC96" w14:textId="77777777" w:rsidR="001657F7" w:rsidRDefault="001657F7" w:rsidP="00417F05"/>
+    <w:p w14:paraId="6AFA2EBB" w14:textId="6BFE8A4E" w:rsidR="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="00417F05">
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t>Ordination av sedering baseras på patientens individuella RASS-mål, vilket ska anges av ansvarig läkare i CHA (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t>rondfönstret</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t>). Standardmålet är RASS 0 till -2, såvida inte kliniska skäl kräver en annan sederingsdjup. När ett mål har ordinerats i rondfältet överförs och presenteras detta automatiskt i modul Sedering/Smärta i fliken Sederingsbedömning för att underlätta uppföljning (Bild 8). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01995FCE" w14:textId="77777777" w:rsidR="00417F05" w:rsidRPr="005A2DB6" w:rsidRDefault="00417F05" w:rsidP="005A2DB6"/>
+    <w:p w14:paraId="76F75283" w14:textId="77777777" w:rsidR="00DA0911" w:rsidRDefault="00DA0911">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A9E234" w14:textId="1D253A57" w:rsidR="001643AC" w:rsidRPr="009F4243" w:rsidRDefault="001643AC" w:rsidP="001643AC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bild 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: Ordinerat mål kan även följas via vyn “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Målöversikt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”, vilken nås på samma sätt som fliken för sedering.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BD6C26" w14:textId="009ED04E" w:rsidR="00DA0911" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+      <w:r w:rsidRPr="005A2DB6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="249A94D8" wp14:editId="0FCCE0DD">
+            <wp:extent cx="2143125" cy="3209925"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:docPr id="87245972" name="Bildobjekt 18" descr="En bild som visar text, skärmbild, nummer, programvara&#10;&#10;Automatiskt genererad beskrivning"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 62" descr="En bild som visar text, skärmbild, nummer, programvara&#10;&#10;Automatiskt genererad beskrivning"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2143125" cy="3209925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A26B7F" w14:textId="77777777" w:rsidR="009E75CB" w:rsidRDefault="009E75CB" w:rsidP="005A2DB6"/>
+    <w:p w14:paraId="1B5AA2E3" w14:textId="4F808CB2" w:rsidR="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="009E75CB">
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t xml:space="preserve">Sederingsmål utvärderas löpande av sjuksköterska eller läkare minst en gång per arbetspass med hjälp av beprövat verktyg RASS. Denna bedömning ligger till grund för styrning av sedering och genomförande av sederingsuppehåll. Sederingen justeras därefter utifrån ordinerad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t>målgrad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t>. Tillgängliga registreringsvägar i CHA beskrivs mer utförligt i efterföljande avsnitt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4BFB18" w14:textId="77777777" w:rsidR="00CE2EA9" w:rsidRDefault="00CE2EA9" w:rsidP="009E75CB"/>
+    <w:p w14:paraId="454DC40A" w14:textId="579513C9" w:rsidR="009E75CB" w:rsidRPr="009F4243" w:rsidRDefault="00517982" w:rsidP="00517982">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bild 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Dokumentation av sederingsnivå sker under </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SSK-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kontroller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &gt;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Neurologi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, vilken nås via systemets startsida ("HEM").</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72BD3116" w14:textId="77777777" w:rsidR="007878B4" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="594CE6F4" wp14:editId="7D822084">
+            <wp:extent cx="6236334" cy="1667865"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+            <wp:docPr id="659432431" name="Bildobjekt 17"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 63"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6259955" cy="1674182"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D518258" w14:textId="77777777" w:rsidR="001D0CAF" w:rsidRDefault="001D0CAF" w:rsidP="00B65248"/>
+    <w:p w14:paraId="7D163A3A" w14:textId="327A02E3" w:rsidR="001D0CAF" w:rsidRPr="009F4243" w:rsidRDefault="001D0CAF" w:rsidP="001D0CAF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bild 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Dokumentation i modul </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sedering/Smärta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4243">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A921140" w14:textId="5B022A1B" w:rsidR="00B65248" w:rsidRDefault="005A2DB6" w:rsidP="00B65248">
+      <w:r w:rsidRPr="005A2DB6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="764504BA" wp14:editId="20E0BC71">
+            <wp:extent cx="5669915" cy="1417320"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+            <wp:docPr id="611846479" name="Bildobjekt 16" descr="En bild som visar skärmbild, text&#10;&#10;Automatiskt genererad beskrivning"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 64" descr="En bild som visar skärmbild, text&#10;&#10;Automatiskt genererad beskrivning"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5669915" cy="1417320"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11520513" w14:textId="77777777" w:rsidR="00B65248" w:rsidRDefault="00B65248" w:rsidP="00B65248"/>
+    <w:p w14:paraId="6F874041" w14:textId="20AC6957" w:rsidR="00B65248" w:rsidRPr="005A2DB6" w:rsidRDefault="00B65248" w:rsidP="00B65248">
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t>Bedömd sederingsnivå kan även registreras under Sedering/Smärta fliken som nås genom “HEM” knappen. Där registreras automatisk sederingsmål efter att den ordineras i ROND fältet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA9235A" w14:textId="78258393" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="00CE2EA9">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc240007468"/>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t>Procedur för bedömning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="3FBE170D" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="007043AE" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007043AE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Figur 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007043AE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visar stegvis bedömning för att fastställa patientens vakenhetsgrad eller agitationsnivå vid sedering.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007043AE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A872204" w14:textId="4A9D6C3D" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+      <w:r w:rsidRPr="005A2DB6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50D3533F" wp14:editId="45182703">
+            <wp:extent cx="5524500" cy="2600325"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1536657060" name="Bildobjekt 15"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 65"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572000" cy="3429000"/>
+                      <a:ext cx="5524500" cy="2600325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50C9F248" w14:textId="77777777" w:rsidR="003C02A8" w:rsidRDefault="003C02A8" w:rsidP="003C02A8"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Sjuksköterskan kontrollerar aktuellt </w:t>
+    <w:p w14:paraId="2D30DA8E" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="00DE715D">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc240007469"/>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t>Uppskattning av smärta</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="463D5107" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+      <w:r w:rsidRPr="004A66C1">
+        <w:t xml:space="preserve">CPOT är ett verktyg där patientens beteende bedöms genom fyra parametrar: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D867E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ansiktsuttryck, kroppsrörelser, följsamhet med ventilator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A66C1">
+        <w:t xml:space="preserve"> (om intuberad) och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D867E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>muskelspänning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A66C1">
+        <w:t xml:space="preserve">.  Parametrar poängsätts med en totalpoäng om 8, vid 3 poäng eller mer är smärtlindringen inte tillräcklig. Smärtskattning enligt CPOT ska utföras 1 gång per pass av sjuksköterska. Poängen dokumenteras i CHA på samma sett som andra bedömningsverktyg. Vid uppvisat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A66C1">
+        <w:lastRenderedPageBreak/>
+        <w:t>smärtupplevelse bedömt enligt skalan är det vår skyldighet att skapa komfort till patienten genom att justera rådande smärtregim eller etablera smärtfri omvårdnad.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0E72A7" w14:textId="7B1FFA2F" w:rsidR="00A436E2" w:rsidRPr="00A436E2" w:rsidRDefault="00A436E2" w:rsidP="00A436E2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A436E2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tabell 1:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A436E2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Utvärdering av smärta enligt CPOT bedömningsverktyg.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A436E2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9498" w:type="dxa"/>
+        <w:tblInd w:w="567" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2454"/>
+        <w:gridCol w:w="4067"/>
+        <w:gridCol w:w="2977"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w14:paraId="2CFB59E1" w14:textId="77777777" w:rsidTr="000B6479">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="395A5269" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00A517E7">
+            <w:pPr>
+              <w:ind w:left="57" w:right="907"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tecken </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4067" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="591849F4" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00A517E7">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Beskrivning </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13D9FE3E" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00A517E7">
+            <w:pPr>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Poäng </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w14:paraId="01487A73" w14:textId="77777777" w:rsidTr="000B6479">
+        <w:trPr>
+          <w:trHeight w:val="615"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2454" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41B3DFE9" w14:textId="025F7312" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="00D33954" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ansiktsuttryck</w:t>
+            </w:r>
+            <w:r w:rsidR="005A2DB6" w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4067" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA1B8F3" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ingen observerad muskelspänning </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53410ACF" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0 Avslappnat, neutral</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w14:paraId="4EB20D8B" w14:textId="77777777" w:rsidTr="000B6479">
+        <w:trPr>
+          <w:trHeight w:val="1440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2454" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="548E39AF" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:right="907"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4067" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F47D958" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rynkar pannan, ögonbrynen </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="326A0A6B" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kniper något med ögonen </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="291E71AE" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rynkar näsan och drar upp överläppen / </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ihop ansiktet  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FFBECA4" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 Spänt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w14:paraId="579936C9" w14:textId="77777777" w:rsidTr="000B6479">
+        <w:trPr>
+          <w:trHeight w:val="705"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2454" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBE6FA8" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:right="907"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4067" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67CE318F" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Samtliga ovanstående samt hårt ihopknipna ögon  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C501742" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2 Grimaserar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w14:paraId="368A7C21" w14:textId="77777777" w:rsidTr="000B6479">
+        <w:trPr>
+          <w:trHeight w:val="870"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2454" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD7A7F2" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kroppsrörelse </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4067" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B52AA1C" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00A517E7">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rör sig inte alls (behöver inte betyda avsaknad av smärta) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D54BAAD" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0 Rör sig inte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w14:paraId="7E2933A8" w14:textId="77777777" w:rsidTr="000B6479">
+        <w:trPr>
+          <w:trHeight w:val="1440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2454" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79C8CC6F" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:right="907"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4067" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2757C559" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00A517E7">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Långsamma försiktiga rörelser, tar på eller masserar smärtområde, söker uppmärksamheten genom rörelser </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3AA718" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 Skyddande</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w14:paraId="24613199" w14:textId="77777777" w:rsidTr="000B6479">
+        <w:trPr>
+          <w:trHeight w:val="1440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2454" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DAFC2A0" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:right="907"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4067" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2ACA1AB7" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00A517E7">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Drar i tuben/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tracken</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, försöker sätta sig upp, rör armar/ben på ett våldsamt och okontrollerat sätt, följer ej uppmaningar, slår mot personalen och / eller försöker ta sig ur sängen </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="266FA6DD" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00A517E7">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2 Rastlösa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w14:paraId="4735C444" w14:textId="77777777" w:rsidTr="000B6479">
+        <w:trPr>
+          <w:trHeight w:val="705"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2454" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB86EBC" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Muskeltonus </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="217CE5F6" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bedöms vid passiv böjning och sträckning av övre extremiteter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4067" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8EC2AB" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00A517E7">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Inget motstånd vid passiva rörelser </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32CEEBB8" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00A517E7">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0 Avslappnad</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w14:paraId="0D6577C8" w14:textId="77777777" w:rsidTr="000B6479">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2454" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74B7370C" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:right="907"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4067" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33C7B91A" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00A517E7">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Motstånd vid passiva rörelser </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1014EA19" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00A517E7">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 Spänd/stel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w14:paraId="40722D50" w14:textId="77777777" w:rsidTr="000B6479">
+        <w:trPr>
+          <w:trHeight w:val="750"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2454" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08B0FE10" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:right="907"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4067" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="090F6D74" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00D27455">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kraftigt motstånd vid passiva rörelser, oförmåga att fullfölja de </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE6B31D" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00D27455">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2 Mycket spänd/stel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w14:paraId="402D7EF1" w14:textId="77777777" w:rsidTr="000B6479">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2454" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77411E5E" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Intuberade patienter </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1836E0DB" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Följsamhet med ventilatorn</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4067" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C5CE9D5" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00D27455">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Inga larm aktiveras, lättventilerad </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="638353AA" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00D27455">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0 Tolererar / andas med ventilatorn</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w14:paraId="49D9C002" w14:textId="77777777" w:rsidTr="000B6479">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2454" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6BC9C1" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:right="907"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4067" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E27C1A9" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00D27455">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Larmen slutar spontant </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="163D545A" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00D27455">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 Hostar men tolererar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w14:paraId="555306EC" w14:textId="77777777" w:rsidTr="000B6479">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2454" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41A7F939" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:right="907"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4067" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6410DA25" w14:textId="5541D548" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00D27455">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Osynkroniserad: andas mot ventilatorn, frekventa larm </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="758DA07E" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00D27455">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2 Andas mot ventilatorn</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w14:paraId="539278CB" w14:textId="77777777" w:rsidTr="000B6479">
+        <w:trPr>
+          <w:trHeight w:val="705"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2454" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3D5D07" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Icke intuberade </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>patienter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6626D8D1" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Verbala och icke verbala ljud</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4067" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B58ACC1" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00D27455">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Talar i normal ton eller är tyst </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13E8585C" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00D27455">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0 Talar normalt är tyst</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w14:paraId="405A07A9" w14:textId="77777777" w:rsidTr="000B6479">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2454" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3530E681" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:right="907"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4067" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3007A5C7" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00D27455">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Suckar, jämrar sig </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="306F7EA3" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00D27455">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 Suckar / jämrar sig</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w14:paraId="009D0690" w14:textId="77777777" w:rsidTr="000B6479">
+        <w:trPr>
+          <w:trHeight w:val="405"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2454" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58E4AD11" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:right="907"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4067" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57D05ABD" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00D27455">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gråter högljutt, snyftar </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F35DE46" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00D27455">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2 Gråter/ snyftar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w14:paraId="4873B540" w14:textId="77777777" w:rsidTr="000B6479">
+        <w:trPr>
+          <w:trHeight w:val="405"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="231181C7" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00904C63">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Poäng totalt </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4067" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71AC835C" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0238647D" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="000B6479" w:rsidRDefault="005A2DB6" w:rsidP="00D27455">
+            <w:pPr>
+              <w:ind w:left="57" w:right="57"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0-8</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000B6479">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="19FD27AE" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FBD56E" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="00A436E2">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc240007470"/>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t>Uppskattning av delirium</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78379E4C" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="00DB0F34">
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t>Delirium är ett tillstånd som karaktäriseras av förvirring, hallucinationer och mardrömmar. Majoriteten av patienterna inom intensivvården drabbas, vilket medför ökat lidande, förlängda vårdtider och en sämre prognos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C0B270" w14:textId="52113D14" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="00DB0F34">
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t xml:space="preserve">För fördjupad information, se den specifika rutinen för delirium. Tidig identifikation och behandling är avgörande. Inom IVA, IMA och </w:t>
+      </w:r>
+      <w:r w:rsidR="005232C5">
+        <w:t>POST OP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t xml:space="preserve"> används numera bedömningsverktyget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nu-DESC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t xml:space="preserve"> som ett stöd i arbetet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638A2AA8" w14:textId="08B49EC9" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="00DB0F34">
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t>Nu-DESC (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0009304D">
-        <w:t>sederingsdjup</w:t>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t>Nursing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> enligt RASS (Richmond Agitation-</w:t>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t xml:space="preserve"> Delirium Screening </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Sedation</w:t>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t>Scale</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> (var god se Bilaga 1).</w:t>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t>) är ett snabbt verktyg (2 min) som upprepas 3 ggr/ dygn, dvs en gång per pass av ansvarig personal. Verktyget bedömer patienten över tid – ett arbetspass där man fångar upp eventuella uppkomna svårighetsgrad av delirium, dvs flera poäng-svårare symptom.  Delirium tillstånd klassificeras då vid poäng&gt; 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0F34">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D0B596" w14:textId="36090CE1" w:rsidR="00EF21CC" w:rsidRDefault="003C02A8" w:rsidP="003C02A8">
-[...31 lines deleted...]
-    <w:p w14:paraId="143FDF58" w14:textId="77777777" w:rsidR="00EF21CC" w:rsidRDefault="00EF21CC">
+    <w:p w14:paraId="3F43C2C7" w14:textId="77777777" w:rsidR="00DB0F34" w:rsidRDefault="00DB0F34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F13EF6" w14:textId="77777777" w:rsidR="003C02A8" w:rsidRDefault="003C02A8" w:rsidP="003C02A8"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4693632C" w14:textId="663CA2F0" w:rsidR="005A2DB6" w:rsidRPr="00DB0F34" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB0F34">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Figur 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB0F34">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: Uppskattning av delirium i enlighet med NU-DESC bedömningsverktyg </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A60E568" w14:textId="77777777" w:rsidR="00C61AB6" w:rsidRDefault="005A2DB6" w:rsidP="00C61AB6">
+      <w:r w:rsidRPr="005A2DB6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B0E33B3" wp14:editId="04D0025D">
-[...10 lines deleted...]
-            <wp:docPr id="1603974838" name="Bildobjekt 1603974838"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="562D8581" wp14:editId="6EE09D41">
+            <wp:extent cx="5669915" cy="4785995"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+            <wp:docPr id="130407403" name="Bildobjekt 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 66"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572000" cy="1600200"/>
+                      <a:ext cx="5669915" cy="4785995"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="54A64FF7" w14:textId="3EB2DF5A" w:rsidR="003C02A8" w:rsidRDefault="003C02A8" w:rsidP="003C02A8"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="58026C7D" w14:textId="77777777" w:rsidR="003C02A8" w:rsidRDefault="003C02A8" w:rsidP="003C02A8">
+    <w:p w14:paraId="1F50574B" w14:textId="4B880EEE" w:rsidR="005A2DB6" w:rsidRPr="00C61AB6" w:rsidRDefault="00C61AB6" w:rsidP="00C61AB6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61AB6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tabell 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61AB6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: Beskriver poängsättning efter bedömning med Nu-DESC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61AB6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2295"/>
+        <w:gridCol w:w="6634"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w14:paraId="0ACBD047" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68319696" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A2DB6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Poäng</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A2DB6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7035" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="516AD720" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A2DB6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Beskrivning </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w14:paraId="288010B6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4801EB9D" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A2DB6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A2DB6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7035" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB8CC3E" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+            <w:r w:rsidRPr="005A2DB6">
+              <w:t>Symptomet förekommer aldrig under skiftet </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w14:paraId="0A06E476" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="540DD3B5" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A2DB6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A2DB6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7035" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="317FAC6F" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+            <w:r w:rsidRPr="005A2DB6">
+              <w:t>Symptomet förekommer under någon del av skiftet </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w14:paraId="19687F18" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="457736F1" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A2DB6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A2DB6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7035" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09839E9C" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+            <w:r w:rsidRPr="005A2DB6">
+              <w:t>Symptomet förekommer under någon del av skiftet och var mycket uttalande eller störande </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="398BCF7F" w14:textId="77777777" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A3FBBA" w14:textId="390C7AE4" w:rsidR="005A2DB6" w:rsidRPr="005A2DB6" w:rsidRDefault="005A2DB6" w:rsidP="005A2DB6">
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t>Avsteg från de</w:t>
+      </w:r>
+      <w:r w:rsidR="00C61AB6">
+        <w:t>ss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:t>a rutiner rapporteras till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A2DB6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MedControl PRO</w:t>
+      </w:r>
+      <w:r w:rsidR="00C61AB6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D74E9C6" w14:textId="77777777" w:rsidR="00FC1DBF" w:rsidRPr="00FC1DBF" w:rsidRDefault="00FC1DBF" w:rsidP="00FC1DBF"/>
+    <w:p w14:paraId="188AE2C8" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc181866764"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc240007471"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:lastRenderedPageBreak/>
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="149EAC16" w14:textId="77777777" w:rsidR="00FC1DBF" w:rsidRPr="00FC1DBF" w:rsidRDefault="00FC1DBF" w:rsidP="00FC1DBF">
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>Almgren, M., Lundmark, M., &amp; Samuelson, K. (2010). The Richmond Agitation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‐</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>Sedation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>Scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>Translation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>reliability</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>testing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve"> in a Swedish intensive </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>care</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>unit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Anaesthesiologica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Scandinavica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>54</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">(6), 729–735. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FC1DBF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1111/j.1399-6576.2009.02173.x</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263C8E0D" w14:textId="77777777" w:rsidR="00FC1DBF" w:rsidRPr="00FC1DBF" w:rsidRDefault="00FC1DBF" w:rsidP="00FC1DBF">
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C225C30" w14:textId="77777777" w:rsidR="00FC1DBF" w:rsidRPr="00FC1DBF" w:rsidRDefault="00FC1DBF" w:rsidP="00FC1DBF">
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bedömning enligt ABCDE - Vårdhandboken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">. (u.å.). Hämtad 10 september 2026, från </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FC1DBF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://www.vardhandboken.se/vard-och-behandling/akut-bedomning-och-skattning/bedomning-enligt-abcde/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D37AAFA" w14:textId="77777777" w:rsidR="00FC1DBF" w:rsidRPr="00FC1DBF" w:rsidRDefault="00FC1DBF" w:rsidP="00FC1DBF">
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA7174D" w14:textId="77777777" w:rsidR="00FC1DBF" w:rsidRPr="00FC1DBF" w:rsidRDefault="00FC1DBF" w:rsidP="00FC1DBF">
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">Bergeron, N., Dubois, M.-J., Dumont, M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>Dial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">, S., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>Skrobik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">, Y. (2001). Intensive Care Delirium Screening </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>Checklist</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>Evaluation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve"> of a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>new screening</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>tool</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Intensive Care Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">(5), 859–864. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FC1DBF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1007/s001340100909</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0435E70D" w14:textId="77777777" w:rsidR="00FC1DBF" w:rsidRPr="00FC1DBF" w:rsidRDefault="00FC1DBF" w:rsidP="00FC1DBF">
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22ED9DCA" w14:textId="77777777" w:rsidR="00FC1DBF" w:rsidRPr="00FC1DBF" w:rsidRDefault="00FC1DBF" w:rsidP="00FC1DBF">
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">Flores-Galicia, C., Ponce-Gomez, G., &amp; Valencia-Cruz, A. (2026). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>between</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve"> NU-DESC and CAM-ICU for delirium in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>high-complexity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve"> hospital </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>settings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Enfermería</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Intensiva (English Ed.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">(2), </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>500587</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FC1DBF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.enfie.2026.500587</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CB0D7A" w14:textId="77777777" w:rsidR="00FC1DBF" w:rsidRPr="00FC1DBF" w:rsidRDefault="00FC1DBF" w:rsidP="00FC1DBF">
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D0B28C" w14:textId="77777777" w:rsidR="00FC1DBF" w:rsidRPr="00FC1DBF" w:rsidRDefault="00FC1DBF" w:rsidP="00FC1DBF">
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Smärtskattning av akut och postoperativ smärta—Vårdhandboken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">. (u.å.). Hämtad 10 september 2026, från </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FC1DBF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://www.vardhandboken.se/vard-och-behandling/akut-bedomning-och-skattning/smartskattning-av-akut-och-postoperativ-smarta/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="595E8BA9" w14:textId="77777777" w:rsidR="00FC1DBF" w:rsidRPr="00FC1DBF" w:rsidRDefault="00FC1DBF" w:rsidP="00FC1DBF">
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B20B454" w14:textId="77777777" w:rsidR="00FC1DBF" w:rsidRPr="00FC1DBF" w:rsidRDefault="00FC1DBF" w:rsidP="00FC1DBF">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>Starmark</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">, J.-E., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>St</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>�</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>lhammar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">, D., &amp; Holmgren, E. (1988). The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>Reaction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>Level</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>Scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve"> (RLS 85): Manual and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>guidelines</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Neurochirurgica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>91</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">(1–2), 12–20. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FC1DBF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1007/BF01400521</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B2BD80" w14:textId="77777777" w:rsidR="00FC1DBF" w:rsidRPr="00FC1DBF" w:rsidRDefault="00FC1DBF" w:rsidP="00FC1DBF">
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:lastRenderedPageBreak/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741CC02C" w14:textId="77777777" w:rsidR="00FC1DBF" w:rsidRPr="00FC1DBF" w:rsidRDefault="00FC1DBF" w:rsidP="00FC1DBF">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>Teasdale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">, G., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>Jennett</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">, B. (1974). ASSESSMENT OF COMA AND IMPAIRED CONSCIOUSNESS. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The Lancet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>304</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">(7872), 81–84. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FC1DBF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/S0140-6736(74)91639-0</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E054EAD" w14:textId="77777777" w:rsidR="00FC1DBF" w:rsidRPr="00FC1DBF" w:rsidRDefault="00FC1DBF" w:rsidP="00FC1DBF">
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA7EB88" w14:textId="10174C97" w:rsidR="00906646" w:rsidRDefault="00FC1DBF" w:rsidP="00FC1DBF">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t>Tseng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">, M. Y., &amp; Mårtensson, A. (2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Icke-farmakologiska interventioner för att förebygga IVA-delirium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FC1DBF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>http://lup.lub.lu.se/student-papers/record/9111423</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E1EC22" w14:textId="77777777" w:rsidR="00906646" w:rsidRDefault="00906646">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">För bedömning </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">av </w:t>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7372A455" w14:textId="73053B50" w:rsidR="00FC1DBF" w:rsidRDefault="00906646" w:rsidP="00906646">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc240007472"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bilaga</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="59889CB1" w14:textId="6BB99689" w:rsidR="00906646" w:rsidRDefault="00906646" w:rsidP="00906646">
+      <w:r>
+        <w:t xml:space="preserve">Bilaga 1: The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0009304D">
-[...4 lines deleted...]
-        <w:t>ntensivvårdsdelirum</w:t>
+      <w:r>
+        <w:t>Reaction</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...13 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Confusion</w:t>
+        <w:t>Level</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Assessment</w:t>
+        <w:t>Scale</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008C46B5">
+        <w:t xml:space="preserve"> (RLS-88), svensk version.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72EA72AF" w14:textId="3D2C11A0" w:rsidR="008C46B5" w:rsidRPr="00906646" w:rsidRDefault="008C46B5" w:rsidP="00906646">
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...28 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="075C0A64" wp14:editId="5849F06C">
-[...10 lines deleted...]
-            <wp:docPr id="451989136" name="Bildobjekt 451989136"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="324FA03C" wp14:editId="1EED5F49">
+            <wp:extent cx="5669915" cy="3813810"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+            <wp:docPr id="1934842117" name="Bildobjekt 25"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 78"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19" cstate="print">
+                    <a:blip r:embed="rId27">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572000" cy="2314575"/>
+                      <a:ext cx="5669915" cy="3813810"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="003C02A8">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="667AC403" w14:textId="77777777" w:rsidR="00732D35" w:rsidRDefault="00732D35" w:rsidP="003C02A8">
-[...1 lines deleted...]
-        <w:br/>
+    <w:p w14:paraId="5103B272" w14:textId="77777777" w:rsidR="00FC1DBF" w:rsidRPr="00FC1DBF" w:rsidRDefault="00FC1DBF" w:rsidP="00FC1DBF">
+      <w:r w:rsidRPr="00FC1DBF">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42642295" w14:textId="77777777" w:rsidR="00732D35" w:rsidRDefault="00732D35" w:rsidP="003C02A8"/>
-[...2241 lines deleted...]
-    <w:sectPr w:rsidR="00632537" w:rsidRPr="00382F70" w:rsidSect="002A7518">
+    <w:p w14:paraId="40AA233F" w14:textId="4FBD1D3A" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="00FC1DBF"/>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="even" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:headerReference w:type="first" r:id="rId31"/>
+      <w:footerReference w:type="first" r:id="rId32"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="496D9698" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="6F92745C" w14:textId="77777777" w:rsidR="007675FE" w:rsidRDefault="007675FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38030764" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="337F2310" w14:textId="77777777" w:rsidR="007675FE" w:rsidRDefault="007675FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0576E0AF" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="19C7AC75" w14:textId="77777777" w:rsidR="007675FE" w:rsidRDefault="007675FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
+  <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...17 lines deleted...]
-          <w:pStyle w:val="Sidfot"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Bildobjekt 9">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E5526E6" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23"/>
+    <w:p w14:paraId="5B16EA12" w14:textId="77777777" w:rsidR="007675FE" w:rsidRDefault="007675FE"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C57738A" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="47B2C998" w14:textId="77777777" w:rsidR="007675FE" w:rsidRDefault="007675FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F5088BD" w14:textId="77777777" w:rsidR="00363B23" w:rsidRDefault="00363B23">
+    <w:p w14:paraId="03940924" w14:textId="77777777" w:rsidR="007675FE" w:rsidRDefault="007675FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -3607,295 +6111,212 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
+              <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4013,139 +6434,50 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="006308BC"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -4212,50 +6544,136 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06B90D94"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1AD84280"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
@@ -4554,160 +6972,160 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="170B2794"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="1C396705"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F9C250E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...8 lines deleted...]
-      <w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5402,50 +7820,163 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CDD7B57"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="339E90B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5514,51 +8045,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5628,51 +8159,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5741,164 +8272,313 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="639E6944"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="28327540"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...5 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...5 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...5 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...5 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...5 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...5 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6560502A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="41A49CD6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -5967,51 +8647,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6080,51 +8760,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D9F0943"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="23C20FD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6193,673 +8986,696 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1348287248">
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="783693117">
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="835993379">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1443383576">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1163668703">
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="871379530">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1187981681">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1337883094">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="516971354">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1075711231">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="783812695">
+  <w:num w:numId="25" w16cid:durableId="2132896114">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...46 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="87"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
-    <w:rsid w:val="000043C0"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
-    <w:rsid w:val="00033715"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00046454"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
+    <w:rsid w:val="000B6479"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000D30EB"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
-    <w:rsid w:val="0010580F"/>
-    <w:rsid w:val="00113871"/>
+    <w:rsid w:val="00104E25"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647EA"/>
+    <w:rsid w:val="001643AC"/>
     <w:rsid w:val="00164C3D"/>
+    <w:rsid w:val="001657F7"/>
     <w:rsid w:val="00166D3A"/>
+    <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001D0CAF"/>
+    <w:rsid w:val="001E3789"/>
+    <w:rsid w:val="001E3B23"/>
+    <w:rsid w:val="001F5E8F"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
-    <w:rsid w:val="00212B1F"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="00230DE7"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
-    <w:rsid w:val="00251F7D"/>
-    <w:rsid w:val="002520A9"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
-    <w:rsid w:val="002A7518"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
-    <w:rsid w:val="002E29DA"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
-    <w:rsid w:val="002F3BDE"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="00351D9F"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
-    <w:rsid w:val="00366CF8"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="00382F70"/>
-    <w:rsid w:val="00382FFC"/>
+    <w:rsid w:val="00377992"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
-    <w:rsid w:val="003B14C5"/>
-    <w:rsid w:val="003B1B33"/>
     <w:rsid w:val="003B2A4B"/>
-    <w:rsid w:val="003C02A8"/>
-    <w:rsid w:val="003D05DA"/>
+    <w:rsid w:val="003C53D5"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="00417F05"/>
     <w:rsid w:val="004230F7"/>
-    <w:rsid w:val="0042794A"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="004A312A"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
+    <w:rsid w:val="004A66C1"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004C0ECB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004D243B"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004E5C52"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="0051488E"/>
-    <w:rsid w:val="005217F1"/>
+    <w:rsid w:val="00513E6E"/>
+    <w:rsid w:val="00517982"/>
+    <w:rsid w:val="005232C5"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00534B2E"/>
-    <w:rsid w:val="00536A5A"/>
+    <w:rsid w:val="00535316"/>
     <w:rsid w:val="00541D07"/>
-    <w:rsid w:val="00542FD4"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
-    <w:rsid w:val="00557069"/>
+    <w:rsid w:val="0055044F"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
+    <w:rsid w:val="005A2DB6"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B117F"/>
+    <w:rsid w:val="005B3253"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
-    <w:rsid w:val="005D03BA"/>
     <w:rsid w:val="005D0B0C"/>
-    <w:rsid w:val="005D2EFE"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005F5CAB"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="00632537"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
-    <w:rsid w:val="00662028"/>
     <w:rsid w:val="00665F89"/>
-    <w:rsid w:val="00667F1D"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="00695780"/>
+    <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="006F54F3"/>
+    <w:rsid w:val="007043AE"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
-    <w:rsid w:val="00732D35"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
+    <w:rsid w:val="007675FE"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
+    <w:rsid w:val="007878B4"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007A794D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007D179C"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="00807D41"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
-    <w:rsid w:val="00863D14"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
-    <w:rsid w:val="00873C90"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
-    <w:rsid w:val="00891282"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008C1F7C"/>
+    <w:rsid w:val="008C46B5"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="00904C63"/>
     <w:rsid w:val="00906238"/>
+    <w:rsid w:val="00906646"/>
+    <w:rsid w:val="00907196"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
-    <w:rsid w:val="00920785"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="00980000"/>
-    <w:rsid w:val="009B1174"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C5E19"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
+    <w:rsid w:val="009E75CB"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F4243"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
-    <w:rsid w:val="00A35CAF"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A436E2"/>
     <w:rsid w:val="00A514B7"/>
+    <w:rsid w:val="00A517E7"/>
     <w:rsid w:val="00A54A0B"/>
-    <w:rsid w:val="00A60023"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A71014"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
+    <w:rsid w:val="00A928F1"/>
     <w:rsid w:val="00A92E07"/>
-    <w:rsid w:val="00A97D79"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AD2E8D"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
+    <w:rsid w:val="00B10A55"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
+    <w:rsid w:val="00B65248"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
-    <w:rsid w:val="00B906D6"/>
     <w:rsid w:val="00B92C14"/>
-    <w:rsid w:val="00B941DD"/>
-    <w:rsid w:val="00B97D5A"/>
+    <w:rsid w:val="00B93240"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA4936"/>
-    <w:rsid w:val="00BA505C"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C15282"/>
+    <w:rsid w:val="00C1566F"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
-    <w:rsid w:val="00C709C4"/>
+    <w:rsid w:val="00C61AB6"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
-    <w:rsid w:val="00CA38BB"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
+    <w:rsid w:val="00CE2EA9"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D27455"/>
+    <w:rsid w:val="00D33954"/>
     <w:rsid w:val="00D37E7F"/>
-    <w:rsid w:val="00D412C1"/>
     <w:rsid w:val="00D47AD7"/>
-    <w:rsid w:val="00D50DF4"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D719E1"/>
+    <w:rsid w:val="00D565D9"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
+    <w:rsid w:val="00D867E9"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00DA0911"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DB3793"/>
-    <w:rsid w:val="00DD2BE0"/>
+    <w:rsid w:val="00DB0F34"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
+    <w:rsid w:val="00DE715D"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E36CB0"/>
-    <w:rsid w:val="00E41BBB"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
-    <w:rsid w:val="00E647CE"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E86BCE"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EB63F8"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
-    <w:rsid w:val="00EC3039"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
-    <w:rsid w:val="00EC7C24"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EE4A97"/>
-    <w:rsid w:val="00EF21CC"/>
     <w:rsid w:val="00F22264"/>
+    <w:rsid w:val="00F2425D"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F741D6"/>
-    <w:rsid w:val="00F84ED1"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC1DBF"/>
+    <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241" strokecolor="#4a773c">
+    <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
+  <w15:docId w15:val="{3B913178-6525-49AF-8662-23272CCF83DD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6985,51 +9801,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -7202,174 +10018,202 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
@@ -7532,70 +10376,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -7707,215 +10552,222 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00D33954"/>
     <w:pPr>
-      <w:ind w:left="240"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+      </w:tabs>
+      <w:ind w:right="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:noProof/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
@@ -7963,118 +10815,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -8124,51 +10976,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
-    <w:uiPriority w:val="39"/>
+    <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
@@ -9231,57 +12083,170 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B97D4E"/>
+    <w:rPr>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC1DBF"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D33954"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -9289,81 +12254,61 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
-[...11 lines deleted...]
-    </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lup.lub.lu.se/student-papers/record/9111423" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s001340100909" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0140-6736(74)91639-0" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/akut-bedomning-och-skattning/bedomning-enligt-abcde/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF01400521" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vard-och-behandling/akut-bedomning-och-skattning/smartskattning-av-akut-och-postoperativ-smarta/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1399-6576.2009.02173.x" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.enfie.2026.500587" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -9644,74 +12589,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>4747</Characters>
+  <Pages>14</Pages>
+  <Words>1940</Words>
+  <Characters>10284</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>85</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Mall för riktlinje</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5451</CharactersWithSpaces>
+  <CharactersWithSpaces>12200</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Sedering enligt RASS, CPOT och VAS NRS</dc:title>
+  <dc:title>Sedering medvetande och smärtuppskattning på IVA IMA postop</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator>Carina Isbrand Fransson</dc:creator>
   <keywords/>
   <lastModifiedBy>Carina Isbrand Fransson</lastModifiedBy>
-  <revision>87</revision>
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>