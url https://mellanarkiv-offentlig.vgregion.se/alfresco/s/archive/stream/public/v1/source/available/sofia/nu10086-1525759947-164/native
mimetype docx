--- v0 (2025-12-13)
+++ v1 (2026-04-06)
@@ -1,1976 +1,3722 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3DB4E4B9" w14:textId="77777777" w:rsidR="00594FFF" w:rsidRDefault="00594FFF" w:rsidP="00F35B05">
       <w:pPr>
-        <w:pStyle w:val="Rubrik2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:sectPr w:rsidR="00594FFF" w:rsidSect="00594FFF">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
-    <w:p w14:paraId="7570433F" w14:textId="77777777" w:rsidR="00594FFF" w:rsidRPr="00594FFF" w:rsidRDefault="00594FFF" w:rsidP="00594FFF">
-[...327 lines deleted...]
-    <w:p w14:paraId="5D1732F1" w14:textId="77777777" w:rsidR="00594FFF" w:rsidRPr="00594FFF" w:rsidRDefault="00594FFF" w:rsidP="00594FFF">
+    <w:p w14:paraId="78D766B9" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
       <w:pPr>
         <w:keepNext/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="567" w:right="0"/>
+        <w:contextualSpacing/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Fet" w:hAnsi="Arial Fet" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="44"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc224214237"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc224214302"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk224649828"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Omvårdnadsdokumentation i Melior på IVA och IMA</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4717FD0E" w14:textId="6BA2FBE3" w:rsidR="005530DE" w:rsidRPr="00F21AC9" w:rsidRDefault="005530DE" w:rsidP="005530DE">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="7A8CD2B8" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc224214216"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc224214238"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc224214303"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="077CE571" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Nytt sätt att skriva sammanfattning samt ny rubrik ”Planering”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D7AD89F" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc224214217"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc224214239"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc224214304"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc72840807"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Innehållsförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> TOC \o "2-2" \h \z \u \t "Rubrik;1" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:id w:val="1780672880"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4CD52AEC" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="567" w:right="142"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="008C7639">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="008C7639">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="008C7639">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc224214305" w:history="1">
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>enna rutin gäller för</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224214305 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="28DC6D70" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="567" w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc224214306" w:history="1">
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Bakgrund och syfte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224214306 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2B5F2307" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="567" w:right="0"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc224214307" w:history="1">
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Utförande</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224214307 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7BCF8600" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc224214308" w:history="1">
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Patientbakgrund (Fri aktivitet)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224214308 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6354B29F" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc224214309" w:history="1">
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>IVA Inskrivning ssk/IMA inskrivning ssk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224214309 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="43556B15" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc224214310" w:history="1">
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>IVA omvårdnadsanteckning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224214310 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3EF9DEFE" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc224214311" w:history="1">
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Planering</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224214311 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="12EC925D" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc224214312" w:history="1">
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>IVA uppdaterat status</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224214312 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="18B7B654" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc224214313" w:history="1">
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>CVK journal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224214313 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5ADA855D" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc224214314" w:history="1">
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Sårdokumentation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224214314 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0C3B1A41" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc224214315" w:history="1">
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Team, rond</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224214315 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="526ADE71" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc224214316" w:history="1">
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>IVA Omvårdnadssammanfattning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224214316 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="68E4830B" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc224214317" w:history="1">
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>IMA Omvårdnadssammanfattning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224214317 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="21842FB7" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+            </w:tabs>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="480"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc224214318" w:history="1">
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:color w:val="006298" w:themeColor="hyperlink"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Utskrivning till avdelning nattetid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224214318 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C7639">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6727367A" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="567"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="008C7639">
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="6661CC98" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="MS Gothic" w:hAnsi="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50F2E119" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Toc224214218"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc224214305"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Denna rutin gäller för</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="10B25BEB" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sjuksköterskor och undersköterskor på IVA och IMA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257D0610" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc224214219"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc224214306"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E53E9A2" w14:textId="18DC16CF" w:rsidR="005530DE" w:rsidRDefault="00D06EFC" w:rsidP="005530DE">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="485E566C" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Socialstyrelsens föreskrifter och allmänna råd (HSLF-FS 2016:40) om journalföring och behandling av personuppgifter i hälso- och sjukvården trädde i kraft den 1 mars 2017.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7436ED1A" w14:textId="77777777" w:rsidR="005530DE" w:rsidRDefault="005530DE" w:rsidP="005530DE">
-[...5 lines deleted...]
-        <w:t>Bakgrund</w:t>
+    <w:p w14:paraId="6626596E" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Denna handbok utgör ett stöd vid tillämpningen av föreskrifterna och de allmänna råden och riktar sig i första hand till vårdgivare, verksamhetschefer, medicinskt ansvariga sjuksköterskor och hälso- och sjukvårdspersonal som ska tillämpa föreskrifterna och de allmänna råden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D88E449" w14:textId="77777777" w:rsidR="005530DE" w:rsidRPr="0014051A" w:rsidRDefault="005530DE" w:rsidP="005530DE">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+    <w:p w14:paraId="6841B5E3" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Att föra patientjournal är i första hand att bidra till en god och säker vård av patienten (3 kap. 2 § första stycket PDL). En patientjournal är även en informationskälla för patienten, uppföljning och utveckling av verksamheten, tillsyn och rättsliga krav, uppgiftsskyldighet enligt lag samt forskning (3 kap. 2 § andra stycket PDL).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEBB901" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc224214220"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc224214307"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="5D2538A6" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc224214308"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Patientbakgrund (Fri aktivitet)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-        <w:t>Socialstyrelsens föreskrifter och allmänna råd (HSLF-FS 2016:40) om journalföring och behandling av personuppgifter i hälso- och sjukvården trädde i kraft den 1 mars 2017.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57AA748C" w14:textId="77777777" w:rsidR="005530DE" w:rsidRPr="0014051A" w:rsidRDefault="005530DE" w:rsidP="005530DE">
-[...16 lines deleted...]
-        <w:t>Denna handbok utgör ett stöd vid tillämpningen av föreskrifterna och de allmänna råden och riktar sig i första hand till vårdgivare, verksamhetschefer, medicinskt ansvariga sjuksköterskor och hälso- och sjukvårdspersonal som ska tillämpa föreskrifterna och de allmänna råden.</w:t>
+    <w:p w14:paraId="77FB179C" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Det ska finnas endast en patientbakgrund, som återfinns under fria aktiviteter, i denna skriver all omvårdnadspersonal. Om patienten saknar en patientbakgrund ska en sådan skapas. Sjuksköterskor (ssk) och undersköterskor (usk) skriver till exempel boendeuppgift, hjälpmedel, barn (födelseår) och vårdnadshavare. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DE001E" w14:textId="77777777" w:rsidR="005530DE" w:rsidRDefault="005530DE" w:rsidP="005530DE">
-[...84 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="76C5BDAB" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Endast läkare skriver under stycket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="23"/>
-[...24 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>medicinskt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0A4F05" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="23"/>
-[...12 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">För att kontrollera när och utav vem uppgifterna kommer ifrån välj </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Inställningar</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="23"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> (höger sida övre list) aktivera </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742C81">
-        <w:rPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="23"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>visa signatur, visa dokumentationsdatum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75863D11" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc224214309"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>IVA Inskrivning ssk</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="39E1B59B" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid inläggning av patient på IVA eller IMA öppnas anteckningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="23"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>IVA inskrivning ssk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2300BBAD" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aktuellt tillstånd skrivs under relevant sökord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2C9072" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="23"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Under </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Tillfälliga uppgifter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dokumenteras tillvaratagande av, eller utlämnande av, värdesaker till anhöriga. Vid tillvaratagande av värdesaker som läggs i värdepåse, skriv in värdepåsens nummer i journalen. Undervårdtiden dokumenteras all hantering av värdesaker i inskrivningsanteckningen. Följ rutinen: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="008C7639">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:sz w:val="23"/>
+            <w:szCs w:val="23"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Patienttillhörigheter på IVA</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008C7639">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:color w:val="006298" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> och IMA</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13CBEB87" w14:textId="77777777" w:rsidR="000A63A7" w:rsidRDefault="005530DE" w:rsidP="005530DE">
-[...10 lines deleted...]
-        <w:t>IVA Inskrivning ssk/ IMA inskrivning ssk</w:t>
+    <w:p w14:paraId="3EAE52E2" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">När patienten kommer från </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SU titta i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>SIEview</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under externa program och kontrollera när alla slangar är satta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2382F5" w14:textId="1117480D" w:rsidR="005530DE" w:rsidRPr="0014051A" w:rsidRDefault="005530DE" w:rsidP="005530DE">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="40AE907A" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om patienten flyttas från IVA till IMA eller tvärtom skrivs ingen ny inskrivningsanteckning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E97323" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc224214310"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>IVA omvårdnadsanteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="2DF2BEE3" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Här skrivs en daglig statusuppdatering. En ny omvårdnadsanteckning öppnas av ssk som arbetar A-tur. Ssk som arbetar A-tur skriver FM framför vart sökord. Ssk som arbetar C-tur fortsätter fylla i sina anteckningar under samma omvårdnadsanteckning men skriver då EM framför sökorden. Natt ssk skriver NATT framför sökord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5491D4A5" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om inga förändringar skett under passet gentemot föregående pass behövs inga anteckningar göras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79979109" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Exakta doser och mängder behöver inte skrivas i dessa anteckningar, det registreras i CHA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A3F0F8" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flyttas patienten mellan IVA och IMA fortsätter man skriva i den redan öppnade omvårdnadsanteckningen om sådan finns. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6026BF" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc224214311"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Planering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="75BB4041" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om patienten har behov av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>rehabkonsult</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (arbetsterapeut, dietist, kurator eller logoped) öppnas anteckningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="23"/>
-[...32 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planering. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dubbelklicka på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="23"/>
-[...27 lines deleted...]
-      </w:hyperlink>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Rehabkonsult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och välj ”enligt nedan”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i rullistan. Tryck på ”ok”. Då öppnas ytterligare sökord upp. Dubbelklicka på lämpligt sökord och fyll i vilken hjälp patienten har behov av. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1C63D975" w14:textId="77777777" w:rsidR="005530DE" w:rsidRPr="00E82B17" w:rsidRDefault="005530DE" w:rsidP="005530DE">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> SU titta i </w:t>
+    <w:p w14:paraId="2B9CF9C5" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Då IVA och IMA är en teamavdelning till fysioterapin behöver man inte göra detta om patienten hart behov av fysioterapeut. Prata med fysioterapeuten direkt om behovet finns. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4026D3A8" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc224214312"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>IVA uppdaterat status</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="2C92ACBF" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dokumentation under aktiviteten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IVA uppdaterat status </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sker då patienten legat hos oss 7 dagar eller mer. Varje fredag skrivs ett uppdaterat status om vad som skett under veckan. Syftet är att det ska bli lättare att hitta information när patienten legat en längre tid. Det underlättar också vid utskrivning av patienten för den som skriver omvårdnadssammanfattningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F9F7A0" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc224214313"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>CVK journal</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="3D9D7F9B" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ansvarig läkare som lagt in CVK öppnar CVK journalen. Ssk gör en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>CVK startanteckning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Vid utskrivning öppnas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>CVK skötsel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och där dokumenteras när senaste omläggningen är genomförd samt när byte av kranar samt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>SIEview</w:t>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>swanlock</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> under externa program och kontrollera när alla slangar är satta.</w:t>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> genomförts. Dras CVK innan patienten går till avdelning dokumenteras detta i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>CVK avslut.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653C124A" w14:textId="77777777" w:rsidR="000A63A7" w:rsidRDefault="005530DE" w:rsidP="005530DE">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5E3525EA" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc224214314"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Sårdokumentation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="5BC0B0E3" w14:textId="4C969ED6" w:rsidR="005530DE" w:rsidRDefault="005530DE" w:rsidP="005530DE">
-[...2 lines deleted...]
-        <w:ind w:right="424"/>
+    <w:p w14:paraId="37FC5C39" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skrivs i Melior vid utskrivning från IVA/IMA. Dokumentationen görs av ssk/usk som sett och arbetat med såret. Öppna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Ny anteckning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:t>→</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Här skrivs en daglig statusuppdatering. En ny omvårdnadsanteckning öppnas av ssk som arbetar A-tur. Ssk som arbetar A-tur skriver FM framför vart sökord. Ssk som arbetar C-tur fortsätter fylla i sina anteckningar under samma omvårdnadsanteckning men skriver då EM framför sökorden, natt ssk skriver NATT framför sökord. Om inga förändringar skett under passet gentemot föregående pass behövs inga anteckningar göras. Exakta doser och mängder behöver inte skrivas i dessa anteckningar.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:t xml:space="preserve"> klicka i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Detta registreras i CCC.</w:t>
-[...194 lines deleted...]
-      <w:r w:rsidRPr="00451DE1">
+        <w:t xml:space="preserve">Huvudaktivitet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Ny anteckning</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:t>→</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> → </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00451DE1">
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Omv.omr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Omv.omr</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00451DE1">
+        <w:t>→</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Omv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rdnadsplanering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>→ Ok.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> → Omvårdnadsplanering </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00451DE1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Markera anteckningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">→ välj underaktivitet </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00451DE1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Omvårdnadsplanering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och öppna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ny anteckning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
+        </w:rPr>
+        <w:t>→</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sårjournal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>→</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ok. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Calibri" w:hAnsi="Georgia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Sårjournal</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. Om många sår benämn de då med läge eller på annat sätt för att förstå vilket sår man menar. </w:t>
+        <w:t xml:space="preserve">Om många sår benämn de då med läge eller på annat sätt för att förstå vilket sår man menar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A343B45" w14:textId="77777777" w:rsidR="005530DE" w:rsidRDefault="005530DE" w:rsidP="005530DE">
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> och då </w:t>
+    <w:p w14:paraId="676AC4DB" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc224214315"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Team, rond</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="060EF0B6" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Öppnas då patient vårdas under en längre tid på IVA/IMA och då </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>multidiciplinära</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>initieras tillsammans med PAL, PAS på patientens vårdavdelning. Öppna en ny för varje rond.</w:t>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ronder initieras tillsammans med PAL och PAS på patientens vårdavdelning. Öppna en ny för varje rond.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36FCE1CF" w14:textId="77777777" w:rsidR="004B5FCE" w:rsidRDefault="005530DE" w:rsidP="005530DE">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="06351FDB" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc224214316"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>IVA Omvårdnadssammanfattning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="42E3F372" w14:textId="1EE78DBA" w:rsidR="005530DE" w:rsidRPr="008E7410" w:rsidRDefault="005530DE" w:rsidP="005530DE">
-[...7 lines deleted...]
-        <w:t>Vid utskrivning från en vårdenhet till en annan (här räknas IVA/IMA som var sin vårdenhet).</w:t>
+    <w:p w14:paraId="3F13CEB4" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IVA omvårdandssammanfattning skrivs vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>överflytt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> från IVA till IMA och vid utskrivning från IVA till vårdavdelning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DFF222C" w14:textId="77777777" w:rsidR="005530DE" w:rsidRPr="008E7410" w:rsidRDefault="005530DE" w:rsidP="00513831">
+    <w:p w14:paraId="75EDA76E" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Skriv ”IVA” efter vårdtiden för att förtydliga att patienten legat på IVA, se exempel nedan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393D1136" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Vårdtid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2014-01-01-2014-02-02 IVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CA0DF8" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Öppna upp aktiviteten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">NEWS </w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">IVA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">enligt nedan → ok </w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>omv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">NEWS </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> sammanfattning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">och skriv en kort sammanfattning av vårdtiden under sökordet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Resp</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>sammanfattning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4086DCA1" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dokumentera relevant aktuell information under </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>vardera sökordet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CAD7F2" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid sökordet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>/</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">NEWS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dubbelklicka välj underenhet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>min</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">enligt nedan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>ena andningsljud bilat vilket underlättar framtida diagnostik på annan vårdenhet.</w:t>
+        <w:t>→</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ok </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">så aktiveras alla NEWS parametrar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCECFF1" w14:textId="77777777" w:rsidR="005530DE" w:rsidRPr="008E7410" w:rsidRDefault="005530DE" w:rsidP="00513831">
+    <w:p w14:paraId="50CB0F04" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008E7410">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Skriv om vi tagit annorlunda prover som vi inte fått svar på. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C0C4836" w14:textId="77777777" w:rsidR="005530DE" w:rsidRPr="008E7410" w:rsidRDefault="005530DE" w:rsidP="00513831">
+    <w:p w14:paraId="190BFDD3" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008E7410">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve">Kontrollera att sårjournal har upprättats och är aktuell vid utskrivning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3B1C9B" w14:textId="77777777" w:rsidR="005530DE" w:rsidRPr="008E7410" w:rsidRDefault="005530DE" w:rsidP="00513831">
+    <w:p w14:paraId="7C15344E" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00513831">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid befintlig CVK, kontrollera att CVK journal är öppnad och startanteckning är gjord. Fyll i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>CVK skötsel</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E7410">
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t xml:space="preserve"> eller </w:t>
       </w:r>
-      <w:r w:rsidRPr="00513831">
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>CVK Avslut</w:t>
       </w:r>
-      <w:r w:rsidRPr="008E7410">
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC529BE" w14:textId="77777777" w:rsidR="005530DE" w:rsidRPr="008E7410" w:rsidRDefault="005530DE" w:rsidP="00513831">
+    <w:p w14:paraId="54849E6E" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Komplettera med </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBEB2CE" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Om utskrivning sker nattetid, dokumentera då orsaken till detta. </w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Ring och meddela anhöriga om flytten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2C4B7A" w14:textId="77777777" w:rsidR="005530DE" w:rsidRDefault="005530DE" w:rsidP="005530DE">
-[...15 lines deleted...]
-    <w:p w14:paraId="3257D649" w14:textId="77777777" w:rsidR="005530DE" w:rsidRPr="008E7410" w:rsidRDefault="005530DE" w:rsidP="009E72B7">
+    <w:p w14:paraId="74DE88A9" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:tabs>
-[...6 lines deleted...]
-        <w:t>Ring och meddela anhöriga om flytten.</w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Ansvarig IVA läkare ordinerar de läkemedel och vätskor som ska ges kommande dygn i Melior. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC46B5C" w14:textId="77777777" w:rsidR="005530DE" w:rsidRPr="008E7410" w:rsidRDefault="005530DE" w:rsidP="009E72B7">
+    <w:p w14:paraId="182DB71B" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:tabs>
-[...6 lines deleted...]
-        <w:t>Ansvarig IVA läkare ordinerar i Melior de läkemedel och vätskor som ska ges kommande dygn. </w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dokumentera om värdesaker följer med patienten eller om det inte finns värdesaker. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00579526" w14:textId="77777777" w:rsidR="005530DE" w:rsidRPr="008E7410" w:rsidRDefault="005530DE" w:rsidP="009E72B7">
+    <w:p w14:paraId="2CD63617" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc224214317"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>IMA Omvårdnadssammanfattning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="30E5DB6F" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>IMA omvårdandssammanfattning skrivs vid utskrivning från IMA till vårdavdelning. Om patienten överflyttas från IMA till IVA behöver ingen omvårdandssammanfattning skrivas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D200B4F" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Skriv ”IMA” efter vårdtiden för att förtydliga att patienten legat på IMA, se exempel nedan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="515EDBAC" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Vårdtid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2014-02-02-2014-02-05 IMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1E26A2" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:tabs>
-[...6 lines deleted...]
-        <w:t>Ring avdelningen när beslut om flytt är taget och informera om att det kommer ske en flytt under dagen, rapporten kan ges senare vid själva flytt tillfället. </w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Öppna upp aktiviteten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">IVA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>omv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sammanfattning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">och skriv en kort sammanfattning av vårdtiden under sökordet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>sammanfattning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B01757F" w14:textId="77777777" w:rsidR="005530DE" w:rsidRPr="008E7410" w:rsidRDefault="005530DE" w:rsidP="009E72B7">
+    <w:p w14:paraId="02BCE3D4" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:tabs>
-[...6 lines deleted...]
-        <w:t>Vid stort vårdbehov, ring och vårdavdelningen dagen innan och meddela om planerad flytt. </w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dokumentera relevant aktuell information under </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>vardera sökordet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420566CC" w14:textId="77777777" w:rsidR="005530DE" w:rsidRPr="008E7410" w:rsidRDefault="005530DE" w:rsidP="009E72B7">
+    <w:p w14:paraId="237D00BA" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:tabs>
-[...9 lines deleted...]
-        <w:t>tillhörigheter följer med patienten.</w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid sökordet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">NEWS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dubbelklicka välj underenhet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">enligt nedan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>→</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ok </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">så aktiveras alla NEWS parametrar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64458A48" w14:textId="77777777" w:rsidR="005530DE" w:rsidRPr="008E7410" w:rsidRDefault="005530DE" w:rsidP="005530DE">
-[...304 lines deleted...]
-    <w:p w14:paraId="79D241F8" w14:textId="77777777" w:rsidR="005530DE" w:rsidRDefault="005530DE" w:rsidP="009E589D">
+    <w:p w14:paraId="0D91A8B5" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-        <w:t>Vid patient med hemventilator dokumenteras aktuella inställningar i Melior i ”Patientbakgrund” under sökordet hjälpmedel. Detta ska göras av ansvarig läkare.</w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skriv om vi tagit annorlunda prover som vi inte fått svar på. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1239CF3E" w14:textId="77777777" w:rsidR="005530DE" w:rsidRDefault="005530DE" w:rsidP="009E589D">
+    <w:p w14:paraId="2801D6A9" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Skriv i omvårdnadssammanfattningen om vi har tagit några annorlunda prover och skickat som vi inte fått svar på.  </w:t>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontrollera att sårjournal har upprättats och är aktuell vid utskrivning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED032A6" w14:textId="77777777" w:rsidR="005530DE" w:rsidRDefault="005530DE" w:rsidP="005530DE">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6994DFFE" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vid befintlig CVK, kontrollera att CVK journal är öppnad och startanteckning är gjord. Fyll i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>CVK skötsel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>CVK Avslut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="32151510" w14:textId="77777777" w:rsidR="005530DE" w:rsidRPr="00E82B17" w:rsidRDefault="005530DE" w:rsidP="009E589D">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E82B17">
+    <w:p w14:paraId="0F6201DF" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Komplettera med </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DEE7F62" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Ring och meddela anhöriga om flytten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0199B55C" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t>Ansvarig IVA läkare ordinerar de läkemedel och vätskor som ska ges kommande dygn i Melior. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CF4D56" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dokumentera om värdesaker följer med patienten eller om det inte finns värdesaker. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD69797" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc224214318"/>
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Utskrivning till avdelning nattetid</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:p w14:paraId="3EE4D1B0" w14:textId="06D3F030" w:rsidR="005530DE" w:rsidRPr="00E82B17" w:rsidRDefault="005530DE" w:rsidP="005530DE">
-[...1 lines deleted...]
-        <w:ind w:right="424"/>
+    <w:p w14:paraId="6282356F" w14:textId="77777777" w:rsidR="008C7639" w:rsidRPr="008C7639" w:rsidRDefault="008C7639" w:rsidP="008C7639">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82B17">
+      <w:r w:rsidRPr="008C7639">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
         <w:t>Då patienten skrivs ut till vårdavdelning nattetid, dokumentera i journalen orsaken till detta.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="5FFB9BCF" w14:textId="6B4D2893" w:rsidR="00594FFF" w:rsidRPr="00594FFF" w:rsidRDefault="00594FFF" w:rsidP="005530DE">
-[...7 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="7570433F" w14:textId="77777777" w:rsidR="00594FFF" w:rsidRPr="00594FFF" w:rsidRDefault="00594FFF" w:rsidP="00594FFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00594FFF">
+    <w:sectPr w:rsidR="00594FFF" w:rsidRPr="00594FFF" w:rsidSect="008C7639">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15C89D07" w14:textId="77777777" w:rsidR="00C94314" w:rsidRDefault="00C94314">
+    <w:p w14:paraId="487A6588" w14:textId="77777777" w:rsidR="00B175C9" w:rsidRDefault="00B175C9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56067350" w14:textId="77777777" w:rsidR="00C94314" w:rsidRDefault="00C94314">
+    <w:p w14:paraId="0480DF78" w14:textId="77777777" w:rsidR="00B175C9" w:rsidRDefault="00B175C9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3C9D47DA" w14:textId="77777777" w:rsidR="00C94314" w:rsidRDefault="00C94314">
+    <w:p w14:paraId="1082DF6A" w14:textId="77777777" w:rsidR="00B175C9" w:rsidRDefault="00B175C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Fet">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
-          <w:pStyle w:val="Sidfot"/>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -1981,54 +3727,54 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="27" name="Bildobjekt 27">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -2058,77 +3804,335 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61CAC474" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3ADF76B9" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CF6021C" w14:textId="77777777" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="0073429B" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="1888598208"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D5375A8" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:left="6237" w:hanging="141"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12B227B8" wp14:editId="57AA6E8C">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4391660</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-3947</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="12" name="Bildobjekt 12">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1953671" cy="348178"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13CE68D9" w14:textId="77777777" w:rsidR="00C94314" w:rsidRDefault="00C94314"/>
+    <w:p w14:paraId="7E187D46" w14:textId="77777777" w:rsidR="00B175C9" w:rsidRDefault="00B175C9"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="376BB6DB" w14:textId="77777777" w:rsidR="00C94314" w:rsidRDefault="00C94314">
+    <w:p w14:paraId="475CEAFF" w14:textId="77777777" w:rsidR="00B175C9" w:rsidRDefault="00B175C9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="15279E2D" w14:textId="77777777" w:rsidR="00C94314" w:rsidRDefault="00C94314">
+    <w:p w14:paraId="46BC0FC3" w14:textId="77777777" w:rsidR="00B175C9" w:rsidRDefault="00B175C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -2169,88 +4173,88 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2292,51 +4296,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
@@ -2412,52 +4416,301 @@
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="128789A6" w14:textId="77777777" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EF7C33C" wp14:editId="6209ACC3">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-635</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4667250" cy="323850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2103470300" name="Textruta 2103470300"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4667250" cy="323850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="051D8C4B" w14:textId="77777777" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00367D19">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5EF7C33C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 2103470300" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/QaCpGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2b3nVZkL5xvwJR0NBhSIgyHqjHbkn5/XX66&#10;o8QHZiqmwIiSHoSn9/OPH2atLUQONahKOIIgxhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRbR&#10;tcry4XCateAq64AL7/H2sQ/SecKXUvDwLKUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;GeqRBUZ2rvkDSjfcgQcZBhx0BlI2XKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpdPxipwTjSOHhTJvoAuF4OZlOb/MbDHGMjfPxHdoIk13+ts6HrwI0iUZJHcqS2GL7&#10;lQ996iklFjOwbJRK0ihD2pJOxwj5WwTBlcEal16jFbpNR5qqpPlpjg1UBxzPQa+8t3zZYA8r5sML&#10;cyg1to3rG57xkAqwFhwtSmpwP/92H/NRAYxS0uLqlNT/2DEnKFHfDGrzeTSZxF1LzuTmNkfHXUc2&#10;1xGz0w+A2znCh2J5MmN+UCdTOtBvuOWLWBVDzHCsXdJwMh9Cv9D4SrhYLFISbpdlYWXWlkfoyF1k&#10;+LV7Y84eZQgo4BOclowV79Toc3vWF7sAsklSRZ57Vo/042YmsY+vKK7+tZ+yLm99/gsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACZFjZDdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/ofN&#10;M/EGWzBVKH0lpAkxMXoAuXjbdpe2cfdt7S5Q/fU+T3iczGTmm3w9OivOZgidJ4TZNAFhqPa6owbh&#10;8L6dLECEqEgr68kgfJsA6+L2JleZ9hfamfM+NoJLKGQKoY2xz6QMdWucClPfG2Lv6AenIsuhkXpQ&#10;Fy53Vs6T5FE61REvtKo3ZWvqz/3JIbyU2ze1q+Zu8WPL59fjpv86fKSI93fjZgUimjFew/CHz+hQ&#10;MFPlT6SDsAh8JCJMZiDYfHpIWVcIabIEWeTyP33xCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAH9BoKkZAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACZFjZDdAAAABQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="051D8C4B" w14:textId="77777777" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00367D19">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70386ED3" w14:textId="77777777" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:ind w:left="0" w:right="567"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2835981F" wp14:editId="2B19AA97">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-172720</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-65405</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4669200" cy="2160000"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapTopAndBottom/>
+              <wp:docPr id="1735097130" name="Textruta 1735097130"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4669200" cy="2160000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="46BC6164" w14:textId="77777777" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00367D19">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2835981F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1735097130" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4LH+jGwIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+ykabZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvr0&#10;hRIfmKmYAiNKehSe3i8+fpi3thATqEFVwhFMYnzR2pLWIdgiyzyvhWZ+BFYYdEpwmgXcul1WOdZi&#10;dq2ySZ7PshZcZR1w4T2ePvZOukj5pRQ8PEvpRSCqpNhbSKtL6zau2WLOip1jtm740Ab7hy40awwW&#10;Pad6ZIGRvWv+SKUb7sCDDCMOOgMpGy7SDDjNOH83zaZmVqRZEBxvzzD5/5eWPx029sWR0H2FDgmM&#10;gLTWFx4P4zyddDr+sVOCfoTweIZNdIFwPJzOZnfIBSUcfZPxLMcv5sku163z4ZsATaJRUoe8JLjY&#10;Ye1DH3oKidUMrBqlEjfKkLaks5vbPF04ezC5Mljj0my0QrftSFOV9OY0yBaqI87noKfeW75qsIc1&#10;8+GFOeQa+0b9hmdcpAKsBYNFSQ3u19/OYzxSgF5KWtROSf3PPXOCEvXdIDl34+k0ii1tprefJ7hx&#10;157ttcfs9QOgPMf4UixPZowP6mRKB/oNZb6MVdHFDMfaJQ0n8yH0isZnwsVymYJQXpaFtdlYHlNH&#10;VCPCr90bc3agISCDT3BSGSvesdHH9nws9wFkk6iKOPeoDvCjNBPZwzOK2r/ep6jLY1/8BgAA//8D&#10;AFBLAwQUAAYACAAAACEAd16JXeMAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8&#10;Q2QkblvSTLCuNJ2mShMSgsPGLtzSxmsrmqQ02VZ4esxp3Gz50+/vz9eT7dkZx9B5pyCZC2Doam86&#10;1yg4vG9nKbAQtTO69w4VfGOAdXF7k+vM+Ivb4XkfG0YhLmRaQRvjkHEe6hatDnM/oKPb0Y9WR1rH&#10;hptRXyjc9lwK8cit7hx9aPWAZYv15/5kFbyU2ze9q6RNf/ry+fW4Gb4OHw9K3d9NmydgEad4heFP&#10;n9ShIKfKn5wJrFcwk0tJKA2JWAAjYinSBFilYCFXK+BFzv93KH4BAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAuCx/oxsCAAA0BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAd16JXeMAAAALAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="46BC6164" w14:textId="77777777" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00367D19">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="topAndBottom"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3653,51 +5906,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4396,51 +6649,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Liststycke"/>
+      <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -4730,50 +6983,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DF104F3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="34B22074"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -4842,51 +7208,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78A063E9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4D6EFD9E"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4955,51 +7434,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5069,126 +7548,132 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="15079373">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1805272572">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1010763946">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1656180175">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1828589604">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1942910709">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1240404417">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="297995388">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="763767877">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1329675508">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="652176667">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1323048237">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1359624944">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1391491073">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1353648416">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="376587041">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1695038425">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1913587305">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="424156148">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="870075101">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="852837259">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="2074162530">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="85196876">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="213583840">
     <w:abstractNumId w:val="15"/>
   </w:num>
+  <w:num w:numId="25" w16cid:durableId="956178226">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="986086577">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
@@ -5221,50 +7706,51 @@
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00093E33"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000A63A7"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000E1073"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="001176BD"/>
+    <w:rsid w:val="00127D1C"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="001355CF"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00146D02"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="0018256C"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019220F"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
@@ -5297,50 +7783,51 @@
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="00304BEE"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="00391BC4"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E68B7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
@@ -5350,50 +7837,51 @@
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B5FCE"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00513831"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00544FD3"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005530DE"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
+    <w:rsid w:val="005773BF"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00594B86"/>
     <w:rsid w:val="00594FFF"/>
     <w:rsid w:val="00595DF4"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005C730B"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
@@ -5409,205 +7897,219 @@
     <w:rsid w:val="0069330B"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D33FE"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F3F84"/>
     <w:rsid w:val="006F64B6"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
+    <w:rsid w:val="0073429B"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="007406BC"/>
+    <w:rsid w:val="00742FC2"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007B04EF"/>
     <w:rsid w:val="007C6341"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="008744E5"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7639"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F354C"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00963AEF"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E589D"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E72B7"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A62C34"/>
+    <w:rsid w:val="00A62FBC"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A6625B"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A82B44"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3CAA"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AD1533"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B00A45"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
+    <w:rsid w:val="00B175C9"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B353F5"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA707C"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C40164"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85AC8"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C94314"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CC6465"/>
+    <w:rsid w:val="00CC6F17"/>
+    <w:rsid w:val="00CD03E1"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D06EFC"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47408"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D5374E"/>
     <w:rsid w:val="00D66CD3"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA3767"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DC0A51"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
@@ -5629,91 +8131,92 @@
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB4B01"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="34B65C1B"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{39435612-CB1F-43EC-9432-5C0BD8C3853B}"/>
+  <w15:docId w15:val="{4E3605A4-51DF-430D-BC3E-F2668B0B4BA9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6061,196 +8564,196 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00FB6392"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell1">
+  <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -6328,606 +8831,606 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidfotChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="SidhuvudChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-    <w:name w:val="Rubrik 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Rubrik1"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00FB6392"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
-[...1 lines deleted...]
-    <w:link w:val="Sidfot"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="RubrikChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BallongtextChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
-[...2 lines deleted...]
-    <w:link w:val="Ballongtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platshllartext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Rubrik2"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
-    <w:name w:val="Rubrik 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
-    <w:name w:val="Rubrik 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
-    <w:name w:val="Rubrik 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Rubrik4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liststycke">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1BAA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Innehll9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell2">
+  <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -6958,81 +9461,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -7071,53 +9574,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -7191,53 +9694,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -7311,53 +9814,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7407,53 +9910,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -7503,53 +10006,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
+  <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -7585,53 +10088,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -7680,51 +10183,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -7768,51 +10271,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -7899,67 +10402,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -8003,131 +10506,131 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Beskrivning">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
-[...2 lines deleted...]
-    <w:link w:val="Sidhuvud"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8155,55 +10658,59 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10086-1525759947-166/surrogate/Patienttillh%c3%b6righeter%20p%c3%a5%20IVA.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10086-1525759947-166/surrogate/Patienttillh%c3%b6righeter%20p%c3%a5%20IVA%20och%20IMA.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
+</file>
+
+<file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -8492,96 +10999,333 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Dok_med_omslag_sd_red.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5175</Characters>
+  <Pages>1</Pages>
+  <Words>1275</Words>
+  <Characters>7273</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>11</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>60</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5977</CharactersWithSpaces>
+  <CharactersWithSpaces>8531</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="90" baseType="variant">
       <vt:variant>
-        <vt:i4>5111886</vt:i4>
+        <vt:i4>4259904</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>0</vt:i4>
+        <vt:i4>90</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10086-1525759947-166/surrogate/Patienttillh%c3%b6righeter p%c3%a5 IVA.pdf</vt:lpwstr>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/nu10086-1525759947-166/surrogate/Patienttillh%c3%b6righeter p%c3%a5 IVA och IMA.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179700</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>82</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc224214318</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179700</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>76</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc224214317</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179700</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>70</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc224214316</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179700</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>64</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc224214315</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179700</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>58</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc224214314</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179700</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>52</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc224214313</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179700</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>46</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc224214312</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179700</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>40</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc224214311</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179700</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>34</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc224214310</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245236</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>28</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc224214309</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245236</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>22</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc224214308</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245236</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>16</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc224214307</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245236</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>10</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc224214306</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245236</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc224214305</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Omvårdnadsdokumentation i Melior på IVA och IMA</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Carina Isbrand Fransson</lastModifiedBy>
-  <revision>23</revision>
+  <revision>26</revision>
   <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>